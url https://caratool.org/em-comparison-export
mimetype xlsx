--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PH vs EM Comparison" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Methodology Notes" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="PH vs EM Comparison" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Methodology Notes" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="+0.0000;-0.0000;0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="001a237e"/>
       <sz val="14"/>
@@ -60,56 +60,56 @@
     </font>
     <font>
       <name val="Calibri"/>
       <color rgb="00333333"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <i val="1"/>
       <color rgb="00666666"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
-      <color rgb="002e7d32"/>
+      <color rgb="00c62828"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
-      <color rgb="00c62828"/>
+      <color rgb="002e7d32"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a237e"/>
         <bgColor rgb="001a237e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00e3f2fd"/>
         <bgColor rgb="00e3f2fd"/>
       </patternFill>
@@ -227,51 +227,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -519,122 +519,128 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH87"/>
+  <dimension ref="A1:AN76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="14" customWidth="1" min="35" max="35"/>
+    <col width="14" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
+    <col width="14" customWidth="1" min="38" max="38"/>
+    <col width="14" customWidth="1" min="39" max="39"/>
+    <col width="14" customWidth="1" min="40" max="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CARA Risk Score Comparison: Public Health vs Emergency Management Weights</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Scores computed: 2026-03-05T01:58:13.139314</t>
+          <t>Scores computed: 2026-04-19T15:39:29.783535</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Both assessments use identical exposure data and hazard likelihood scores. Differences reflect discipline-specific vulnerability and resilience weights. PH weights emphasize population health outcomes; EM weights emphasize critical infrastructure impacts.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>PH PHRAT weights: Natural Hazards 33%, Health 20%, Active Shooter 20%, Air Quality 14%, Extreme Heat 13%. EM PHRAT weights: Natural Hazards 38%, Active Shooter 15%, Extreme Heat 15%, Health 12%, Utilities 10%, Air Quality 10%.</t>
+          <t>PH PHRAT weights: Natural Hazards 28%, Active Shooter 18%, Health 17%, Air Quality 12%, Extreme Heat 11%, Dam Failure 7%, Vector-Borne Disease 7%. EM PHRAT weights: Natural Hazards 32%, Active Shooter 13%, Extreme Heat 13%, Health 10%, Utilities 10%, Air Quality 8%, Dam Failure 8%, Vector-Borne Disease 6%.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>PH Overall PHRAT Score</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>EM Overall PHRAT Score</t>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
@@ -752,8668 +758,8792 @@
           <t>EM Air Quality</t>
         </is>
       </c>
       <c r="AB6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="AC6" s="5" t="inlineStr">
         <is>
           <t>PH Extreme Heat</t>
         </is>
       </c>
       <c r="AD6" s="5" t="inlineStr">
         <is>
           <t>EM Extreme Heat</t>
         </is>
       </c>
       <c r="AE6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="AF6" s="5" t="inlineStr">
         <is>
+          <t>PH Dam Failure</t>
+        </is>
+      </c>
+      <c r="AG6" s="5" t="inlineStr">
+        <is>
+          <t>EM Dam Failure</t>
+        </is>
+      </c>
+      <c r="AH6" s="5" t="inlineStr">
+        <is>
+          <t>Difference</t>
+        </is>
+      </c>
+      <c r="AI6" s="5" t="inlineStr">
+        <is>
+          <t>PH Vector-Borne Disease</t>
+        </is>
+      </c>
+      <c r="AJ6" s="5" t="inlineStr">
+        <is>
+          <t>EM Vector-Borne Disease</t>
+        </is>
+      </c>
+      <c r="AK6" s="5" t="inlineStr">
+        <is>
+          <t>Difference</t>
+        </is>
+      </c>
+      <c r="AL6" s="5" t="inlineStr">
+        <is>
           <t>PH Utilities</t>
         </is>
       </c>
-      <c r="AG6" s="5" t="inlineStr">
+      <c r="AM6" s="5" t="inlineStr">
         <is>
           <t>EM Utilities</t>
         </is>
       </c>
-      <c r="AH6" s="5" t="inlineStr">
+      <c r="AN6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Adams County</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>0.5499000000000001</v>
+        <v>0.4191</v>
       </c>
       <c r="C7" s="8" t="n">
-        <v>0.5422</v>
+        <v>0.4557</v>
       </c>
       <c r="D7" s="9" t="n">
-        <v>-0.0077</v>
+        <v>0.0366</v>
       </c>
       <c r="E7" s="7" t="n">
-        <v>0.2813</v>
+        <v>0.1434</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>0.2813</v>
+        <v>0.1434</v>
       </c>
       <c r="G7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="7" t="n">
-        <v>0.2656</v>
+        <v>0.0892</v>
       </c>
       <c r="I7" s="8" t="n">
-        <v>0.2857</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>0.0985</v>
+      </c>
+      <c r="J7" s="9" t="n">
+        <v>0.009299999999999999</v>
       </c>
       <c r="K7" s="7" t="n">
-        <v>0.4012</v>
+        <v>0.1494</v>
       </c>
       <c r="L7" s="8" t="n">
-        <v>0.3793</v>
-[...2 lines deleted...]
-        <v>-0.0219</v>
+        <v>0.145</v>
+      </c>
+      <c r="M7" s="10" t="n">
+        <v>-0.0043</v>
       </c>
       <c r="N7" s="7" t="n">
-        <v>0.2314</v>
+        <v>0.1201</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.3176</v>
-[...2 lines deleted...]
-        <v>0.0862</v>
+        <v>0.1744</v>
+      </c>
+      <c r="P7" s="9" t="n">
+        <v>0.0543</v>
       </c>
       <c r="Q7" s="7" t="n">
-        <v>0.2272</v>
+        <v>0.2149</v>
       </c>
       <c r="R7" s="8" t="n">
-        <v>0.1922</v>
-[...2 lines deleted...]
-        <v>-0.035</v>
+        <v>0.1856</v>
+      </c>
+      <c r="S7" s="11" t="n">
+        <v>-0.0292</v>
       </c>
       <c r="T7" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2479</v>
       </c>
       <c r="U7" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2479</v>
       </c>
       <c r="V7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W7" s="7" t="n">
-        <v>0.3</v>
+        <v>0.4192</v>
       </c>
       <c r="X7" s="8" t="n">
-        <v>0.3</v>
+        <v>0.4192</v>
       </c>
       <c r="Y7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA7" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD7" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="7" t="n">
-        <v>0</v>
+        <v>0.1281</v>
       </c>
       <c r="AG7" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH7" s="10" t="n">
+        <v>0.1428</v>
+      </c>
+      <c r="AH7" s="9" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="AI7" s="7" t="n">
+        <v>0.4016</v>
+      </c>
+      <c r="AJ7" s="8" t="n">
+        <v>0.4387</v>
+      </c>
+      <c r="AK7" s="9" t="n">
+        <v>0.037</v>
+      </c>
+      <c r="AL7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Ashland County</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>0.5405</v>
+        <v>0.3916</v>
       </c>
       <c r="C8" s="8" t="n">
-        <v>0.5362</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>0.442</v>
+      </c>
+      <c r="D8" s="9" t="n">
+        <v>0.0505</v>
       </c>
       <c r="E8" s="7" t="n">
-        <v>0.2239</v>
+        <v>0.1578</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>0.2239</v>
+        <v>0.1578</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="7" t="n">
-        <v>0.1978</v>
+        <v>0.1147</v>
       </c>
       <c r="I8" s="8" t="n">
-        <v>0.2115</v>
-[...2 lines deleted...]
-        <v>0.0137</v>
+        <v>0.1376</v>
+      </c>
+      <c r="J8" s="9" t="n">
+        <v>0.023</v>
       </c>
       <c r="K8" s="7" t="n">
-        <v>0.1199</v>
+        <v>0.1135</v>
       </c>
       <c r="L8" s="8" t="n">
-        <v>0.1073</v>
-[...2 lines deleted...]
-        <v>-0.0126</v>
+        <v>0.114</v>
+      </c>
+      <c r="M8" s="10" t="n">
+        <v>0.0005</v>
       </c>
       <c r="N8" s="7" t="n">
-        <v>0.3902</v>
+        <v>0.2178</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.5046</v>
-[...2 lines deleted...]
-        <v>0.1145</v>
+        <v>0.3381</v>
+      </c>
+      <c r="P8" s="9" t="n">
+        <v>0.1203</v>
       </c>
       <c r="Q8" s="7" t="n">
-        <v>0.1878</v>
+        <v>0.1852</v>
       </c>
       <c r="R8" s="8" t="n">
-        <v>0.1421</v>
-[...2 lines deleted...]
-        <v>-0.0457</v>
+        <v>0.1581</v>
+      </c>
+      <c r="S8" s="11" t="n">
+        <v>-0.0272</v>
       </c>
       <c r="T8" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2098</v>
       </c>
       <c r="U8" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2098</v>
       </c>
       <c r="V8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2833</v>
       </c>
       <c r="X8" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2833</v>
       </c>
       <c r="Y8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA8" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD8" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="7" t="n">
-        <v>0</v>
+        <v>0.0599</v>
       </c>
       <c r="AG8" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH8" s="10" t="n">
+        <v>0.0692</v>
+      </c>
+      <c r="AH8" s="9" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="AI8" s="7" t="n">
+        <v>0.354</v>
+      </c>
+      <c r="AJ8" s="8" t="n">
+        <v>0.4063</v>
+      </c>
+      <c r="AK8" s="9" t="n">
+        <v>0.0522</v>
+      </c>
+      <c r="AL8" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>Bad River Band of Lake Superior Chippewa</t>
+          <t>Barron County</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>0.5405</v>
+        <v>0.4121</v>
       </c>
       <c r="C9" s="8" t="n">
-        <v>0.5362</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>0.4417</v>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>0.0296</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>0.2239</v>
+        <v>0.1149</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>0.2239</v>
+        <v>0.1149</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="n">
-        <v>0.1978</v>
+        <v>0.064</v>
       </c>
       <c r="I9" s="8" t="n">
-        <v>0.2115</v>
-[...2 lines deleted...]
-        <v>0.0137</v>
+        <v>0.0723</v>
+      </c>
+      <c r="J9" s="9" t="n">
+        <v>0.008200000000000001</v>
       </c>
       <c r="K9" s="7" t="n">
-        <v>0.1199</v>
+        <v>0.0921</v>
       </c>
       <c r="L9" s="8" t="n">
-        <v>0.1073</v>
-[...2 lines deleted...]
-        <v>-0.0126</v>
+        <v>0.08890000000000001</v>
+      </c>
+      <c r="M9" s="10" t="n">
+        <v>-0.0032</v>
       </c>
       <c r="N9" s="7" t="n">
-        <v>0.3902</v>
+        <v>0.1495</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.5046</v>
-[...2 lines deleted...]
-        <v>0.1145</v>
+        <v>0.2029</v>
+      </c>
+      <c r="P9" s="9" t="n">
+        <v>0.0534</v>
       </c>
       <c r="Q9" s="7" t="n">
-        <v>0.1878</v>
+        <v>0.1539</v>
       </c>
       <c r="R9" s="8" t="n">
-        <v>0.1421</v>
-[...2 lines deleted...]
-        <v>-0.0457</v>
+        <v>0.1288</v>
+      </c>
+      <c r="S9" s="11" t="n">
+        <v>-0.0251</v>
       </c>
       <c r="T9" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U9" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W9" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="X9" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="Y9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA9" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD9" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="7" t="n">
-        <v>0</v>
+        <v>0.0765</v>
       </c>
       <c r="AG9" s="8" t="n">
-        <v>0</v>
+        <v>0.07770000000000001</v>
       </c>
       <c r="AH9" s="10" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="AI9" s="7" t="n">
+        <v>0.3329</v>
+      </c>
+      <c r="AJ9" s="8" t="n">
+        <v>0.364</v>
+      </c>
+      <c r="AK9" s="9" t="n">
+        <v>0.0311</v>
+      </c>
+      <c r="AL9" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>Barron County</t>
+          <t>Bayfield County</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>0.5435</v>
+        <v>0.3833</v>
       </c>
       <c r="C10" s="8" t="n">
-        <v>0.535</v>
+        <v>0.4208</v>
       </c>
       <c r="D10" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0375</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>0.245</v>
+        <v>0.092</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>0.245</v>
+        <v>0.092</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="n">
-        <v>0.1539</v>
+        <v>0.0531</v>
       </c>
       <c r="I10" s="8" t="n">
-        <v>0.1673</v>
-[...2 lines deleted...]
-        <v>0.0134</v>
+        <v>0.0703</v>
+      </c>
+      <c r="J10" s="9" t="n">
+        <v>0.0173</v>
       </c>
       <c r="K10" s="7" t="n">
-        <v>0.3076</v>
+        <v>0.06660000000000001</v>
       </c>
       <c r="L10" s="8" t="n">
-        <v>0.2907</v>
-[...2 lines deleted...]
-        <v>-0.0169</v>
+        <v>0.0601</v>
+      </c>
+      <c r="M10" s="11" t="n">
+        <v>-0.0065</v>
       </c>
       <c r="N10" s="7" t="n">
-        <v>0.3313</v>
+        <v>0.1394</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.4668</v>
-[...2 lines deleted...]
-        <v>0.1355</v>
+        <v>0.1655</v>
+      </c>
+      <c r="P10" s="9" t="n">
+        <v>0.0261</v>
       </c>
       <c r="Q10" s="7" t="n">
-        <v>0.1873</v>
+        <v>0.1088</v>
       </c>
       <c r="R10" s="8" t="n">
-        <v>0.1608</v>
-[...2 lines deleted...]
-        <v>-0.0265</v>
+        <v>0.0745</v>
+      </c>
+      <c r="S10" s="11" t="n">
+        <v>-0.0343</v>
       </c>
       <c r="T10" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2661</v>
       </c>
       <c r="U10" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2661</v>
       </c>
       <c r="V10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W10" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2068</v>
       </c>
       <c r="X10" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2068</v>
       </c>
       <c r="Y10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA10" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD10" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="7" t="n">
-        <v>0</v>
+        <v>0.0342</v>
       </c>
       <c r="AG10" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH10" s="10" t="n">
+        <v>0.0439</v>
+      </c>
+      <c r="AH10" s="9" t="n">
+        <v>0.0097</v>
+      </c>
+      <c r="AI10" s="7" t="n">
+        <v>0.3652</v>
+      </c>
+      <c r="AJ10" s="8" t="n">
+        <v>0.4453</v>
+      </c>
+      <c r="AK10" s="9" t="n">
+        <v>0.0801</v>
+      </c>
+      <c r="AL10" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>Bayfield County</t>
+          <t>Brown County</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>0.5453</v>
+        <v>0.3982</v>
       </c>
       <c r="C11" s="8" t="n">
-        <v>0.5404</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>0.4161</v>
+      </c>
+      <c r="D11" s="9" t="n">
+        <v>0.0179</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>0.2341</v>
+        <v>0.0985</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>0.2341</v>
+        <v>0.0985</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="7" t="n">
-        <v>0.2533</v>
+        <v>0.0762</v>
       </c>
       <c r="I11" s="8" t="n">
-        <v>0.2684</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>0.0999</v>
+      </c>
+      <c r="J11" s="9" t="n">
+        <v>0.0237</v>
       </c>
       <c r="K11" s="7" t="n">
-        <v>0.1568</v>
+        <v>0.08840000000000001</v>
       </c>
       <c r="L11" s="8" t="n">
-        <v>0.1427</v>
+        <v>0.1069</v>
       </c>
       <c r="M11" s="9" t="n">
-        <v>-0.0141</v>
+        <v>0.0185</v>
       </c>
       <c r="N11" s="7" t="n">
-        <v>0.3369</v>
+        <v>0.0905</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.4312</v>
-[...2 lines deleted...]
-        <v>0.09429999999999999</v>
+        <v>0.0964</v>
+      </c>
+      <c r="P11" s="9" t="n">
+        <v>0.0059</v>
       </c>
       <c r="Q11" s="7" t="n">
-        <v>0.1893</v>
+        <v>0.1391</v>
       </c>
       <c r="R11" s="8" t="n">
-        <v>0.1442</v>
+        <v>0.1603</v>
       </c>
       <c r="S11" s="9" t="n">
-        <v>-0.0451</v>
+        <v>0.0212</v>
       </c>
       <c r="T11" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2007</v>
       </c>
       <c r="U11" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2007</v>
       </c>
       <c r="V11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W11" s="7" t="n">
-        <v>0.324</v>
+        <v>0.2493</v>
       </c>
       <c r="X11" s="8" t="n">
-        <v>0.324</v>
+        <v>0.2493</v>
       </c>
       <c r="Y11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="7" t="n">
-        <v>0.468</v>
+        <v>0.6325</v>
       </c>
       <c r="AA11" s="8" t="n">
-        <v>0.468</v>
+        <v>0.6325</v>
       </c>
       <c r="AB11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD11" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="7" t="n">
-        <v>0</v>
+        <v>0.0421</v>
       </c>
       <c r="AG11" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH11" s="10" t="n">
+        <v>0.0488</v>
+      </c>
+      <c r="AH11" s="9" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="AI11" s="7" t="n">
+        <v>0.0916</v>
+      </c>
+      <c r="AJ11" s="8" t="n">
+        <v>0.0902</v>
+      </c>
+      <c r="AK11" s="10" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="AL11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>Brown County</t>
+          <t>Buffalo County</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>0.5578</v>
+        <v>0.38</v>
       </c>
       <c r="C12" s="8" t="n">
-        <v>0.5331</v>
+        <v>0.4128</v>
       </c>
       <c r="D12" s="9" t="n">
-        <v>-0.0246</v>
+        <v>0.0328</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>0.2023</v>
+        <v>0.0604</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>0.2023</v>
+        <v>0.0604</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="n">
-        <v>0.1632</v>
+        <v>0.0419</v>
       </c>
       <c r="I12" s="8" t="n">
-        <v>0.1683</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>0.061</v>
+      </c>
+      <c r="J12" s="9" t="n">
+        <v>0.0191</v>
       </c>
       <c r="K12" s="7" t="n">
-        <v>0.261</v>
+        <v>0.046</v>
       </c>
       <c r="L12" s="8" t="n">
-        <v>0.2858</v>
+        <v>0.0406</v>
       </c>
       <c r="M12" s="11" t="n">
-        <v>0.0248</v>
+        <v>-0.0054</v>
       </c>
       <c r="N12" s="7" t="n">
-        <v>0.212</v>
+        <v>0.059</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.2001</v>
+        <v>0.0756</v>
       </c>
       <c r="P12" s="9" t="n">
-        <v>-0.0119</v>
+        <v>0.0166</v>
       </c>
       <c r="Q12" s="7" t="n">
-        <v>0.1731</v>
+        <v>0.0946</v>
       </c>
       <c r="R12" s="8" t="n">
-        <v>0.1838</v>
+        <v>0.06270000000000001</v>
       </c>
       <c r="S12" s="11" t="n">
-        <v>0.0107</v>
+        <v>-0.0319</v>
       </c>
       <c r="T12" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2259</v>
       </c>
       <c r="U12" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2259</v>
       </c>
       <c r="V12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="7" t="n">
-        <v>0.264</v>
+        <v>0.2577</v>
       </c>
       <c r="X12" s="8" t="n">
-        <v>0.264</v>
+        <v>0.2577</v>
       </c>
       <c r="Y12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="7" t="n">
-        <v>0.6325</v>
+        <v>0.468</v>
       </c>
       <c r="AA12" s="8" t="n">
-        <v>0.6325</v>
+        <v>0.468</v>
       </c>
       <c r="AB12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD12" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="7" t="n">
-        <v>0</v>
+        <v>0.0804</v>
       </c>
       <c r="AG12" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH12" s="10" t="n">
+        <v>0.1079</v>
+      </c>
+      <c r="AH12" s="9" t="n">
+        <v>0.0275</v>
+      </c>
+      <c r="AI12" s="7" t="n">
+        <v>0.3141</v>
+      </c>
+      <c r="AJ12" s="8" t="n">
+        <v>0.3823</v>
+      </c>
+      <c r="AK12" s="9" t="n">
+        <v>0.06809999999999999</v>
+      </c>
+      <c r="AL12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>Buffalo County</t>
+          <t>Burnett County</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>0.5469000000000001</v>
+        <v>0.397</v>
       </c>
       <c r="C13" s="8" t="n">
-        <v>0.539</v>
+        <v>0.4294</v>
       </c>
       <c r="D13" s="9" t="n">
-        <v>-0.007900000000000001</v>
+        <v>0.0323</v>
       </c>
       <c r="E13" s="7" t="n">
-        <v>0.267</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>0.267</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="G13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="n">
-        <v>0.3079</v>
+        <v>0.0434</v>
       </c>
       <c r="I13" s="8" t="n">
-        <v>0.3291</v>
-[...2 lines deleted...]
-        <v>0.0212</v>
+        <v>0.0513</v>
+      </c>
+      <c r="J13" s="9" t="n">
+        <v>0.007900000000000001</v>
       </c>
       <c r="K13" s="7" t="n">
-        <v>0.2776</v>
+        <v>0.0721</v>
       </c>
       <c r="L13" s="8" t="n">
-        <v>0.2488</v>
-[...2 lines deleted...]
-        <v>-0.0287</v>
+        <v>0.062</v>
+      </c>
+      <c r="M13" s="11" t="n">
+        <v>-0.0102</v>
       </c>
       <c r="N13" s="7" t="n">
-        <v>0.284</v>
+        <v>0.1184</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.3949</v>
-[...2 lines deleted...]
-        <v>0.1109</v>
+        <v>0.1399</v>
+      </c>
+      <c r="P13" s="9" t="n">
+        <v>0.0215</v>
       </c>
       <c r="Q13" s="7" t="n">
-        <v>0.1986</v>
+        <v>0.1061</v>
       </c>
       <c r="R13" s="8" t="n">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>-0.0385</v>
+        <v>0.07439999999999999</v>
+      </c>
+      <c r="S13" s="11" t="n">
+        <v>-0.0317</v>
       </c>
       <c r="T13" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2613</v>
       </c>
       <c r="U13" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2613</v>
       </c>
       <c r="V13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3172</v>
       </c>
       <c r="X13" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3172</v>
       </c>
       <c r="Y13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA13" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD13" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="7" t="n">
-        <v>0</v>
+        <v>0.082</v>
       </c>
       <c r="AG13" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH13" s="10" t="n">
+        <v>0.0935</v>
+      </c>
+      <c r="AH13" s="9" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="AI13" s="7" t="n">
+        <v>0.3786</v>
+      </c>
+      <c r="AJ13" s="8" t="n">
+        <v>0.4353</v>
+      </c>
+      <c r="AK13" s="9" t="n">
+        <v>0.0567</v>
+      </c>
+      <c r="AL13" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>Burnett County</t>
+          <t>Calumet County</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>0.5425</v>
+        <v>0.3595</v>
       </c>
       <c r="C14" s="8" t="n">
-        <v>0.5339</v>
+        <v>0.3916</v>
       </c>
       <c r="D14" s="9" t="n">
-        <v>-0.008699999999999999</v>
+        <v>0.032</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>0.2384</v>
+        <v>0.0411</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>0.2384</v>
+        <v>0.0411</v>
       </c>
       <c r="G14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="n">
-        <v>0.1619</v>
+        <v>0.0172</v>
       </c>
       <c r="I14" s="8" t="n">
-        <v>0.1745</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>0.0367</v>
+      </c>
+      <c r="J14" s="9" t="n">
+        <v>0.0195</v>
       </c>
       <c r="K14" s="7" t="n">
-        <v>0.2898</v>
+        <v>0.0325</v>
       </c>
       <c r="L14" s="8" t="n">
-        <v>0.2652</v>
-[...2 lines deleted...]
-        <v>-0.0246</v>
+        <v>0.0342</v>
+      </c>
+      <c r="M14" s="10" t="n">
+        <v>0.0017</v>
       </c>
       <c r="N14" s="7" t="n">
-        <v>0.321</v>
+        <v>0.0391</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.4427</v>
-[...2 lines deleted...]
-        <v>0.1218</v>
+        <v>0.0588</v>
+      </c>
+      <c r="P14" s="9" t="n">
+        <v>0.0197</v>
       </c>
       <c r="Q14" s="7" t="n">
-        <v>0.1809</v>
+        <v>0.07539999999999999</v>
       </c>
       <c r="R14" s="8" t="n">
-        <v>0.1488</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>0.0641</v>
+      </c>
+      <c r="S14" s="11" t="n">
+        <v>-0.0113</v>
       </c>
       <c r="T14" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.212</v>
       </c>
       <c r="U14" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.212</v>
       </c>
       <c r="V14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="X14" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="Y14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA14" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD14" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="7" t="n">
-        <v>0</v>
+        <v>0.0174</v>
       </c>
       <c r="AG14" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH14" s="10" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="AH14" s="9" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="AI14" s="7" t="n">
+        <v>0.1131</v>
+      </c>
+      <c r="AJ14" s="8" t="n">
+        <v>0.1336</v>
+      </c>
+      <c r="AK14" s="9" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="AL14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>Calumet County</t>
+          <t>Chippewa County</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>0.5382</v>
+        <v>0.3714</v>
       </c>
       <c r="C15" s="8" t="n">
-        <v>0.5288</v>
+        <v>0.407</v>
       </c>
       <c r="D15" s="9" t="n">
-        <v>-0.0094</v>
+        <v>0.0355</v>
       </c>
       <c r="E15" s="7" t="n">
-        <v>0.2063</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>0.2063</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="G15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="n">
-        <v>0.1405</v>
+        <v>0.0349</v>
       </c>
       <c r="I15" s="8" t="n">
-        <v>0.1588</v>
-[...2 lines deleted...]
-        <v>0.0183</v>
+        <v>0.0533</v>
+      </c>
+      <c r="J15" s="9" t="n">
+        <v>0.0184</v>
       </c>
       <c r="K15" s="7" t="n">
-        <v>0.2772</v>
+        <v>0.0585</v>
       </c>
       <c r="L15" s="8" t="n">
-        <v>0.2656</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="M15" s="9" t="n">
-        <v>-0.0116</v>
+        <v>0.0067</v>
       </c>
       <c r="N15" s="7" t="n">
-        <v>0.2175</v>
+        <v>0.0823</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0.3135</v>
-[...2 lines deleted...]
-        <v>0.096</v>
+        <v>0.1333</v>
+      </c>
+      <c r="P15" s="9" t="n">
+        <v>0.051</v>
       </c>
       <c r="Q15" s="7" t="n">
-        <v>0.1902</v>
+        <v>0.1102</v>
       </c>
       <c r="R15" s="8" t="n">
-        <v>0.1695</v>
-[...2 lines deleted...]
-        <v>-0.0207</v>
+        <v>0.0994</v>
+      </c>
+      <c r="S15" s="11" t="n">
+        <v>-0.0108</v>
       </c>
       <c r="T15" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2391</v>
       </c>
       <c r="U15" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2391</v>
       </c>
       <c r="V15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2068</v>
       </c>
       <c r="X15" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2068</v>
       </c>
       <c r="Y15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA15" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD15" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="7" t="n">
-        <v>0</v>
+        <v>0.0469</v>
       </c>
       <c r="AG15" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH15" s="10" t="n">
+        <v>0.0736</v>
+      </c>
+      <c r="AH15" s="9" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="AI15" s="7" t="n">
+        <v>0.2254</v>
+      </c>
+      <c r="AJ15" s="8" t="n">
+        <v>0.2551</v>
+      </c>
+      <c r="AK15" s="9" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="AL15" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>Chippewa County</t>
+          <t>Clark County</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
-        <v>0.5337</v>
+        <v>0.434</v>
       </c>
       <c r="C16" s="8" t="n">
-        <v>0.5298</v>
-[...2 lines deleted...]
-        <v>-0.0039</v>
+        <v>0.4686</v>
+      </c>
+      <c r="D16" s="9" t="n">
+        <v>0.0346</v>
       </c>
       <c r="E16" s="7" t="n">
-        <v>0.2536</v>
+        <v>0.1526</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>0.2536</v>
+        <v>0.1526</v>
       </c>
       <c r="G16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="n">
-        <v>0.2148</v>
+        <v>0.0958</v>
       </c>
       <c r="I16" s="8" t="n">
-        <v>0.2333</v>
-[...2 lines deleted...]
-        <v>0.0186</v>
+        <v>0.105</v>
+      </c>
+      <c r="J16" s="9" t="n">
+        <v>0.0092</v>
       </c>
       <c r="K16" s="7" t="n">
-        <v>0.3123</v>
+        <v>0.1349</v>
       </c>
       <c r="L16" s="8" t="n">
-        <v>0.3029</v>
-[...2 lines deleted...]
-        <v>-0.0094</v>
+        <v>0.1334</v>
+      </c>
+      <c r="M16" s="10" t="n">
+        <v>-0.0015</v>
       </c>
       <c r="N16" s="7" t="n">
-        <v>0.2926</v>
+        <v>0.1664</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>0.4211</v>
-[...2 lines deleted...]
-        <v>0.1286</v>
+        <v>0.2391</v>
+      </c>
+      <c r="P16" s="9" t="n">
+        <v>0.0727</v>
       </c>
       <c r="Q16" s="7" t="n">
-        <v>0.1947</v>
+        <v>0.2133</v>
       </c>
       <c r="R16" s="8" t="n">
-        <v>0.1717</v>
-[...2 lines deleted...]
-        <v>-0.0231</v>
+        <v>0.1889</v>
+      </c>
+      <c r="S16" s="11" t="n">
+        <v>-0.0244</v>
       </c>
       <c r="T16" s="7" t="n">
-        <v>0.743</v>
+        <v>0.268</v>
       </c>
       <c r="U16" s="8" t="n">
-        <v>0.743</v>
+        <v>0.268</v>
       </c>
       <c r="V16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W16" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4873</v>
       </c>
       <c r="X16" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4873</v>
       </c>
       <c r="Y16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA16" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD16" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="7" t="n">
-        <v>0</v>
+        <v>0.1174</v>
       </c>
       <c r="AG16" s="8" t="n">
-        <v>0</v>
+        <v>0.1221</v>
       </c>
       <c r="AH16" s="10" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="AI16" s="7" t="n">
+        <v>0.3886</v>
+      </c>
+      <c r="AJ16" s="8" t="n">
+        <v>0.421</v>
+      </c>
+      <c r="AK16" s="9" t="n">
+        <v>0.0325</v>
+      </c>
+      <c r="AL16" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>Clark County</t>
+          <t>Columbia County</t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
-        <v>0.5473</v>
+        <v>0.3704</v>
       </c>
       <c r="C17" s="8" t="n">
-        <v>0.5394</v>
+        <v>0.4057</v>
       </c>
       <c r="D17" s="9" t="n">
-        <v>-0.007900000000000001</v>
+        <v>0.0353</v>
       </c>
       <c r="E17" s="7" t="n">
-        <v>0.2691</v>
+        <v>0.09130000000000001</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>0.2691</v>
+        <v>0.09130000000000001</v>
       </c>
       <c r="G17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="n">
-        <v>0.2438</v>
+        <v>0.06</v>
       </c>
       <c r="I17" s="8" t="n">
-        <v>0.2627</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>0.0934</v>
+      </c>
+      <c r="J17" s="9" t="n">
+        <v>0.0334</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>0.3303</v>
+        <v>0.0815</v>
       </c>
       <c r="L17" s="8" t="n">
-        <v>0.3075</v>
+        <v>0.09279999999999999</v>
       </c>
       <c r="M17" s="9" t="n">
-        <v>-0.0229</v>
+        <v>0.0112</v>
       </c>
       <c r="N17" s="7" t="n">
-        <v>0.308</v>
+        <v>0.06569999999999999</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.4031</v>
-[...2 lines deleted...]
-        <v>0.0951</v>
+        <v>0.1088</v>
+      </c>
+      <c r="P17" s="9" t="n">
+        <v>0.0432</v>
       </c>
       <c r="Q17" s="7" t="n">
-        <v>0.1941</v>
+        <v>0.158</v>
       </c>
       <c r="R17" s="8" t="n">
-        <v>0.1631</v>
-[...2 lines deleted...]
-        <v>-0.031</v>
+        <v>0.1496</v>
+      </c>
+      <c r="S17" s="11" t="n">
+        <v>-0.008399999999999999</v>
       </c>
       <c r="T17" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2554</v>
       </c>
       <c r="U17" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2554</v>
       </c>
       <c r="V17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W17" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1813</v>
       </c>
       <c r="X17" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1813</v>
       </c>
       <c r="Y17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA17" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD17" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="7" t="n">
-        <v>0</v>
+        <v>0.0398</v>
       </c>
       <c r="AG17" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH17" s="10" t="n">
+        <v>0.06569999999999999</v>
+      </c>
+      <c r="AH17" s="9" t="n">
+        <v>0.0259</v>
+      </c>
+      <c r="AI17" s="7" t="n">
+        <v>0.1848</v>
+      </c>
+      <c r="AJ17" s="8" t="n">
+        <v>0.2125</v>
+      </c>
+      <c r="AK17" s="9" t="n">
+        <v>0.0277</v>
+      </c>
+      <c r="AL17" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>Columbia County</t>
+          <t>Crawford County</t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
-        <v>0.5507</v>
+        <v>0.391</v>
       </c>
       <c r="C18" s="8" t="n">
-        <v>0.5434</v>
+        <v>0.4326</v>
       </c>
       <c r="D18" s="9" t="n">
-        <v>-0.0073</v>
+        <v>0.0416</v>
       </c>
       <c r="E18" s="7" t="n">
-        <v>0.2896</v>
+        <v>0.1256</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>0.2896</v>
+        <v>0.1256</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="n">
-        <v>0.3008</v>
+        <v>0.09180000000000001</v>
       </c>
       <c r="I18" s="8" t="n">
-        <v>0.3292</v>
-[...2 lines deleted...]
-        <v>0.0284</v>
+        <v>0.1228</v>
+      </c>
+      <c r="J18" s="9" t="n">
+        <v>0.0309</v>
       </c>
       <c r="K18" s="7" t="n">
-        <v>0.3562</v>
+        <v>0.0887</v>
       </c>
       <c r="L18" s="8" t="n">
-        <v>0.3426</v>
-[...2 lines deleted...]
-        <v>-0.0136</v>
+        <v>0.0936</v>
+      </c>
+      <c r="M18" s="10" t="n">
+        <v>0.0049</v>
       </c>
       <c r="N18" s="7" t="n">
-        <v>0.2441</v>
+        <v>0.0926</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.3324</v>
-[...2 lines deleted...]
-        <v>0.0883</v>
+        <v>0.1619</v>
+      </c>
+      <c r="P18" s="9" t="n">
+        <v>0.0693</v>
       </c>
       <c r="Q18" s="7" t="n">
-        <v>0.2574</v>
+        <v>0.2294</v>
       </c>
       <c r="R18" s="8" t="n">
-        <v>0.2259</v>
-[...2 lines deleted...]
-        <v>-0.0315</v>
+        <v>0.2177</v>
+      </c>
+      <c r="S18" s="11" t="n">
+        <v>-0.0116</v>
       </c>
       <c r="T18" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U18" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W18" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2662</v>
       </c>
       <c r="X18" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2662</v>
       </c>
       <c r="Y18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA18" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD18" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="7" t="n">
-        <v>0</v>
+        <v>0.056</v>
       </c>
       <c r="AG18" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH18" s="10" t="n">
+        <v>0.07870000000000001</v>
+      </c>
+      <c r="AH18" s="9" t="n">
+        <v>0.0228</v>
+      </c>
+      <c r="AI18" s="7" t="n">
+        <v>0.3351</v>
+      </c>
+      <c r="AJ18" s="8" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="AK18" s="9" t="n">
+        <v>0.0649</v>
+      </c>
+      <c r="AL18" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>Crawford County</t>
+          <t>Dane County</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>0.55</v>
+        <v>0.3654</v>
       </c>
       <c r="C19" s="8" t="n">
-        <v>0.5437</v>
+        <v>0.3968</v>
       </c>
       <c r="D19" s="9" t="n">
-        <v>-0.0063</v>
+        <v>0.0314</v>
       </c>
       <c r="E19" s="7" t="n">
-        <v>0.2857</v>
+        <v>0.089</v>
       </c>
       <c r="F19" s="8" t="n">
-        <v>0.2857</v>
+        <v>0.089</v>
       </c>
       <c r="G19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="n">
-        <v>0.3357</v>
+        <v>0.0457</v>
       </c>
       <c r="I19" s="8" t="n">
-        <v>0.362</v>
-[...2 lines deleted...]
-        <v>0.0263</v>
+        <v>0.0725</v>
+      </c>
+      <c r="J19" s="9" t="n">
+        <v>0.0268</v>
       </c>
       <c r="K19" s="7" t="n">
-        <v>0.3096</v>
+        <v>0.0882</v>
       </c>
       <c r="L19" s="8" t="n">
-        <v>0.2785</v>
+        <v>0.1221</v>
       </c>
       <c r="M19" s="9" t="n">
-        <v>-0.0312</v>
+        <v>0.0339</v>
       </c>
       <c r="N19" s="7" t="n">
-        <v>0.223</v>
+        <v>0.059</v>
       </c>
       <c r="O19" s="8" t="n">
-        <v>0.3132</v>
-[...2 lines deleted...]
-        <v>0.0902</v>
+        <v>0.0789</v>
+      </c>
+      <c r="P19" s="9" t="n">
+        <v>0.0198</v>
       </c>
       <c r="Q19" s="7" t="n">
-        <v>0.2744</v>
+        <v>0.163</v>
       </c>
       <c r="R19" s="8" t="n">
-        <v>0.2379</v>
+        <v>0.2178</v>
       </c>
       <c r="S19" s="9" t="n">
-        <v>-0.0366</v>
+        <v>0.0548</v>
       </c>
       <c r="T19" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.193</v>
       </c>
       <c r="U19" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.193</v>
       </c>
       <c r="V19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W19" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1</v>
       </c>
       <c r="X19" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1</v>
       </c>
       <c r="Y19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="7" t="n">
-        <v>0.468</v>
+        <v>0.5313</v>
       </c>
       <c r="AA19" s="8" t="n">
-        <v>0.468</v>
+        <v>0.5313</v>
       </c>
       <c r="AB19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD19" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="7" t="n">
-        <v>0</v>
+        <v>0.0317</v>
       </c>
       <c r="AG19" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH19" s="10" t="n">
+        <v>0.0496</v>
+      </c>
+      <c r="AH19" s="9" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="AI19" s="7" t="n">
+        <v>0.0472</v>
+      </c>
+      <c r="AJ19" s="8" t="n">
+        <v>0.0486</v>
+      </c>
+      <c r="AK19" s="10" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="AL19" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>Dane County</t>
+          <t>Dodge County</t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
-        <v>0.5518999999999999</v>
+        <v>0.3692</v>
       </c>
       <c r="C20" s="8" t="n">
-        <v>0.5281</v>
+        <v>0.4088</v>
       </c>
       <c r="D20" s="9" t="n">
-        <v>-0.0238</v>
+        <v>0.0396</v>
       </c>
       <c r="E20" s="7" t="n">
-        <v>0.1925</v>
+        <v>0.102</v>
       </c>
       <c r="F20" s="8" t="n">
-        <v>0.1925</v>
+        <v>0.102</v>
       </c>
       <c r="G20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="n">
-        <v>0.1087</v>
+        <v>0.07240000000000001</v>
       </c>
       <c r="I20" s="8" t="n">
-        <v>0.1168</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>0.0999</v>
+      </c>
+      <c r="J20" s="9" t="n">
+        <v>0.0274</v>
       </c>
       <c r="K20" s="7" t="n">
-        <v>0.2584</v>
+        <v>0.08309999999999999</v>
       </c>
       <c r="L20" s="8" t="n">
-        <v>0.2996</v>
-[...2 lines deleted...]
-        <v>0.0412</v>
+        <v>0.0887</v>
+      </c>
+      <c r="M20" s="9" t="n">
+        <v>0.0056</v>
       </c>
       <c r="N20" s="7" t="n">
-        <v>0.1926</v>
+        <v>0.07340000000000001</v>
       </c>
       <c r="O20" s="8" t="n">
-        <v>0.1792</v>
+        <v>0.106</v>
       </c>
       <c r="P20" s="9" t="n">
-        <v>-0.0134</v>
+        <v>0.0327</v>
       </c>
       <c r="Q20" s="7" t="n">
-        <v>0.2102</v>
+        <v>0.179</v>
       </c>
       <c r="R20" s="8" t="n">
-        <v>0.2406</v>
+        <v>0.1641</v>
       </c>
       <c r="S20" s="11" t="n">
-        <v>0.0304</v>
+        <v>-0.0149</v>
       </c>
       <c r="T20" s="7" t="n">
-        <v>0.8212</v>
+        <v>0.2366</v>
       </c>
       <c r="U20" s="8" t="n">
-        <v>0.8212</v>
+        <v>0.2366</v>
       </c>
       <c r="V20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W20" s="7" t="n">
-        <v>0.252</v>
+        <v>0.1983</v>
       </c>
       <c r="X20" s="8" t="n">
-        <v>0.252</v>
+        <v>0.1983</v>
       </c>
       <c r="Y20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="7" t="n">
-        <v>0.5313</v>
+        <v>0.468</v>
       </c>
       <c r="AA20" s="8" t="n">
-        <v>0.5313</v>
+        <v>0.468</v>
       </c>
       <c r="AB20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD20" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="7" t="n">
-        <v>0</v>
+        <v>0.0423</v>
       </c>
       <c r="AG20" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH20" s="10" t="n">
+        <v>0.0602</v>
+      </c>
+      <c r="AH20" s="9" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="AI20" s="7" t="n">
+        <v>0.1341</v>
+      </c>
+      <c r="AJ20" s="8" t="n">
+        <v>0.1488</v>
+      </c>
+      <c r="AK20" s="9" t="n">
+        <v>0.0147</v>
+      </c>
+      <c r="AL20" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>Dodge County</t>
+          <t>Door County</t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
-        <v>0.5491</v>
+        <v>0.3716</v>
       </c>
       <c r="C21" s="8" t="n">
-        <v>0.543</v>
+        <v>0.4057</v>
       </c>
       <c r="D21" s="9" t="n">
-        <v>-0.0062</v>
+        <v>0.0341</v>
       </c>
       <c r="E21" s="7" t="n">
-        <v>0.2803</v>
+        <v>0.0631</v>
       </c>
       <c r="F21" s="8" t="n">
-        <v>0.2803</v>
+        <v>0.0631</v>
       </c>
       <c r="G21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="n">
-        <v>0.2709</v>
+        <v>0.0403</v>
       </c>
       <c r="I21" s="8" t="n">
-        <v>0.2739</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>0.0562</v>
+      </c>
+      <c r="J21" s="9" t="n">
+        <v>0.0159</v>
       </c>
       <c r="K21" s="7" t="n">
-        <v>0.3477</v>
+        <v>0.0477</v>
       </c>
       <c r="L21" s="8" t="n">
-        <v>0.3229</v>
-[...2 lines deleted...]
-        <v>-0.0248</v>
+        <v>0.0435</v>
+      </c>
+      <c r="M21" s="10" t="n">
+        <v>-0.0042</v>
       </c>
       <c r="N21" s="7" t="n">
-        <v>0.2363</v>
+        <v>0.07820000000000001</v>
       </c>
       <c r="O21" s="8" t="n">
-        <v>0.2853</v>
-[...2 lines deleted...]
-        <v>0.049</v>
+        <v>0.0961</v>
+      </c>
+      <c r="P21" s="9" t="n">
+        <v>0.0178</v>
       </c>
       <c r="Q21" s="7" t="n">
-        <v>0.2663</v>
+        <v>0.0863</v>
       </c>
       <c r="R21" s="8" t="n">
-        <v>0.2251</v>
-[...2 lines deleted...]
-        <v>-0.0412</v>
+        <v>0.0586</v>
+      </c>
+      <c r="S21" s="11" t="n">
+        <v>-0.0277</v>
       </c>
       <c r="T21" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2195</v>
       </c>
       <c r="U21" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2195</v>
       </c>
       <c r="V21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="X21" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="Y21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA21" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD21" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="7" t="n">
-        <v>0</v>
+        <v>0.0117</v>
       </c>
       <c r="AG21" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH21" s="10" t="n">
+        <v>0.0184</v>
+      </c>
+      <c r="AH21" s="9" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="AI21" s="7" t="n">
+        <v>0.2999</v>
+      </c>
+      <c r="AJ21" s="8" t="n">
+        <v>0.3635</v>
+      </c>
+      <c r="AK21" s="9" t="n">
+        <v>0.0636</v>
+      </c>
+      <c r="AL21" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>Door County</t>
+          <t>Douglas County</t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
-        <v>0.541</v>
+        <v>0.3873</v>
       </c>
       <c r="C22" s="8" t="n">
-        <v>0.532</v>
+        <v>0.4314</v>
       </c>
       <c r="D22" s="9" t="n">
-        <v>-0.0089</v>
+        <v>0.0441</v>
       </c>
       <c r="E22" s="7" t="n">
-        <v>0.2273</v>
+        <v>0.1217</v>
       </c>
       <c r="F22" s="8" t="n">
-        <v>0.2273</v>
+        <v>0.1217</v>
       </c>
       <c r="G22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="7" t="n">
-        <v>0.1724</v>
+        <v>0.0886</v>
       </c>
       <c r="I22" s="8" t="n">
-        <v>0.1783</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>0.115</v>
+      </c>
+      <c r="J22" s="9" t="n">
+        <v>0.0263</v>
       </c>
       <c r="K22" s="7" t="n">
-        <v>0.2524</v>
+        <v>0.0901</v>
       </c>
       <c r="L22" s="8" t="n">
-        <v>0.2271</v>
+        <v>0.0969</v>
       </c>
       <c r="M22" s="9" t="n">
-        <v>-0.0253</v>
+        <v>0.0067</v>
       </c>
       <c r="N22" s="7" t="n">
-        <v>0.3058</v>
+        <v>0.1494</v>
       </c>
       <c r="O22" s="8" t="n">
-        <v>0.3995</v>
-[...2 lines deleted...]
-        <v>0.09379999999999999</v>
+        <v>0.2625</v>
+      </c>
+      <c r="P22" s="9" t="n">
+        <v>0.1131</v>
       </c>
       <c r="Q22" s="7" t="n">
-        <v>0.1787</v>
+        <v>0.1586</v>
       </c>
       <c r="R22" s="8" t="n">
-        <v>0.1419</v>
-[...2 lines deleted...]
-        <v>-0.0368</v>
+        <v>0.1294</v>
+      </c>
+      <c r="S22" s="11" t="n">
+        <v>-0.0292</v>
       </c>
       <c r="T22" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2431</v>
       </c>
       <c r="U22" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2431</v>
       </c>
       <c r="V22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W22" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2662</v>
       </c>
       <c r="X22" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2662</v>
       </c>
       <c r="Y22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA22" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD22" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="7" t="n">
-        <v>0</v>
+        <v>0.0391</v>
       </c>
       <c r="AG22" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH22" s="10" t="n">
+        <v>0.0504</v>
+      </c>
+      <c r="AH22" s="9" t="n">
+        <v>0.0113</v>
+      </c>
+      <c r="AI22" s="7" t="n">
+        <v>0.3291</v>
+      </c>
+      <c r="AJ22" s="8" t="n">
+        <v>0.3841</v>
+      </c>
+      <c r="AK22" s="9" t="n">
+        <v>0.055</v>
+      </c>
+      <c r="AL22" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>Douglas County</t>
+          <t>Dunn County</t>
         </is>
       </c>
       <c r="B23" s="7" t="n">
-        <v>0.5405</v>
+        <v>0.3759</v>
       </c>
       <c r="C23" s="8" t="n">
-        <v>0.5362</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>0.4177</v>
+      </c>
+      <c r="D23" s="9" t="n">
+        <v>0.0418</v>
       </c>
       <c r="E23" s="7" t="n">
-        <v>0.2243</v>
+        <v>0.0958</v>
       </c>
       <c r="F23" s="8" t="n">
-        <v>0.2243</v>
+        <v>0.0958</v>
       </c>
       <c r="G23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="n">
-        <v>0.2262</v>
+        <v>0.0532</v>
       </c>
       <c r="I23" s="8" t="n">
-        <v>0.244</v>
-[...2 lines deleted...]
-        <v>0.0177</v>
+        <v>0.0789</v>
+      </c>
+      <c r="J23" s="9" t="n">
+        <v>0.0257</v>
       </c>
       <c r="K23" s="7" t="n">
-        <v>0.1651</v>
+        <v>0.08210000000000001</v>
       </c>
       <c r="L23" s="8" t="n">
-        <v>0.1544</v>
+        <v>0.0945</v>
       </c>
       <c r="M23" s="9" t="n">
-        <v>-0.0107</v>
+        <v>0.0123</v>
       </c>
       <c r="N23" s="7" t="n">
-        <v>0.3195</v>
+        <v>0.0955</v>
       </c>
       <c r="O23" s="8" t="n">
-        <v>0.4683</v>
-[...2 lines deleted...]
-        <v>0.1488</v>
+        <v>0.1843</v>
+      </c>
+      <c r="P23" s="9" t="n">
+        <v>0.0888</v>
       </c>
       <c r="Q23" s="7" t="n">
-        <v>0.1862</v>
+        <v>0.1523</v>
       </c>
       <c r="R23" s="8" t="n">
-        <v>0.1387</v>
-[...2 lines deleted...]
-        <v>-0.0475</v>
+        <v>0.1527</v>
+      </c>
+      <c r="S23" s="10" t="n">
+        <v>0.0004</v>
       </c>
       <c r="T23" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2667</v>
       </c>
       <c r="U23" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2667</v>
       </c>
       <c r="V23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="X23" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="Y23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA23" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD23" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="7" t="n">
-        <v>0</v>
+        <v>0.0494</v>
       </c>
       <c r="AG23" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH23" s="10" t="n">
+        <v>0.07779999999999999</v>
+      </c>
+      <c r="AH23" s="9" t="n">
+        <v>0.0284</v>
+      </c>
+      <c r="AI23" s="7" t="n">
+        <v>0.2389</v>
+      </c>
+      <c r="AJ23" s="8" t="n">
+        <v>0.2935</v>
+      </c>
+      <c r="AK23" s="9" t="n">
+        <v>0.0546</v>
+      </c>
+      <c r="AL23" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>Dunn County</t>
+          <t>Eau Claire County</t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
-        <v>0.5433</v>
+        <v>0.3654</v>
       </c>
       <c r="C24" s="8" t="n">
-        <v>0.5348000000000001</v>
+        <v>0.405</v>
       </c>
       <c r="D24" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0395</v>
       </c>
       <c r="E24" s="7" t="n">
-        <v>0.2438</v>
+        <v>0.0859</v>
       </c>
       <c r="F24" s="8" t="n">
-        <v>0.2438</v>
+        <v>0.0859</v>
       </c>
       <c r="G24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="7" t="n">
-        <v>0.1739</v>
+        <v>0.0472</v>
       </c>
       <c r="I24" s="8" t="n">
-        <v>0.1944</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J24" s="9" t="n">
+        <v>0.0228</v>
       </c>
       <c r="K24" s="7" t="n">
-        <v>0.3249</v>
+        <v>0.0766</v>
       </c>
       <c r="L24" s="8" t="n">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>-0.015</v>
+        <v>0.07530000000000001</v>
+      </c>
+      <c r="M24" s="10" t="n">
+        <v>-0.0014</v>
       </c>
       <c r="N24" s="7" t="n">
-        <v>0.2833</v>
+        <v>0.0871</v>
       </c>
       <c r="O24" s="8" t="n">
-        <v>0.404</v>
-[...2 lines deleted...]
-        <v>0.1206</v>
+        <v>0.1228</v>
+      </c>
+      <c r="P24" s="9" t="n">
+        <v>0.0358</v>
       </c>
       <c r="Q24" s="7" t="n">
-        <v>0.193</v>
+        <v>0.1327</v>
       </c>
       <c r="R24" s="8" t="n">
-        <v>0.1699</v>
-[...2 lines deleted...]
-        <v>-0.0231</v>
+        <v>0.1243</v>
+      </c>
+      <c r="S24" s="11" t="n">
+        <v>-0.008399999999999999</v>
       </c>
       <c r="T24" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2381</v>
       </c>
       <c r="U24" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2381</v>
       </c>
       <c r="V24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="X24" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="Y24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA24" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD24" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="7" t="n">
-        <v>0</v>
+        <v>0.0254</v>
       </c>
       <c r="AG24" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH24" s="10" t="n">
+        <v>0.0359</v>
+      </c>
+      <c r="AH24" s="9" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="AI24" s="7" t="n">
+        <v>0.1495</v>
+      </c>
+      <c r="AJ24" s="8" t="n">
+        <v>0.1681</v>
+      </c>
+      <c r="AK24" s="9" t="n">
+        <v>0.0186</v>
+      </c>
+      <c r="AL24" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
-          <t>Eau Claire County</t>
+          <t>Florence County</t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
-        <v>0.5299</v>
+        <v>0.4007</v>
       </c>
       <c r="C25" s="8" t="n">
-        <v>0.5246</v>
+        <v>0.4326</v>
       </c>
       <c r="D25" s="9" t="n">
-        <v>-0.0053</v>
+        <v>0.0319</v>
       </c>
       <c r="E25" s="7" t="n">
-        <v>0.228</v>
+        <v>0.0893</v>
       </c>
       <c r="F25" s="8" t="n">
-        <v>0.228</v>
+        <v>0.0893</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="n">
-        <v>0.1791</v>
+        <v>0.0515</v>
       </c>
       <c r="I25" s="8" t="n">
-        <v>0.1595</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="J25" s="9" t="n">
-        <v>-0.0196</v>
+        <v>0.0137</v>
       </c>
       <c r="K25" s="7" t="n">
-        <v>0.2849</v>
+        <v>0.0575</v>
       </c>
       <c r="L25" s="8" t="n">
-        <v>0.2333</v>
-[...2 lines deleted...]
-        <v>-0.0516</v>
+        <v>0.0486</v>
+      </c>
+      <c r="M25" s="11" t="n">
+        <v>-0.0089</v>
       </c>
       <c r="N25" s="7" t="n">
-        <v>0.2675</v>
+        <v>0.1423</v>
       </c>
       <c r="O25" s="8" t="n">
-        <v>0.2819</v>
-[...2 lines deleted...]
-        <v>0.0144</v>
+        <v>0.1559</v>
+      </c>
+      <c r="P25" s="9" t="n">
+        <v>0.0136</v>
       </c>
       <c r="Q25" s="7" t="n">
-        <v>0.1806</v>
+        <v>0.1059</v>
       </c>
       <c r="R25" s="8" t="n">
-        <v>0.1481</v>
-[...2 lines deleted...]
-        <v>-0.0325</v>
+        <v>0.0615</v>
+      </c>
+      <c r="S25" s="11" t="n">
+        <v>-0.0444</v>
       </c>
       <c r="T25" s="7" t="n">
-        <v>0.743</v>
+        <v>0.268</v>
       </c>
       <c r="U25" s="8" t="n">
-        <v>0.743</v>
+        <v>0.268</v>
       </c>
       <c r="V25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W25" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3172</v>
       </c>
       <c r="X25" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3172</v>
       </c>
       <c r="Y25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA25" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD25" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="7" t="n">
-        <v>0</v>
+        <v>0.054</v>
       </c>
       <c r="AG25" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH25" s="10" t="n">
+        <v>0.07099999999999999</v>
+      </c>
+      <c r="AH25" s="9" t="n">
+        <v>0.0169</v>
+      </c>
+      <c r="AI25" s="7" t="n">
+        <v>0.4203</v>
+      </c>
+      <c r="AJ25" s="8" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AK25" s="9" t="n">
+        <v>0.0796</v>
+      </c>
+      <c r="AL25" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>Florence County</t>
+          <t>Fond du Lac County</t>
         </is>
       </c>
       <c r="B26" s="7" t="n">
-        <v>0.5441</v>
+        <v>0.3644</v>
       </c>
       <c r="C26" s="8" t="n">
-        <v>0.5344</v>
+        <v>0.4048</v>
       </c>
       <c r="D26" s="9" t="n">
-        <v>-0.0098</v>
+        <v>0.0404</v>
       </c>
       <c r="E26" s="7" t="n">
-        <v>0.2256</v>
+        <v>0.0975</v>
       </c>
       <c r="F26" s="8" t="n">
-        <v>0.2256</v>
+        <v>0.0975</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="n">
-        <v>0.2214</v>
+        <v>0.0562</v>
       </c>
       <c r="I26" s="8" t="n">
-        <v>0.2308</v>
-[...2 lines deleted...]
-        <v>0.0095</v>
+        <v>0.0764</v>
+      </c>
+      <c r="J26" s="9" t="n">
+        <v>0.0201</v>
       </c>
       <c r="K26" s="7" t="n">
-        <v>0.1622</v>
+        <v>0.092</v>
       </c>
       <c r="L26" s="8" t="n">
-        <v>0.1428</v>
+        <v>0.1016</v>
       </c>
       <c r="M26" s="9" t="n">
-        <v>-0.0194</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="N26" s="7" t="n">
-        <v>0.331</v>
+        <v>0.0827</v>
       </c>
       <c r="O26" s="8" t="n">
-        <v>0.4222</v>
-[...2 lines deleted...]
-        <v>0.0912</v>
+        <v>0.1215</v>
+      </c>
+      <c r="P26" s="9" t="n">
+        <v>0.0389</v>
       </c>
       <c r="Q26" s="7" t="n">
-        <v>0.1877</v>
+        <v>0.1591</v>
       </c>
       <c r="R26" s="8" t="n">
-        <v>0.1376</v>
-[...2 lines deleted...]
-        <v>-0.0501</v>
+        <v>0.153</v>
+      </c>
+      <c r="S26" s="11" t="n">
+        <v>-0.006</v>
       </c>
       <c r="T26" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.1927</v>
       </c>
       <c r="U26" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.1927</v>
       </c>
       <c r="V26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="7" t="n">
-        <v>0.324</v>
+        <v>0.1983</v>
       </c>
       <c r="X26" s="8" t="n">
-        <v>0.324</v>
+        <v>0.1983</v>
       </c>
       <c r="Y26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA26" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD26" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="7" t="n">
-        <v>0</v>
+        <v>0.0384</v>
       </c>
       <c r="AG26" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH26" s="10" t="n">
+        <v>0.0533</v>
+      </c>
+      <c r="AH26" s="9" t="n">
+        <v>0.0149</v>
+      </c>
+      <c r="AI26" s="7" t="n">
+        <v>0.1352</v>
+      </c>
+      <c r="AJ26" s="8" t="n">
+        <v>0.1484</v>
+      </c>
+      <c r="AK26" s="9" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="AL26" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="inlineStr">
         <is>
-          <t>Fond du Lac County</t>
+          <t>Forest County</t>
         </is>
       </c>
       <c r="B27" s="7" t="n">
-        <v>0.5467</v>
+        <v>0.416</v>
       </c>
       <c r="C27" s="8" t="n">
-        <v>0.5387</v>
+        <v>0.451</v>
       </c>
       <c r="D27" s="9" t="n">
-        <v>-0.008</v>
+        <v>0.0351</v>
       </c>
       <c r="E27" s="7" t="n">
-        <v>0.2654</v>
+        <v>0.1201</v>
       </c>
       <c r="F27" s="8" t="n">
-        <v>0.2654</v>
+        <v>0.1201</v>
       </c>
       <c r="G27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="n">
-        <v>0.2449</v>
+        <v>0.066</v>
       </c>
       <c r="I27" s="8" t="n">
-        <v>0.2476</v>
-[...2 lines deleted...]
-        <v>0.0027</v>
+        <v>0.0725</v>
+      </c>
+      <c r="J27" s="9" t="n">
+        <v>0.0065</v>
       </c>
       <c r="K27" s="7" t="n">
-        <v>0.3489</v>
+        <v>0.0975</v>
       </c>
       <c r="L27" s="8" t="n">
-        <v>0.3301</v>
-[...2 lines deleted...]
-        <v>-0.0188</v>
+        <v>0.08550000000000001</v>
+      </c>
+      <c r="M27" s="11" t="n">
+        <v>-0.0119</v>
       </c>
       <c r="N27" s="7" t="n">
-        <v>0.2539</v>
+        <v>0.1665</v>
       </c>
       <c r="O27" s="8" t="n">
-        <v>0.3005</v>
-[...2 lines deleted...]
-        <v>0.0466</v>
+        <v>0.211</v>
+      </c>
+      <c r="P27" s="9" t="n">
+        <v>0.0446</v>
       </c>
       <c r="Q27" s="7" t="n">
-        <v>0.214</v>
+        <v>0.1504</v>
       </c>
       <c r="R27" s="8" t="n">
-        <v>0.1845</v>
-[...2 lines deleted...]
-        <v>-0.0295</v>
+        <v>0.1079</v>
+      </c>
+      <c r="S27" s="11" t="n">
+        <v>-0.0425</v>
       </c>
       <c r="T27" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.1879</v>
       </c>
       <c r="U27" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.1879</v>
       </c>
       <c r="V27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W27" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="X27" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="Y27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA27" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD27" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="7" t="n">
-        <v>0</v>
+        <v>0.0415</v>
       </c>
       <c r="AG27" s="8" t="n">
-        <v>0</v>
+        <v>0.0434</v>
       </c>
       <c r="AH27" s="10" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="AI27" s="7" t="n">
+        <v>0.4943</v>
+      </c>
+      <c r="AJ27" s="8" t="n">
+        <v>0.5637</v>
+      </c>
+      <c r="AK27" s="9" t="n">
+        <v>0.0694</v>
+      </c>
+      <c r="AL27" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>Forest County</t>
+          <t>Grant County</t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
-        <v>0.5482</v>
+        <v>0.3811</v>
       </c>
       <c r="C28" s="8" t="n">
-        <v>0.5376</v>
+        <v>0.4227</v>
       </c>
       <c r="D28" s="9" t="n">
-        <v>-0.0106</v>
+        <v>0.0415</v>
       </c>
       <c r="E28" s="7" t="n">
-        <v>0.2283</v>
+        <v>0.1403</v>
       </c>
       <c r="F28" s="8" t="n">
-        <v>0.2283</v>
+        <v>0.1403</v>
       </c>
       <c r="G28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="n">
-        <v>0.168</v>
+        <v>0.0885</v>
       </c>
       <c r="I28" s="8" t="n">
-        <v>0.1752</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>0.1241</v>
+      </c>
+      <c r="J28" s="9" t="n">
+        <v>0.0356</v>
       </c>
       <c r="K28" s="7" t="n">
-        <v>0.219</v>
+        <v>0.1065</v>
       </c>
       <c r="L28" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.1219</v>
       </c>
       <c r="M28" s="9" t="n">
-        <v>-0.0249</v>
+        <v>0.0154</v>
       </c>
       <c r="N28" s="7" t="n">
-        <v>0.3356</v>
+        <v>0.0887</v>
       </c>
       <c r="O28" s="8" t="n">
-        <v>0.4258</v>
-[...2 lines deleted...]
-        <v>0.0902</v>
+        <v>0.1585</v>
+      </c>
+      <c r="P28" s="9" t="n">
+        <v>0.0698</v>
       </c>
       <c r="Q28" s="7" t="n">
-        <v>0.1905</v>
+        <v>0.2778</v>
       </c>
       <c r="R28" s="8" t="n">
-        <v>0.1406</v>
-[...2 lines deleted...]
-        <v>-0.0499</v>
+        <v>0.2812</v>
+      </c>
+      <c r="S28" s="10" t="n">
+        <v>0.0034</v>
       </c>
       <c r="T28" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U28" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W28" s="7" t="n">
-        <v>0.354</v>
+        <v>0.2238</v>
       </c>
       <c r="X28" s="8" t="n">
-        <v>0.354</v>
+        <v>0.2238</v>
       </c>
       <c r="Y28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z28" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA28" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD28" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="7" t="n">
-        <v>0</v>
+        <v>0.0553</v>
       </c>
       <c r="AG28" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH28" s="10" t="n">
+        <v>0.0888</v>
+      </c>
+      <c r="AH28" s="9" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="AI28" s="7" t="n">
+        <v>0.2036</v>
+      </c>
+      <c r="AJ28" s="8" t="n">
+        <v>0.2284</v>
+      </c>
+      <c r="AK28" s="9" t="n">
+        <v>0.0248</v>
+      </c>
+      <c r="AL28" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="inlineStr">
         <is>
-          <t>Forest County Potawatomi Community</t>
+          <t>Green County</t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
-        <v>0.5482</v>
+        <v>0.3679</v>
       </c>
       <c r="C29" s="8" t="n">
-        <v>0.5376</v>
+        <v>0.4009</v>
       </c>
       <c r="D29" s="9" t="n">
-        <v>-0.0106</v>
+        <v>0.033</v>
       </c>
       <c r="E29" s="7" t="n">
-        <v>0.2283</v>
+        <v>0.07389999999999999</v>
       </c>
       <c r="F29" s="8" t="n">
-        <v>0.2283</v>
+        <v>0.07389999999999999</v>
       </c>
       <c r="G29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="7" t="n">
-        <v>0.168</v>
+        <v>0.0292</v>
       </c>
       <c r="I29" s="8" t="n">
-        <v>0.1752</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>0.0458</v>
+      </c>
+      <c r="J29" s="9" t="n">
+        <v>0.0166</v>
       </c>
       <c r="K29" s="7" t="n">
-        <v>0.219</v>
+        <v>0.0553</v>
       </c>
       <c r="L29" s="8" t="n">
-        <v>0.1941</v>
-[...2 lines deleted...]
-        <v>-0.0249</v>
+        <v>0.0565</v>
+      </c>
+      <c r="M29" s="10" t="n">
+        <v>0.0013</v>
       </c>
       <c r="N29" s="7" t="n">
-        <v>0.3356</v>
+        <v>0.0588</v>
       </c>
       <c r="O29" s="8" t="n">
-        <v>0.4258</v>
-[...2 lines deleted...]
-        <v>0.0902</v>
+        <v>0.0848</v>
+      </c>
+      <c r="P29" s="9" t="n">
+        <v>0.0261</v>
       </c>
       <c r="Q29" s="7" t="n">
-        <v>0.1905</v>
+        <v>0.1525</v>
       </c>
       <c r="R29" s="8" t="n">
-        <v>0.1406</v>
-[...2 lines deleted...]
-        <v>-0.0499</v>
+        <v>0.1235</v>
+      </c>
+      <c r="S29" s="11" t="n">
+        <v>-0.029</v>
       </c>
       <c r="T29" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2275</v>
       </c>
       <c r="U29" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2275</v>
       </c>
       <c r="V29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W29" s="7" t="n">
-        <v>0.354</v>
+        <v>0.2068</v>
       </c>
       <c r="X29" s="8" t="n">
-        <v>0.354</v>
+        <v>0.2068</v>
       </c>
       <c r="Y29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA29" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD29" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="7" t="n">
-        <v>0</v>
+        <v>0.0219</v>
       </c>
       <c r="AG29" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH29" s="10" t="n">
+        <v>0.0338</v>
+      </c>
+      <c r="AH29" s="9" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="AI29" s="7" t="n">
+        <v>0.1637</v>
+      </c>
+      <c r="AJ29" s="8" t="n">
+        <v>0.2002</v>
+      </c>
+      <c r="AK29" s="9" t="n">
+        <v>0.0365</v>
+      </c>
+      <c r="AL29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>Grant County</t>
+          <t>Green Lake County</t>
         </is>
       </c>
       <c r="B30" s="7" t="n">
-        <v>0.5553</v>
+        <v>0.4101</v>
       </c>
       <c r="C30" s="8" t="n">
-        <v>0.5488</v>
+        <v>0.4397</v>
       </c>
       <c r="D30" s="9" t="n">
-        <v>-0.0065</v>
+        <v>0.0296</v>
       </c>
       <c r="E30" s="7" t="n">
-        <v>0.3153</v>
+        <v>0.1191</v>
       </c>
       <c r="F30" s="8" t="n">
-        <v>0.3153</v>
+        <v>0.1191</v>
       </c>
       <c r="G30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="7" t="n">
-        <v>0.3153</v>
+        <v>0.0751</v>
       </c>
       <c r="I30" s="8" t="n">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>0.0247</v>
+        <v>0.0839</v>
+      </c>
+      <c r="J30" s="9" t="n">
+        <v>0.008800000000000001</v>
       </c>
       <c r="K30" s="7" t="n">
-        <v>0.3434</v>
+        <v>0.1104</v>
       </c>
       <c r="L30" s="8" t="n">
-        <v>0.3248</v>
-[...2 lines deleted...]
-        <v>-0.0186</v>
+        <v>0.1036</v>
+      </c>
+      <c r="M30" s="11" t="n">
+        <v>-0.0069</v>
       </c>
       <c r="N30" s="7" t="n">
-        <v>0.2656</v>
+        <v>0.1074</v>
       </c>
       <c r="O30" s="8" t="n">
-        <v>0.3574</v>
-[...2 lines deleted...]
-        <v>0.09180000000000001</v>
+        <v>0.1465</v>
+      </c>
+      <c r="P30" s="9" t="n">
+        <v>0.0391</v>
       </c>
       <c r="Q30" s="7" t="n">
-        <v>0.3369</v>
+        <v>0.1834</v>
       </c>
       <c r="R30" s="8" t="n">
-        <v>0.3049</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>0.1492</v>
+      </c>
+      <c r="S30" s="11" t="n">
+        <v>-0.0342</v>
       </c>
       <c r="T30" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U30" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W30" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="X30" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4107</v>
       </c>
       <c r="Y30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA30" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD30" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="7" t="n">
-        <v>0</v>
+        <v>0.0644</v>
       </c>
       <c r="AG30" s="8" t="n">
-        <v>0</v>
+        <v>0.06569999999999999</v>
       </c>
       <c r="AH30" s="10" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="AI30" s="7" t="n">
+        <v>0.2909</v>
+      </c>
+      <c r="AJ30" s="8" t="n">
+        <v>0.3185</v>
+      </c>
+      <c r="AK30" s="9" t="n">
+        <v>0.0276</v>
+      </c>
+      <c r="AL30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
-          <t>Green County</t>
+          <t>Iowa County</t>
         </is>
       </c>
       <c r="B31" s="7" t="n">
-        <v>0.5498</v>
+        <v>0.364</v>
       </c>
       <c r="C31" s="8" t="n">
-        <v>0.5423</v>
+        <v>0.3968</v>
       </c>
       <c r="D31" s="9" t="n">
-        <v>-0.0075</v>
+        <v>0.0328</v>
       </c>
       <c r="E31" s="7" t="n">
-        <v>0.2841</v>
+        <v>0.0499</v>
       </c>
       <c r="F31" s="8" t="n">
-        <v>0.2841</v>
+        <v>0.0499</v>
       </c>
       <c r="G31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="n">
-        <v>0.2471</v>
+        <v>0.0174</v>
       </c>
       <c r="I31" s="8" t="n">
-        <v>0.2701</v>
-[...2 lines deleted...]
-        <v>0.023</v>
+        <v>0.0345</v>
+      </c>
+      <c r="J31" s="9" t="n">
+        <v>0.017</v>
       </c>
       <c r="K31" s="7" t="n">
-        <v>0.3411</v>
+        <v>0.0374</v>
       </c>
       <c r="L31" s="8" t="n">
-        <v>0.3167</v>
-[...2 lines deleted...]
-        <v>-0.0244</v>
+        <v>0.0355</v>
+      </c>
+      <c r="M31" s="10" t="n">
+        <v>-0.0018</v>
       </c>
       <c r="N31" s="7" t="n">
-        <v>0.255</v>
+        <v>0.0448</v>
       </c>
       <c r="O31" s="8" t="n">
-        <v>0.3563</v>
-[...2 lines deleted...]
-        <v>0.1013</v>
+        <v>0.0646</v>
+      </c>
+      <c r="P31" s="9" t="n">
+        <v>0.0198</v>
       </c>
       <c r="Q31" s="7" t="n">
-        <v>0.2933</v>
+        <v>0.0998</v>
       </c>
       <c r="R31" s="8" t="n">
-        <v>0.2487</v>
-[...2 lines deleted...]
-        <v>-0.0446</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="S31" s="11" t="n">
+        <v>-0.0298</v>
       </c>
       <c r="T31" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2307</v>
       </c>
       <c r="U31" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2307</v>
       </c>
       <c r="V31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W31" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1558</v>
       </c>
       <c r="X31" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1558</v>
       </c>
       <c r="Y31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA31" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD31" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="7" t="n">
-        <v>0</v>
+        <v>0.0294</v>
       </c>
       <c r="AG31" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH31" s="10" t="n">
+        <v>0.059</v>
+      </c>
+      <c r="AH31" s="9" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="AI31" s="7" t="n">
+        <v>0.2059</v>
+      </c>
+      <c r="AJ31" s="8" t="n">
+        <v>0.2645</v>
+      </c>
+      <c r="AK31" s="9" t="n">
+        <v>0.0586</v>
+      </c>
+      <c r="AL31" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>Green Lake County</t>
+          <t>Iron County</t>
         </is>
       </c>
       <c r="B32" s="7" t="n">
-        <v>0.5463</v>
+        <v>0.3795</v>
       </c>
       <c r="C32" s="8" t="n">
-        <v>0.5382</v>
+        <v>0.417</v>
       </c>
       <c r="D32" s="9" t="n">
+        <v>0.0375</v>
+      </c>
+      <c r="E32" s="7" t="n">
+        <v>0.0876</v>
+      </c>
+      <c r="F32" s="8" t="n">
+        <v>0.0876</v>
+      </c>
+      <c r="G32" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" s="7" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="I32" s="8" t="n">
+        <v>0.0644</v>
+      </c>
+      <c r="J32" s="9" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="K32" s="7" t="n">
+        <v>0.056</v>
+      </c>
+      <c r="L32" s="8" t="n">
+        <v>0.048</v>
+      </c>
+      <c r="M32" s="11" t="n">
         <v>-0.008</v>
       </c>
-      <c r="E32" s="7" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="N32" s="7" t="n">
-        <v>0.2518</v>
+        <v>0.1438</v>
       </c>
       <c r="O32" s="8" t="n">
-        <v>0.3515</v>
-[...2 lines deleted...]
-        <v>0.0997</v>
+        <v>0.1581</v>
+      </c>
+      <c r="P32" s="9" t="n">
+        <v>0.0143</v>
       </c>
       <c r="Q32" s="7" t="n">
-        <v>0.2136</v>
+        <v>0.1007</v>
       </c>
       <c r="R32" s="8" t="n">
-        <v>0.1756</v>
-[...2 lines deleted...]
-        <v>-0.038</v>
+        <v>0.0594</v>
+      </c>
+      <c r="S32" s="11" t="n">
+        <v>-0.0413</v>
       </c>
       <c r="T32" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.227</v>
       </c>
       <c r="U32" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.227</v>
       </c>
       <c r="V32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W32" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2408</v>
       </c>
       <c r="X32" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2408</v>
       </c>
       <c r="Y32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA32" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD32" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="7" t="n">
-        <v>0</v>
+        <v>0.0654</v>
       </c>
       <c r="AG32" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH32" s="10" t="n">
+        <v>0.0858</v>
+      </c>
+      <c r="AH32" s="9" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="AI32" s="7" t="n">
+        <v>0.316</v>
+      </c>
+      <c r="AJ32" s="8" t="n">
+        <v>0.379</v>
+      </c>
+      <c r="AK32" s="9" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AL32" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
-          <t>Ho-Chunk Nation</t>
+          <t>Jackson County</t>
         </is>
       </c>
       <c r="B33" s="7" t="n">
-        <v>0.5453</v>
+        <v>0.4109</v>
       </c>
       <c r="C33" s="8" t="n">
-        <v>0.5371</v>
+        <v>0.4531</v>
       </c>
       <c r="D33" s="9" t="n">
-        <v>-0.008200000000000001</v>
+        <v>0.0422</v>
       </c>
       <c r="E33" s="7" t="n">
-        <v>0.2566</v>
+        <v>0.1315</v>
       </c>
       <c r="F33" s="8" t="n">
-        <v>0.2566</v>
+        <v>0.1315</v>
       </c>
       <c r="G33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="7" t="n">
-        <v>0.293</v>
+        <v>0.0843</v>
       </c>
       <c r="I33" s="8" t="n">
-        <v>0.3158</v>
-[...2 lines deleted...]
-        <v>0.0228</v>
+        <v>0.0987</v>
+      </c>
+      <c r="J33" s="9" t="n">
+        <v>0.0144</v>
       </c>
       <c r="K33" s="7" t="n">
-        <v>0.3268</v>
+        <v>0.1226</v>
       </c>
       <c r="L33" s="8" t="n">
-        <v>0.2988</v>
-[...2 lines deleted...]
-        <v>-0.028</v>
+        <v>0.122</v>
+      </c>
+      <c r="M33" s="10" t="n">
+        <v>-0.0005999999999999999</v>
       </c>
       <c r="N33" s="7" t="n">
-        <v>0.264</v>
+        <v>0.1156</v>
       </c>
       <c r="O33" s="8" t="n">
-        <v>0.3676</v>
-[...2 lines deleted...]
-        <v>0.1035</v>
+        <v>0.1894</v>
+      </c>
+      <c r="P33" s="9" t="n">
+        <v>0.0738</v>
       </c>
       <c r="Q33" s="7" t="n">
-        <v>0.2039</v>
+        <v>0.2036</v>
       </c>
       <c r="R33" s="8" t="n">
-        <v>0.1681</v>
-[...2 lines deleted...]
-        <v>-0.0357</v>
+        <v>0.1833</v>
+      </c>
+      <c r="S33" s="11" t="n">
+        <v>-0.0204</v>
       </c>
       <c r="T33" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U33" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3513</v>
       </c>
       <c r="X33" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3513</v>
       </c>
       <c r="Y33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA33" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD33" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="7" t="n">
-        <v>0</v>
+        <v>0.2045</v>
       </c>
       <c r="AG33" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH33" s="10" t="n">
+        <v>0.2343</v>
+      </c>
+      <c r="AH33" s="9" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="AI33" s="7" t="n">
+        <v>0.4017</v>
+      </c>
+      <c r="AJ33" s="8" t="n">
+        <v>0.452</v>
+      </c>
+      <c r="AK33" s="9" t="n">
+        <v>0.0503</v>
+      </c>
+      <c r="AL33" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>Iowa County</t>
+          <t>Jefferson County</t>
         </is>
       </c>
       <c r="B34" s="7" t="n">
-        <v>0.5457</v>
+        <v>0.3678</v>
       </c>
       <c r="C34" s="8" t="n">
-        <v>0.5376</v>
+        <v>0.405</v>
       </c>
       <c r="D34" s="9" t="n">
-        <v>-0.0081</v>
+        <v>0.0372</v>
       </c>
       <c r="E34" s="7" t="n">
-        <v>0.2595</v>
+        <v>0.0977</v>
       </c>
       <c r="F34" s="8" t="n">
-        <v>0.2595</v>
+        <v>0.0977</v>
       </c>
       <c r="G34" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="n">
-        <v>0.2172</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="I34" s="8" t="n">
-        <v>0.2343</v>
-[...1 lines deleted...]
-      <c r="J34" s="11" t="n">
+        <v>0.0919</v>
+      </c>
+      <c r="J34" s="9" t="n">
+        <v>0.0282</v>
+      </c>
+      <c r="K34" s="7" t="n">
+        <v>0.0861</v>
+      </c>
+      <c r="L34" s="8" t="n">
+        <v>0.09329999999999999</v>
+      </c>
+      <c r="M34" s="9" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="N34" s="7" t="n">
+        <v>0.06900000000000001</v>
+      </c>
+      <c r="O34" s="8" t="n">
+        <v>0.1038</v>
+      </c>
+      <c r="P34" s="9" t="n">
+        <v>0.0348</v>
+      </c>
+      <c r="Q34" s="7" t="n">
+        <v>0.1719</v>
+      </c>
+      <c r="R34" s="8" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="S34" s="11" t="n">
+        <v>-0.0119</v>
+      </c>
+      <c r="T34" s="7" t="n">
+        <v>0.235</v>
+      </c>
+      <c r="U34" s="8" t="n">
+        <v>0.235</v>
+      </c>
+      <c r="V34" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="W34" s="7" t="n">
+        <v>0.1898</v>
+      </c>
+      <c r="X34" s="8" t="n">
+        <v>0.1898</v>
+      </c>
+      <c r="Y34" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="7" t="n">
+        <v>0.468</v>
+      </c>
+      <c r="AA34" s="8" t="n">
+        <v>0.468</v>
+      </c>
+      <c r="AB34" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="7" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="AD34" s="8" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="AE34" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="7" t="n">
+        <v>0.0361</v>
+      </c>
+      <c r="AG34" s="8" t="n">
+        <v>0.053</v>
+      </c>
+      <c r="AH34" s="9" t="n">
+        <v>0.0169</v>
+      </c>
+      <c r="AI34" s="7" t="n">
+        <v>0.1334</v>
+      </c>
+      <c r="AJ34" s="8" t="n">
+        <v>0.1505</v>
+      </c>
+      <c r="AK34" s="9" t="n">
         <v>0.0171</v>
       </c>
-      <c r="K34" s="7" t="n">
-[...68 lines deleted...]
-      <c r="AH34" s="10" t="n">
+      <c r="AL34" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
-          <t>Iron County</t>
+          <t>Juneau County</t>
         </is>
       </c>
       <c r="B35" s="7" t="n">
-        <v>0.5253</v>
+        <v>0.3965</v>
       </c>
       <c r="C35" s="8" t="n">
-        <v>0.5288</v>
-[...2 lines deleted...]
-        <v>0.0035</v>
+        <v>0.4386</v>
+      </c>
+      <c r="D35" s="9" t="n">
+        <v>0.0421</v>
       </c>
       <c r="E35" s="7" t="n">
-        <v>0.2634</v>
+        <v>0.1173</v>
       </c>
       <c r="F35" s="8" t="n">
-        <v>0.2634</v>
+        <v>0.1173</v>
       </c>
       <c r="G35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="n">
-        <v>0.3033</v>
+        <v>0.0725</v>
       </c>
       <c r="I35" s="8" t="n">
-        <v>0.3138</v>
-[...2 lines deleted...]
-        <v>0.0105</v>
+        <v>0.0867</v>
+      </c>
+      <c r="J35" s="9" t="n">
+        <v>0.0142</v>
       </c>
       <c r="K35" s="7" t="n">
-        <v>0.1544</v>
+        <v>0.1073</v>
       </c>
       <c r="L35" s="8" t="n">
-        <v>0.1357</v>
-[...2 lines deleted...]
-        <v>-0.0187</v>
+        <v>0.1068</v>
+      </c>
+      <c r="M35" s="10" t="n">
+        <v>-0.0005</v>
       </c>
       <c r="N35" s="7" t="n">
-        <v>0.415</v>
+        <v>0.1035</v>
       </c>
       <c r="O35" s="8" t="n">
-        <v>0.5242</v>
-[...2 lines deleted...]
-        <v>0.1092</v>
+        <v>0.1642</v>
+      </c>
+      <c r="P35" s="9" t="n">
+        <v>0.0606</v>
       </c>
       <c r="Q35" s="7" t="n">
-        <v>0.1809</v>
+        <v>0.1859</v>
       </c>
       <c r="R35" s="8" t="n">
-        <v>0.132</v>
-[...2 lines deleted...]
-        <v>-0.049</v>
+        <v>0.164</v>
+      </c>
+      <c r="S35" s="11" t="n">
+        <v>-0.0219</v>
       </c>
       <c r="T35" s="7" t="n">
-        <v>0.7039</v>
+        <v>0.2318</v>
       </c>
       <c r="U35" s="8" t="n">
-        <v>0.7039</v>
+        <v>0.2318</v>
       </c>
       <c r="V35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="7" t="n">
-        <v>0.3</v>
+        <v>0.3172</v>
       </c>
       <c r="X35" s="8" t="n">
-        <v>0.3</v>
+        <v>0.3172</v>
       </c>
       <c r="Y35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA35" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD35" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF35" s="7" t="n">
-        <v>0</v>
+        <v>0.1378</v>
       </c>
       <c r="AG35" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH35" s="10" t="n">
+        <v>0.1635</v>
+      </c>
+      <c r="AH35" s="9" t="n">
+        <v>0.0257</v>
+      </c>
+      <c r="AI35" s="7" t="n">
+        <v>0.3656</v>
+      </c>
+      <c r="AJ35" s="8" t="n">
+        <v>0.4145</v>
+      </c>
+      <c r="AK35" s="9" t="n">
+        <v>0.0489</v>
+      </c>
+      <c r="AL35" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>Jackson County</t>
+          <t>Kenosha County</t>
         </is>
       </c>
       <c r="B36" s="7" t="n">
-        <v>0.5477</v>
+        <v>0.4392</v>
       </c>
       <c r="C36" s="8" t="n">
-        <v>0.5399</v>
+        <v>0.4653</v>
       </c>
       <c r="D36" s="9" t="n">
-        <v>-0.0078</v>
+        <v>0.0261</v>
       </c>
       <c r="E36" s="7" t="n">
-        <v>0.2719</v>
+        <v>0.161</v>
       </c>
       <c r="F36" s="8" t="n">
-        <v>0.2719</v>
+        <v>0.161</v>
       </c>
       <c r="G36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="n">
-        <v>0.293</v>
+        <v>0.1489</v>
       </c>
       <c r="I36" s="8" t="n">
-        <v>0.3158</v>
-[...2 lines deleted...]
-        <v>0.0228</v>
+        <v>0.1633</v>
+      </c>
+      <c r="J36" s="9" t="n">
+        <v>0.0144</v>
       </c>
       <c r="K36" s="7" t="n">
-        <v>0.3268</v>
+        <v>0.1051</v>
       </c>
       <c r="L36" s="8" t="n">
-        <v>0.2988</v>
+        <v>0.1136</v>
       </c>
       <c r="M36" s="9" t="n">
-        <v>-0.028</v>
+        <v>0.0086</v>
       </c>
       <c r="N36" s="7" t="n">
-        <v>0.264</v>
+        <v>0.1221</v>
       </c>
       <c r="O36" s="8" t="n">
-        <v>0.3676</v>
-[...2 lines deleted...]
-        <v>0.1035</v>
+        <v>0.1444</v>
+      </c>
+      <c r="P36" s="9" t="n">
+        <v>0.0223</v>
       </c>
       <c r="Q36" s="7" t="n">
-        <v>0.2039</v>
+        <v>0.268</v>
       </c>
       <c r="R36" s="8" t="n">
-        <v>0.1681</v>
+        <v>0.3171</v>
       </c>
       <c r="S36" s="9" t="n">
-        <v>-0.0357</v>
+        <v>0.0491</v>
       </c>
       <c r="T36" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2627</v>
       </c>
       <c r="U36" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2627</v>
       </c>
       <c r="V36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W36" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4192</v>
       </c>
       <c r="X36" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4192</v>
       </c>
       <c r="Y36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="7" t="n">
-        <v>0.468</v>
+        <v>0.6578000000000001</v>
       </c>
       <c r="AA36" s="8" t="n">
-        <v>0.468</v>
+        <v>0.6578000000000001</v>
       </c>
       <c r="AB36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD36" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="7" t="n">
-        <v>0</v>
+        <v>0.0564</v>
       </c>
       <c r="AG36" s="8" t="n">
-        <v>0</v>
+        <v>0.0531</v>
       </c>
       <c r="AH36" s="10" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="AI36" s="7" t="n">
+        <v>0.1197</v>
+      </c>
+      <c r="AJ36" s="8" t="n">
+        <v>0.1108</v>
+      </c>
+      <c r="AK36" s="11" t="n">
+        <v>-0.0089</v>
+      </c>
+      <c r="AL36" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
-          <t>Jefferson County</t>
+          <t>Kewaunee County</t>
         </is>
       </c>
       <c r="B37" s="7" t="n">
-        <v>0.5610000000000001</v>
+        <v>0.3663</v>
       </c>
       <c r="C37" s="8" t="n">
-        <v>0.5491</v>
+        <v>0.3966</v>
       </c>
       <c r="D37" s="9" t="n">
-        <v>-0.0119</v>
+        <v>0.0303</v>
       </c>
       <c r="E37" s="7" t="n">
-        <v>0.2838</v>
+        <v>0.0459</v>
       </c>
       <c r="F37" s="8" t="n">
-        <v>0.2838</v>
+        <v>0.0459</v>
       </c>
       <c r="G37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="n">
-        <v>0.295</v>
+        <v>0.0236</v>
       </c>
       <c r="I37" s="8" t="n">
-        <v>0.301</v>
-[...2 lines deleted...]
-        <v>0.0059</v>
+        <v>0.0458</v>
+      </c>
+      <c r="J37" s="9" t="n">
+        <v>0.0222</v>
       </c>
       <c r="K37" s="7" t="n">
-        <v>0.3558</v>
+        <v>0.0327</v>
       </c>
       <c r="L37" s="8" t="n">
-        <v>0.3303</v>
-[...2 lines deleted...]
-        <v>-0.0256</v>
+        <v>0.0308</v>
+      </c>
+      <c r="M37" s="10" t="n">
+        <v>-0.0019</v>
       </c>
       <c r="N37" s="7" t="n">
-        <v>0.2204</v>
+        <v>0.0548</v>
       </c>
       <c r="O37" s="8" t="n">
-        <v>0.2705</v>
-[...2 lines deleted...]
-        <v>0.0502</v>
+        <v>0.0781</v>
+      </c>
+      <c r="P37" s="9" t="n">
+        <v>0.0233</v>
       </c>
       <c r="Q37" s="7" t="n">
-        <v>0.2639</v>
+        <v>0.0723</v>
       </c>
       <c r="R37" s="8" t="n">
-        <v>0.224</v>
-[...2 lines deleted...]
-        <v>-0.0399</v>
+        <v>0.0507</v>
+      </c>
+      <c r="S37" s="11" t="n">
+        <v>-0.0215</v>
       </c>
       <c r="T37" s="7" t="n">
-        <v>0.8212</v>
+        <v>0.2565</v>
       </c>
       <c r="U37" s="8" t="n">
-        <v>0.8212</v>
+        <v>0.2565</v>
       </c>
       <c r="V37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W37" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="X37" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="Y37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA37" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD37" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="7" t="n">
-        <v>0</v>
+        <v>0.0072</v>
       </c>
       <c r="AG37" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH37" s="10" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="AH37" s="9" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="AI37" s="7" t="n">
+        <v>0.1745</v>
+      </c>
+      <c r="AJ37" s="8" t="n">
+        <v>0.223</v>
+      </c>
+      <c r="AK37" s="9" t="n">
+        <v>0.0485</v>
+      </c>
+      <c r="AL37" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>Juneau County</t>
+          <t>La Crosse County</t>
         </is>
       </c>
       <c r="B38" s="7" t="n">
-        <v>0.546</v>
+        <v>0.3634</v>
       </c>
       <c r="C38" s="8" t="n">
-        <v>0.5379</v>
+        <v>0.4131</v>
       </c>
       <c r="D38" s="9" t="n">
-        <v>-0.0081</v>
+        <v>0.0497</v>
       </c>
       <c r="E38" s="7" t="n">
-        <v>0.2612</v>
+        <v>0.1011</v>
       </c>
       <c r="F38" s="8" t="n">
-        <v>0.2612</v>
+        <v>0.1011</v>
       </c>
       <c r="G38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="n">
-        <v>0.287</v>
+        <v>0.0732</v>
       </c>
       <c r="I38" s="8" t="n">
-        <v>0.3093</v>
-[...2 lines deleted...]
-        <v>0.0223</v>
+        <v>0.1121</v>
+      </c>
+      <c r="J38" s="9" t="n">
+        <v>0.0389</v>
       </c>
       <c r="K38" s="7" t="n">
-        <v>0.3182</v>
+        <v>0.0687</v>
       </c>
       <c r="L38" s="8" t="n">
-        <v>0.2931</v>
+        <v>0.0813</v>
       </c>
       <c r="M38" s="9" t="n">
-        <v>-0.0251</v>
+        <v>0.0126</v>
       </c>
       <c r="N38" s="7" t="n">
-        <v>0.2308</v>
+        <v>0.06610000000000001</v>
       </c>
       <c r="O38" s="8" t="n">
-        <v>0.3192</v>
-[...2 lines deleted...]
-        <v>0.08840000000000001</v>
+        <v>0.1092</v>
+      </c>
+      <c r="P38" s="9" t="n">
+        <v>0.043</v>
       </c>
       <c r="Q38" s="7" t="n">
-        <v>0.2087</v>
+        <v>0.1964</v>
       </c>
       <c r="R38" s="8" t="n">
-        <v>0.1734</v>
-[...2 lines deleted...]
-        <v>-0.0353</v>
+        <v>0.1929</v>
+      </c>
+      <c r="S38" s="10" t="n">
+        <v>-0.0035</v>
       </c>
       <c r="T38" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2131</v>
       </c>
       <c r="U38" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2131</v>
       </c>
       <c r="V38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W38" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="X38" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1643</v>
       </c>
       <c r="Y38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA38" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD38" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="7" t="n">
-        <v>0</v>
+        <v>0.0613</v>
       </c>
       <c r="AG38" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH38" s="10" t="n">
+        <v>0.0916</v>
+      </c>
+      <c r="AH38" s="9" t="n">
+        <v>0.0303</v>
+      </c>
+      <c r="AI38" s="7" t="n">
+        <v>0.1185</v>
+      </c>
+      <c r="AJ38" s="8" t="n">
+        <v>0.1427</v>
+      </c>
+      <c r="AK38" s="9" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="AL38" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
-          <t>Kenosha County</t>
+          <t>Lafayette County</t>
         </is>
       </c>
       <c r="B39" s="7" t="n">
-        <v>0.5917</v>
+        <v>0.3843</v>
       </c>
       <c r="C39" s="8" t="n">
-        <v>0.5708</v>
+        <v>0.4135</v>
       </c>
       <c r="D39" s="9" t="n">
-        <v>-0.0209</v>
+        <v>0.0292</v>
       </c>
       <c r="E39" s="7" t="n">
-        <v>0.235</v>
+        <v>0.0799</v>
       </c>
       <c r="F39" s="8" t="n">
-        <v>0.235</v>
+        <v>0.0799</v>
       </c>
       <c r="G39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="n">
-        <v>0.1823</v>
+        <v>0.0344</v>
       </c>
       <c r="I39" s="8" t="n">
-        <v>0.2057</v>
-[...2 lines deleted...]
-        <v>0.0234</v>
+        <v>0.0435</v>
+      </c>
+      <c r="J39" s="9" t="n">
+        <v>0.0091</v>
       </c>
       <c r="K39" s="7" t="n">
-        <v>0.2845</v>
+        <v>0.0607</v>
       </c>
       <c r="L39" s="8" t="n">
-        <v>0.3066</v>
+        <v>0.05</v>
       </c>
       <c r="M39" s="11" t="n">
-        <v>0.022</v>
+        <v>-0.0107</v>
       </c>
       <c r="N39" s="7" t="n">
-        <v>0.186</v>
+        <v>0.0658</v>
       </c>
       <c r="O39" s="8" t="n">
-        <v>0.2098</v>
-[...2 lines deleted...]
-        <v>0.0239</v>
+        <v>0.0784</v>
+      </c>
+      <c r="P39" s="9" t="n">
+        <v>0.0126</v>
       </c>
       <c r="Q39" s="7" t="n">
-        <v>0.2873</v>
+        <v>0.1588</v>
       </c>
       <c r="R39" s="8" t="n">
-        <v>0.3345</v>
+        <v>0.105</v>
       </c>
       <c r="S39" s="11" t="n">
-        <v>0.0472</v>
+        <v>-0.0537</v>
       </c>
       <c r="T39" s="7" t="n">
-        <v>0.8603</v>
+        <v>0.268</v>
       </c>
       <c r="U39" s="8" t="n">
-        <v>0.8603</v>
+        <v>0.268</v>
       </c>
       <c r="V39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="7" t="n">
-        <v>0.3</v>
+        <v>0.2918</v>
       </c>
       <c r="X39" s="8" t="n">
-        <v>0.3</v>
+        <v>0.2918</v>
       </c>
       <c r="Y39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="7" t="n">
-        <v>0.6578000000000001</v>
+        <v>0.468</v>
       </c>
       <c r="AA39" s="8" t="n">
-        <v>0.6578000000000001</v>
+        <v>0.468</v>
       </c>
       <c r="AB39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD39" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF39" s="7" t="n">
-        <v>0</v>
+        <v>0.0381</v>
       </c>
       <c r="AG39" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH39" s="10" t="n">
+        <v>0.0439</v>
+      </c>
+      <c r="AH39" s="9" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="AI39" s="7" t="n">
+        <v>0.2022</v>
+      </c>
+      <c r="AJ39" s="8" t="n">
+        <v>0.2364</v>
+      </c>
+      <c r="AK39" s="9" t="n">
+        <v>0.0342</v>
+      </c>
+      <c r="AL39" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>Kewaunee County</t>
+          <t>Langlade County</t>
         </is>
       </c>
       <c r="B40" s="7" t="n">
-        <v>0.5433</v>
+        <v>0.3888</v>
       </c>
       <c r="C40" s="8" t="n">
-        <v>0.5348000000000001</v>
+        <v>0.4219</v>
       </c>
       <c r="D40" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0331</v>
       </c>
       <c r="E40" s="7" t="n">
-        <v>0.2439</v>
+        <v>0.0833</v>
       </c>
       <c r="F40" s="8" t="n">
-        <v>0.2439</v>
+        <v>0.0833</v>
       </c>
       <c r="G40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="n">
-        <v>0.227</v>
+        <v>0.0406</v>
       </c>
       <c r="I40" s="8" t="n">
-        <v>0.2469</v>
-[...2 lines deleted...]
-        <v>0.0199</v>
+        <v>0.0514</v>
+      </c>
+      <c r="J40" s="9" t="n">
+        <v>0.0108</v>
       </c>
       <c r="K40" s="7" t="n">
-        <v>0.277</v>
+        <v>0.0641</v>
       </c>
       <c r="L40" s="8" t="n">
-        <v>0.2517</v>
-[...2 lines deleted...]
-        <v>-0.0253</v>
+        <v>0.0582</v>
+      </c>
+      <c r="M40" s="11" t="n">
+        <v>-0.0059</v>
       </c>
       <c r="N40" s="7" t="n">
-        <v>0.2904</v>
+        <v>0.1135</v>
       </c>
       <c r="O40" s="8" t="n">
-        <v>0.4107</v>
-[...2 lines deleted...]
-        <v>0.1203</v>
+        <v>0.1495</v>
+      </c>
+      <c r="P40" s="9" t="n">
+        <v>0.036</v>
       </c>
       <c r="Q40" s="7" t="n">
-        <v>0.1811</v>
+        <v>0.1148</v>
       </c>
       <c r="R40" s="8" t="n">
-        <v>0.1497</v>
-[...2 lines deleted...]
-        <v>-0.0314</v>
+        <v>0.0833</v>
+      </c>
+      <c r="S40" s="11" t="n">
+        <v>-0.0315</v>
       </c>
       <c r="T40" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2468</v>
       </c>
       <c r="U40" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2468</v>
       </c>
       <c r="V40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2833</v>
       </c>
       <c r="X40" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2833</v>
       </c>
       <c r="Y40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA40" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD40" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="7" t="n">
-        <v>0</v>
+        <v>0.0405</v>
       </c>
       <c r="AG40" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH40" s="10" t="n">
+        <v>0.0511</v>
+      </c>
+      <c r="AH40" s="9" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="AI40" s="7" t="n">
+        <v>0.3564</v>
+      </c>
+      <c r="AJ40" s="8" t="n">
+        <v>0.4184</v>
+      </c>
+      <c r="AK40" s="9" t="n">
+        <v>0.0619</v>
+      </c>
+      <c r="AL40" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
-          <t>La Crosse County</t>
+          <t>Lincoln County</t>
         </is>
       </c>
       <c r="B41" s="7" t="n">
-        <v>0.5262</v>
+        <v>0.3932</v>
       </c>
       <c r="C41" s="8" t="n">
-        <v>0.5262</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4273</v>
+      </c>
+      <c r="D41" s="9" t="n">
+        <v>0.0341</v>
       </c>
       <c r="E41" s="7" t="n">
-        <v>0.2051</v>
+        <v>0.09320000000000001</v>
       </c>
       <c r="F41" s="8" t="n">
-        <v>0.2051</v>
+        <v>0.09320000000000001</v>
       </c>
       <c r="G41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="n">
-        <v>0.1945</v>
+        <v>0.0459</v>
       </c>
       <c r="I41" s="8" t="n">
-        <v>0.1855</v>
+        <v>0.0587</v>
       </c>
       <c r="J41" s="9" t="n">
-        <v>-0.008999999999999999</v>
+        <v>0.0128</v>
       </c>
       <c r="K41" s="7" t="n">
-        <v>0.2359</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="L41" s="8" t="n">
-        <v>0.2299</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>0.06909999999999999</v>
+      </c>
+      <c r="M41" s="10" t="n">
+        <v>-0.002</v>
       </c>
       <c r="N41" s="7" t="n">
-        <v>0.1423</v>
+        <v>0.1337</v>
       </c>
       <c r="O41" s="8" t="n">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>0.0277</v>
+        <v>0.1591</v>
+      </c>
+      <c r="P41" s="9" t="n">
+        <v>0.0254</v>
       </c>
       <c r="Q41" s="7" t="n">
-        <v>0.2479</v>
+        <v>0.1223</v>
       </c>
       <c r="R41" s="8" t="n">
-        <v>0.2135</v>
-[...2 lines deleted...]
-        <v>-0.0344</v>
+        <v>0.0864</v>
+      </c>
+      <c r="S41" s="11" t="n">
+        <v>-0.0359</v>
       </c>
       <c r="T41" s="7" t="n">
-        <v>0.743</v>
+        <v>0.2538</v>
       </c>
       <c r="U41" s="8" t="n">
-        <v>0.743</v>
+        <v>0.2538</v>
       </c>
       <c r="V41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="7" t="n">
-        <v>0.288</v>
+        <v>0.3003</v>
       </c>
       <c r="X41" s="8" t="n">
-        <v>0.288</v>
+        <v>0.3003</v>
       </c>
       <c r="Y41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA41" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD41" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF41" s="7" t="n">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="AG41" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH41" s="10" t="n">
+        <v>0.1198</v>
+      </c>
+      <c r="AH41" s="9" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="AI41" s="7" t="n">
+        <v>0.3586</v>
+      </c>
+      <c r="AJ41" s="8" t="n">
+        <v>0.4223</v>
+      </c>
+      <c r="AK41" s="9" t="n">
+        <v>0.06370000000000001</v>
+      </c>
+      <c r="AL41" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>Lac Courte Oreilles Band of Lake Superior Chippewa</t>
+          <t>Manitowoc County</t>
         </is>
       </c>
       <c r="B42" s="7" t="n">
-        <v>0.5405</v>
+        <v>0.3701</v>
       </c>
       <c r="C42" s="8" t="n">
-        <v>0.5304</v>
+        <v>0.4036</v>
       </c>
       <c r="D42" s="9" t="n">
-        <v>-0.0101</v>
+        <v>0.0334</v>
       </c>
       <c r="E42" s="7" t="n">
-        <v>0.2034</v>
+        <v>0.0827</v>
       </c>
       <c r="F42" s="8" t="n">
-        <v>0.2034</v>
+        <v>0.0827</v>
       </c>
       <c r="G42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="n">
-        <v>0.1569</v>
+        <v>0.0557</v>
       </c>
       <c r="I42" s="8" t="n">
-        <v>0.1623</v>
-[...2 lines deleted...]
-        <v>0.0054</v>
+        <v>0.0713</v>
+      </c>
+      <c r="J42" s="9" t="n">
+        <v>0.0157</v>
       </c>
       <c r="K42" s="7" t="n">
-        <v>0.2026</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="L42" s="8" t="n">
-        <v>0.1806</v>
-[...2 lines deleted...]
-        <v>-0.022</v>
+        <v>0.0644</v>
+      </c>
+      <c r="M42" s="10" t="n">
+        <v>-0.0008</v>
       </c>
       <c r="N42" s="7" t="n">
-        <v>0.2742</v>
+        <v>0.0914</v>
       </c>
       <c r="O42" s="8" t="n">
-        <v>0.3426</v>
-[...2 lines deleted...]
-        <v>0.0684</v>
+        <v>0.1102</v>
+      </c>
+      <c r="P42" s="9" t="n">
+        <v>0.0188</v>
       </c>
       <c r="Q42" s="7" t="n">
-        <v>0.18</v>
+        <v>0.1187</v>
       </c>
       <c r="R42" s="8" t="n">
-        <v>0.1411</v>
-[...2 lines deleted...]
-        <v>-0.0389</v>
+        <v>0.0985</v>
+      </c>
+      <c r="S42" s="11" t="n">
+        <v>-0.0201</v>
       </c>
       <c r="T42" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2066</v>
       </c>
       <c r="U42" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2066</v>
       </c>
       <c r="V42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W42" s="7" t="n">
-        <v>0.318</v>
+        <v>0.2408</v>
       </c>
       <c r="X42" s="8" t="n">
-        <v>0.318</v>
+        <v>0.2408</v>
       </c>
       <c r="Y42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA42" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD42" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="7" t="n">
-        <v>0</v>
+        <v>0.0284</v>
       </c>
       <c r="AG42" s="8" t="n">
-        <v>0</v>
+        <v>0.0332</v>
       </c>
       <c r="AH42" s="10" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="AI42" s="7" t="n">
+        <v>0.1666</v>
+      </c>
+      <c r="AJ42" s="8" t="n">
+        <v>0.1795</v>
+      </c>
+      <c r="AK42" s="9" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="AL42" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
-          <t>Lac du Flambeau Band of Lake Superior Chippewa</t>
+          <t>Marathon County</t>
         </is>
       </c>
       <c r="B43" s="7" t="n">
-        <v>0.5221</v>
+        <v>0.3743</v>
       </c>
       <c r="C43" s="8" t="n">
-        <v>0.5232</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>0.4066</v>
+      </c>
+      <c r="D43" s="9" t="n">
+        <v>0.0323</v>
       </c>
       <c r="E43" s="7" t="n">
-        <v>0.2475</v>
+        <v>0.073</v>
       </c>
       <c r="F43" s="8" t="n">
-        <v>0.2475</v>
+        <v>0.073</v>
       </c>
       <c r="G43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="7" t="n">
-        <v>0.1655</v>
+        <v>0.0388</v>
       </c>
       <c r="I43" s="8" t="n">
-        <v>0.1649</v>
-[...2 lines deleted...]
-        <v>-0.0005999999999999999</v>
+        <v>0.0508</v>
+      </c>
+      <c r="J43" s="9" t="n">
+        <v>0.012</v>
       </c>
       <c r="K43" s="7" t="n">
-        <v>0.2128</v>
+        <v>0.0609</v>
       </c>
       <c r="L43" s="8" t="n">
-        <v>0.1882</v>
-[...2 lines deleted...]
-        <v>-0.0246</v>
+        <v>0.063</v>
+      </c>
+      <c r="M43" s="10" t="n">
+        <v>0.0021</v>
       </c>
       <c r="N43" s="7" t="n">
-        <v>0.4124</v>
+        <v>0.07580000000000001</v>
       </c>
       <c r="O43" s="8" t="n">
-        <v>0.493</v>
-[...2 lines deleted...]
-        <v>0.0806</v>
+        <v>0.0789</v>
+      </c>
+      <c r="P43" s="10" t="n">
+        <v>0.0032</v>
       </c>
       <c r="Q43" s="7" t="n">
-        <v>0.1992</v>
+        <v>0.1164</v>
       </c>
       <c r="R43" s="8" t="n">
-        <v>0.1432</v>
-[...2 lines deleted...]
-        <v>-0.056</v>
+        <v>0.0936</v>
+      </c>
+      <c r="S43" s="11" t="n">
+        <v>-0.0229</v>
       </c>
       <c r="T43" s="7" t="n">
-        <v>0.7039</v>
+        <v>0.2307</v>
       </c>
       <c r="U43" s="8" t="n">
-        <v>0.7039</v>
+        <v>0.2307</v>
       </c>
       <c r="V43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2493</v>
       </c>
       <c r="X43" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2493</v>
       </c>
       <c r="Y43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA43" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD43" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="7" t="n">
-        <v>0</v>
+        <v>0.0564</v>
       </c>
       <c r="AG43" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH43" s="10" t="n">
+        <v>0.0689</v>
+      </c>
+      <c r="AH43" s="9" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="AI43" s="7" t="n">
+        <v>0.1989</v>
+      </c>
+      <c r="AJ43" s="8" t="n">
+        <v>0.2104</v>
+      </c>
+      <c r="AK43" s="9" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="AL43" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
-          <t>Lafayette County</t>
+          <t>Marinette County</t>
         </is>
       </c>
       <c r="B44" s="7" t="n">
-        <v>0.549</v>
+        <v>0.3797</v>
       </c>
       <c r="C44" s="8" t="n">
-        <v>0.5414</v>
+        <v>0.4166</v>
       </c>
       <c r="D44" s="9" t="n">
-        <v>-0.0076</v>
+        <v>0.0369</v>
       </c>
       <c r="E44" s="7" t="n">
-        <v>0.2796</v>
+        <v>0.0948</v>
       </c>
       <c r="F44" s="8" t="n">
-        <v>0.2796</v>
+        <v>0.0948</v>
       </c>
       <c r="G44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="7" t="n">
-        <v>0.2438</v>
+        <v>0.0544</v>
       </c>
       <c r="I44" s="8" t="n">
-        <v>0.2629</v>
-[...2 lines deleted...]
-        <v>0.0191</v>
+        <v>0.07770000000000001</v>
+      </c>
+      <c r="J44" s="9" t="n">
+        <v>0.0233</v>
       </c>
       <c r="K44" s="7" t="n">
-        <v>0.3223</v>
+        <v>0.0658</v>
       </c>
       <c r="L44" s="8" t="n">
-        <v>0.2885</v>
-[...2 lines deleted...]
-        <v>-0.0339</v>
+        <v>0.0699</v>
+      </c>
+      <c r="M44" s="10" t="n">
+        <v>0.0042</v>
       </c>
       <c r="N44" s="7" t="n">
-        <v>0.255</v>
+        <v>0.1321</v>
       </c>
       <c r="O44" s="8" t="n">
-        <v>0.3586</v>
-[...2 lines deleted...]
-        <v>0.1035</v>
+        <v>0.199</v>
+      </c>
+      <c r="P44" s="9" t="n">
+        <v>0.0669</v>
       </c>
       <c r="Q44" s="7" t="n">
-        <v>0.2974</v>
+        <v>0.127</v>
       </c>
       <c r="R44" s="8" t="n">
-        <v>0.2415</v>
-[...2 lines deleted...]
-        <v>-0.0559</v>
+        <v>0.09760000000000001</v>
+      </c>
+      <c r="S44" s="11" t="n">
+        <v>-0.0294</v>
       </c>
       <c r="T44" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2565</v>
       </c>
       <c r="U44" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2565</v>
       </c>
       <c r="V44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W44" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="X44" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="Y44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA44" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD44" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="7" t="n">
-        <v>0</v>
+        <v>0.06560000000000001</v>
       </c>
       <c r="AG44" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH44" s="10" t="n">
+        <v>0.1002</v>
+      </c>
+      <c r="AH44" s="9" t="n">
+        <v>0.0346</v>
+      </c>
+      <c r="AI44" s="7" t="n">
+        <v>0.3313</v>
+      </c>
+      <c r="AJ44" s="8" t="n">
+        <v>0.4048</v>
+      </c>
+      <c r="AK44" s="9" t="n">
+        <v>0.0735</v>
+      </c>
+      <c r="AL44" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
-          <t>Langlade County</t>
+          <t>Marquette County</t>
         </is>
       </c>
       <c r="B45" s="7" t="n">
-        <v>0.5433</v>
+        <v>0.3985</v>
       </c>
       <c r="C45" s="8" t="n">
-        <v>0.5347</v>
+        <v>0.4278</v>
       </c>
       <c r="D45" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0294</v>
       </c>
       <c r="E45" s="7" t="n">
-        <v>0.2433</v>
+        <v>0.0854</v>
       </c>
       <c r="F45" s="8" t="n">
-        <v>0.2433</v>
+        <v>0.0854</v>
       </c>
       <c r="G45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="7" t="n">
-        <v>0.2053</v>
+        <v>0.0507</v>
       </c>
       <c r="I45" s="8" t="n">
-        <v>0.2177</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>0.06</v>
+      </c>
+      <c r="J45" s="9" t="n">
+        <v>0.0092</v>
       </c>
       <c r="K45" s="7" t="n">
-        <v>0.2674</v>
+        <v>0.0791</v>
       </c>
       <c r="L45" s="8" t="n">
-        <v>0.2422</v>
-[...2 lines deleted...]
-        <v>-0.0252</v>
+        <v>0.0701</v>
+      </c>
+      <c r="M45" s="11" t="n">
+        <v>-0.0091</v>
       </c>
       <c r="N45" s="7" t="n">
-        <v>0.3088</v>
+        <v>0.0808</v>
       </c>
       <c r="O45" s="8" t="n">
-        <v>0.4344</v>
-[...2 lines deleted...]
-        <v>0.1257</v>
+        <v>0.1014</v>
+      </c>
+      <c r="P45" s="9" t="n">
+        <v>0.0206</v>
       </c>
       <c r="Q45" s="7" t="n">
-        <v>0.1918</v>
+        <v>0.1308</v>
       </c>
       <c r="R45" s="8" t="n">
-        <v>0.1548</v>
-[...2 lines deleted...]
-        <v>-0.037</v>
+        <v>0.0946</v>
+      </c>
+      <c r="S45" s="11" t="n">
+        <v>-0.0363</v>
       </c>
       <c r="T45" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U45" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3427</v>
       </c>
       <c r="X45" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3427</v>
       </c>
       <c r="Y45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA45" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD45" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF45" s="7" t="n">
-        <v>0</v>
+        <v>0.0505</v>
       </c>
       <c r="AG45" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH45" s="10" t="n">
+        <v>0.057</v>
+      </c>
+      <c r="AH45" s="9" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="AI45" s="7" t="n">
+        <v>0.3341</v>
+      </c>
+      <c r="AJ45" s="8" t="n">
+        <v>0.3819</v>
+      </c>
+      <c r="AK45" s="9" t="n">
+        <v>0.0478</v>
+      </c>
+      <c r="AL45" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM45" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN45" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>Lincoln County</t>
+          <t>Milwaukee County</t>
         </is>
       </c>
       <c r="B46" s="7" t="n">
-        <v>0.5435</v>
+        <v>0.4921</v>
       </c>
       <c r="C46" s="8" t="n">
-        <v>0.5339</v>
+        <v>0.4985</v>
       </c>
       <c r="D46" s="9" t="n">
-        <v>-0.009599999999999999</v>
+        <v>0.0064</v>
       </c>
       <c r="E46" s="7" t="n">
-        <v>0.2261</v>
+        <v>0.2108</v>
       </c>
       <c r="F46" s="8" t="n">
-        <v>0.2261</v>
+        <v>0.2108</v>
       </c>
       <c r="G46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="7" t="n">
-        <v>0.1318</v>
+        <v>0.2165</v>
       </c>
       <c r="I46" s="8" t="n">
-        <v>0.1375</v>
-[...2 lines deleted...]
-        <v>0.0056</v>
+        <v>0.2163</v>
+      </c>
+      <c r="J46" s="10" t="n">
+        <v>-0.0002</v>
       </c>
       <c r="K46" s="7" t="n">
-        <v>0.2553</v>
+        <v>0.1334</v>
       </c>
       <c r="L46" s="8" t="n">
-        <v>0.232</v>
+        <v>0.1408</v>
       </c>
       <c r="M46" s="9" t="n">
-        <v>-0.0233</v>
+        <v>0.0075</v>
       </c>
       <c r="N46" s="7" t="n">
-        <v>0.3275</v>
+        <v>0.1408</v>
       </c>
       <c r="O46" s="8" t="n">
-        <v>0.397</v>
-[...2 lines deleted...]
-        <v>0.06950000000000001</v>
+        <v>0.1504</v>
+      </c>
+      <c r="P46" s="9" t="n">
+        <v>0.009599999999999999</v>
       </c>
       <c r="Q46" s="7" t="n">
-        <v>0.19</v>
+        <v>0.3524</v>
       </c>
       <c r="R46" s="8" t="n">
-        <v>0.1435</v>
+        <v>0.3891</v>
       </c>
       <c r="S46" s="9" t="n">
-        <v>-0.0465</v>
+        <v>0.0367</v>
       </c>
       <c r="T46" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2397</v>
       </c>
       <c r="U46" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2397</v>
       </c>
       <c r="V46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W46" s="7" t="n">
-        <v>0.318</v>
+        <v>0.4788</v>
       </c>
       <c r="X46" s="8" t="n">
-        <v>0.318</v>
+        <v>0.4788</v>
       </c>
       <c r="Y46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="7" t="n">
-        <v>0.468</v>
+        <v>0.8602</v>
       </c>
       <c r="AA46" s="8" t="n">
-        <v>0.468</v>
+        <v>0.8602</v>
       </c>
       <c r="AB46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD46" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="7" t="n">
-        <v>0</v>
+        <v>0.0525</v>
       </c>
       <c r="AG46" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH46" s="10" t="n">
+        <v>0.0426</v>
+      </c>
+      <c r="AH46" s="11" t="n">
+        <v>-0.009900000000000001</v>
+      </c>
+      <c r="AI46" s="7" t="n">
+        <v>0.0907</v>
+      </c>
+      <c r="AJ46" s="8" t="n">
+        <v>0.07630000000000001</v>
+      </c>
+      <c r="AK46" s="11" t="n">
+        <v>-0.0145</v>
+      </c>
+      <c r="AL46" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM46" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
-          <t>Manitowoc County</t>
+          <t>Monroe County</t>
         </is>
       </c>
       <c r="B47" s="7" t="n">
-        <v>0.5425</v>
+        <v>0.3944</v>
       </c>
       <c r="C47" s="8" t="n">
-        <v>0.5339</v>
+        <v>0.4356</v>
       </c>
       <c r="D47" s="9" t="n">
-        <v>-0.008699999999999999</v>
+        <v>0.0412</v>
       </c>
       <c r="E47" s="7" t="n">
-        <v>0.2384</v>
+        <v>0.1261</v>
       </c>
       <c r="F47" s="8" t="n">
-        <v>0.2384</v>
+        <v>0.1261</v>
       </c>
       <c r="G47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="7" t="n">
-        <v>0.2013</v>
+        <v>0.07729999999999999</v>
       </c>
       <c r="I47" s="8" t="n">
-        <v>0.2018</v>
-[...2 lines deleted...]
-        <v>0.0005</v>
+        <v>0.0945</v>
+      </c>
+      <c r="J47" s="9" t="n">
+        <v>0.0171</v>
       </c>
       <c r="K47" s="7" t="n">
-        <v>0.2849</v>
+        <v>0.1141</v>
       </c>
       <c r="L47" s="8" t="n">
-        <v>0.2597</v>
+        <v>0.1204</v>
       </c>
       <c r="M47" s="9" t="n">
-        <v>-0.0252</v>
+        <v>0.0063</v>
       </c>
       <c r="N47" s="7" t="n">
-        <v>0.2774</v>
+        <v>0.1101</v>
       </c>
       <c r="O47" s="8" t="n">
-        <v>0.3356</v>
-[...2 lines deleted...]
-        <v>0.0582</v>
+        <v>0.1774</v>
+      </c>
+      <c r="P47" s="9" t="n">
+        <v>0.0673</v>
       </c>
       <c r="Q47" s="7" t="n">
-        <v>0.1899</v>
+        <v>0.2031</v>
       </c>
       <c r="R47" s="8" t="n">
-        <v>0.1568</v>
-[...2 lines deleted...]
-        <v>-0.0331</v>
+        <v>0.1904</v>
+      </c>
+      <c r="S47" s="11" t="n">
+        <v>-0.0127</v>
       </c>
       <c r="T47" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U47" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2918</v>
       </c>
       <c r="X47" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2918</v>
       </c>
       <c r="Y47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA47" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD47" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="7" t="n">
-        <v>0</v>
+        <v>0.1432</v>
       </c>
       <c r="AG47" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH47" s="10" t="n">
+        <v>0.1728</v>
+      </c>
+      <c r="AH47" s="9" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="AI47" s="7" t="n">
+        <v>0.3101</v>
+      </c>
+      <c r="AJ47" s="8" t="n">
+        <v>0.3513</v>
+      </c>
+      <c r="AK47" s="9" t="n">
+        <v>0.0412</v>
+      </c>
+      <c r="AL47" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM47" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>Marathon County</t>
+          <t>Oconto County</t>
         </is>
       </c>
       <c r="B48" s="7" t="n">
-        <v>0.541</v>
+        <v>0.3723</v>
       </c>
       <c r="C48" s="8" t="n">
-        <v>0.5315</v>
+        <v>0.4059</v>
       </c>
       <c r="D48" s="9" t="n">
-        <v>-0.0095</v>
+        <v>0.0336</v>
       </c>
       <c r="E48" s="7" t="n">
-        <v>0.2178</v>
+        <v>0.0663</v>
       </c>
       <c r="F48" s="8" t="n">
-        <v>0.2178</v>
+        <v>0.0663</v>
       </c>
       <c r="G48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="7" t="n">
-        <v>0.1931</v>
+        <v>0.0336</v>
       </c>
       <c r="I48" s="8" t="n">
-        <v>0.1668</v>
+        <v>0.0554</v>
       </c>
       <c r="J48" s="9" t="n">
-        <v>-0.0263</v>
+        <v>0.0218</v>
       </c>
       <c r="K48" s="7" t="n">
-        <v>0.2591</v>
+        <v>0.0461</v>
       </c>
       <c r="L48" s="8" t="n">
-        <v>0.2334</v>
-[...2 lines deleted...]
-        <v>-0.0257</v>
+        <v>0.0474</v>
+      </c>
+      <c r="M48" s="10" t="n">
+        <v>0.0012</v>
       </c>
       <c r="N48" s="7" t="n">
-        <v>0.227</v>
+        <v>0.0832</v>
       </c>
       <c r="O48" s="8" t="n">
-        <v>0.2464</v>
-[...2 lines deleted...]
-        <v>0.0194</v>
+        <v>0.1047</v>
+      </c>
+      <c r="P48" s="9" t="n">
+        <v>0.0215</v>
       </c>
       <c r="Q48" s="7" t="n">
-        <v>0.192</v>
+        <v>0.1022</v>
       </c>
       <c r="R48" s="8" t="n">
-        <v>0.1482</v>
-[...2 lines deleted...]
-        <v>-0.0438</v>
+        <v>0.0702</v>
+      </c>
+      <c r="S48" s="11" t="n">
+        <v>-0.032</v>
       </c>
       <c r="T48" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2484</v>
       </c>
       <c r="U48" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2484</v>
       </c>
       <c r="V48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="7" t="n">
-        <v>0.306</v>
+        <v>0.1728</v>
       </c>
       <c r="X48" s="8" t="n">
-        <v>0.306</v>
+        <v>0.1728</v>
       </c>
       <c r="Y48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA48" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD48" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="7" t="n">
-        <v>0</v>
+        <v>0.0289</v>
       </c>
       <c r="AG48" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH48" s="10" t="n">
+        <v>0.0526</v>
+      </c>
+      <c r="AH48" s="9" t="n">
+        <v>0.0237</v>
+      </c>
+      <c r="AI48" s="7" t="n">
+        <v>0.2946</v>
+      </c>
+      <c r="AJ48" s="8" t="n">
+        <v>0.3711</v>
+      </c>
+      <c r="AK48" s="9" t="n">
+        <v>0.0765</v>
+      </c>
+      <c r="AL48" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM48" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
-          <t>Marinette County</t>
+          <t>Oneida County</t>
         </is>
       </c>
       <c r="B49" s="7" t="n">
-        <v>0.5455</v>
+        <v>0.3619</v>
       </c>
       <c r="C49" s="8" t="n">
-        <v>0.5374</v>
+        <v>0.3959</v>
       </c>
       <c r="D49" s="9" t="n">
-        <v>-0.008200000000000001</v>
+        <v>0.034</v>
       </c>
       <c r="E49" s="7" t="n">
-        <v>0.2584</v>
+        <v>0.0985</v>
       </c>
       <c r="F49" s="8" t="n">
-        <v>0.2584</v>
+        <v>0.0985</v>
       </c>
       <c r="G49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="7" t="n">
-        <v>0.2366</v>
+        <v>0.0762</v>
       </c>
       <c r="I49" s="8" t="n">
-        <v>0.2488</v>
-[...2 lines deleted...]
-        <v>0.0121</v>
+        <v>0.0999</v>
+      </c>
+      <c r="J49" s="9" t="n">
+        <v>0.0237</v>
       </c>
       <c r="K49" s="7" t="n">
-        <v>0.2498</v>
+        <v>0.08840000000000001</v>
       </c>
       <c r="L49" s="8" t="n">
-        <v>0.2316</v>
+        <v>0.1069</v>
       </c>
       <c r="M49" s="9" t="n">
-        <v>-0.0182</v>
+        <v>0.0185</v>
       </c>
       <c r="N49" s="7" t="n">
-        <v>0.347</v>
+        <v>0.0905</v>
       </c>
       <c r="O49" s="8" t="n">
-        <v>0.4723</v>
-[...2 lines deleted...]
-        <v>0.1252</v>
+        <v>0.0964</v>
+      </c>
+      <c r="P49" s="9" t="n">
+        <v>0.0059</v>
       </c>
       <c r="Q49" s="7" t="n">
-        <v>0.1999</v>
+        <v>0.1391</v>
       </c>
       <c r="R49" s="8" t="n">
-        <v>0.1549</v>
+        <v>0.1603</v>
       </c>
       <c r="S49" s="9" t="n">
-        <v>-0.0451</v>
+        <v>0.0212</v>
       </c>
       <c r="T49" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2144</v>
       </c>
       <c r="U49" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2144</v>
       </c>
       <c r="V49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1558</v>
       </c>
       <c r="X49" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1558</v>
       </c>
       <c r="Y49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA49" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD49" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="7" t="n">
-        <v>0</v>
+        <v>0.0421</v>
       </c>
       <c r="AG49" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH49" s="10" t="n">
+        <v>0.0488</v>
+      </c>
+      <c r="AH49" s="9" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="AI49" s="7" t="n">
+        <v>0.0916</v>
+      </c>
+      <c r="AJ49" s="8" t="n">
+        <v>0.0902</v>
+      </c>
+      <c r="AK49" s="10" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="AL49" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM49" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN49" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>Marquette County</t>
+          <t>Outagamie County</t>
         </is>
       </c>
       <c r="B50" s="7" t="n">
-        <v>0.5467</v>
+        <v>0.3771</v>
       </c>
       <c r="C50" s="8" t="n">
-        <v>0.5387999999999999</v>
+        <v>0.4055</v>
       </c>
       <c r="D50" s="9" t="n">
-        <v>-0.008</v>
+        <v>0.0284</v>
       </c>
       <c r="E50" s="7" t="n">
-        <v>0.2659</v>
+        <v>0.0621</v>
       </c>
       <c r="F50" s="8" t="n">
-        <v>0.2659</v>
+        <v>0.0621</v>
       </c>
       <c r="G50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="7" t="n">
-        <v>0.2623</v>
+        <v>0.0295</v>
       </c>
       <c r="I50" s="8" t="n">
-        <v>0.2803</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>0.0505</v>
+      </c>
+      <c r="J50" s="9" t="n">
+        <v>0.021</v>
       </c>
       <c r="K50" s="7" t="n">
-        <v>0.3421</v>
+        <v>0.0546</v>
       </c>
       <c r="L50" s="8" t="n">
-        <v>0.3092</v>
+        <v>0.06850000000000001</v>
       </c>
       <c r="M50" s="9" t="n">
-        <v>-0.0329</v>
+        <v>0.0139</v>
       </c>
       <c r="N50" s="7" t="n">
-        <v>0.2534</v>
+        <v>0.0536</v>
       </c>
       <c r="O50" s="8" t="n">
-        <v>0.3509</v>
-[...2 lines deleted...]
-        <v>0.0975</v>
+        <v>0.0537</v>
+      </c>
+      <c r="P50" s="10" t="n">
+        <v>0.0002</v>
       </c>
       <c r="Q50" s="7" t="n">
-        <v>0.2057</v>
+        <v>0.1106</v>
       </c>
       <c r="R50" s="8" t="n">
-        <v>0.1668</v>
-[...2 lines deleted...]
-        <v>-0.0389</v>
+        <v>0.1062</v>
+      </c>
+      <c r="S50" s="10" t="n">
+        <v>-0.0044</v>
       </c>
       <c r="T50" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2291</v>
       </c>
       <c r="U50" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2291</v>
       </c>
       <c r="V50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1728</v>
       </c>
       <c r="X50" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1728</v>
       </c>
       <c r="Y50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="7" t="n">
-        <v>0.468</v>
+        <v>0.5566</v>
       </c>
       <c r="AA50" s="8" t="n">
-        <v>0.468</v>
+        <v>0.5566</v>
       </c>
       <c r="AB50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD50" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="7" t="n">
-        <v>0</v>
+        <v>0.0357</v>
       </c>
       <c r="AG50" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH50" s="10" t="n">
+        <v>0.0566</v>
+      </c>
+      <c r="AH50" s="9" t="n">
+        <v>0.0209</v>
+      </c>
+      <c r="AI50" s="7" t="n">
+        <v>0.0789</v>
+      </c>
+      <c r="AJ50" s="8" t="n">
+        <v>0.08550000000000001</v>
+      </c>
+      <c r="AK50" s="9" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="AL50" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM50" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
-          <t>Menominee Indian Tribe of Wisconsin</t>
+          <t>Pepin County</t>
         </is>
       </c>
       <c r="B51" s="7" t="n">
-        <v>0.5435</v>
+        <v>0.3804</v>
       </c>
       <c r="C51" s="8" t="n">
-        <v>0.533</v>
+        <v>0.4106</v>
       </c>
       <c r="D51" s="9" t="n">
-        <v>-0.0105</v>
+        <v>0.0302</v>
       </c>
       <c r="E51" s="7" t="n">
-        <v>0.2093</v>
+        <v>0.0584</v>
       </c>
       <c r="F51" s="8" t="n">
-        <v>0.2093</v>
+        <v>0.0584</v>
       </c>
       <c r="G51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="7" t="n">
-        <v>0.0235</v>
+        <v>0.039</v>
       </c>
       <c r="I51" s="8" t="n">
-        <v>0.0257</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>0.0601</v>
+      </c>
+      <c r="J51" s="9" t="n">
+        <v>0.0212</v>
       </c>
       <c r="K51" s="7" t="n">
-        <v>0.2471</v>
+        <v>0.0453</v>
       </c>
       <c r="L51" s="8" t="n">
-        <v>0.2263</v>
-[...2 lines deleted...]
-        <v>-0.0208</v>
+        <v>0.0407</v>
+      </c>
+      <c r="M51" s="10" t="n">
+        <v>-0.0046</v>
       </c>
       <c r="N51" s="7" t="n">
-        <v>0.2048</v>
+        <v>0.0567</v>
       </c>
       <c r="O51" s="8" t="n">
-        <v>0.2959</v>
-[...2 lines deleted...]
-        <v>0.0911</v>
+        <v>0.0755</v>
+      </c>
+      <c r="P51" s="9" t="n">
+        <v>0.0188</v>
       </c>
       <c r="Q51" s="7" t="n">
-        <v>0.1999</v>
+        <v>0.09279999999999999</v>
       </c>
       <c r="R51" s="8" t="n">
-        <v>0.1467</v>
-[...2 lines deleted...]
-        <v>-0.0532</v>
+        <v>0.0624</v>
+      </c>
+      <c r="S51" s="11" t="n">
+        <v>-0.0304</v>
       </c>
       <c r="T51" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U51" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W51" s="7" t="n">
-        <v>0.336</v>
+        <v>0.2323</v>
       </c>
       <c r="X51" s="8" t="n">
-        <v>0.336</v>
+        <v>0.2323</v>
       </c>
       <c r="Y51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA51" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD51" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="7" t="n">
-        <v>0</v>
+        <v>0.0226</v>
       </c>
       <c r="AG51" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH51" s="10" t="n">
+        <v>0.0358</v>
+      </c>
+      <c r="AH51" s="9" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="AI51" s="7" t="n">
+        <v>0.3023</v>
+      </c>
+      <c r="AJ51" s="8" t="n">
+        <v>0.3732</v>
+      </c>
+      <c r="AK51" s="9" t="n">
+        <v>0.0708</v>
+      </c>
+      <c r="AL51" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM51" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>Milwaukee County</t>
+          <t>Pierce County</t>
         </is>
       </c>
       <c r="B52" s="7" t="n">
-        <v>0.6194</v>
+        <v>0.3659</v>
       </c>
       <c r="C52" s="8" t="n">
-        <v>0.58</v>
+        <v>0.4018</v>
       </c>
       <c r="D52" s="9" t="n">
-        <v>-0.0394</v>
+        <v>0.036</v>
       </c>
       <c r="E52" s="7" t="n">
-        <v>0.1758</v>
+        <v>0.0641</v>
       </c>
       <c r="F52" s="8" t="n">
-        <v>0.1758</v>
+        <v>0.0641</v>
       </c>
       <c r="G52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="7" t="n">
-        <v>0.1138</v>
+        <v>0.045</v>
       </c>
       <c r="I52" s="8" t="n">
-        <v>0.1215</v>
-[...2 lines deleted...]
-        <v>0.0077</v>
+        <v>0.0784</v>
+      </c>
+      <c r="J52" s="9" t="n">
+        <v>0.0334</v>
       </c>
       <c r="K52" s="7" t="n">
-        <v>0.1925</v>
+        <v>0.0489</v>
       </c>
       <c r="L52" s="8" t="n">
-        <v>0.225</v>
-[...2 lines deleted...]
-        <v>0.0325</v>
+        <v>0.0558</v>
+      </c>
+      <c r="M52" s="9" t="n">
+        <v>0.0069</v>
       </c>
       <c r="N52" s="7" t="n">
-        <v>0.1227</v>
+        <v>0.0568</v>
       </c>
       <c r="O52" s="8" t="n">
-        <v>0.1131</v>
+        <v>0.1009</v>
       </c>
       <c r="P52" s="9" t="n">
-        <v>-0.009599999999999999</v>
+        <v>0.0441</v>
       </c>
       <c r="Q52" s="7" t="n">
-        <v>0.2741</v>
+        <v>0.1058</v>
       </c>
       <c r="R52" s="8" t="n">
-        <v>0.3164</v>
+        <v>0.09719999999999999</v>
       </c>
       <c r="S52" s="11" t="n">
-        <v>0.0423</v>
+        <v>-0.0086</v>
       </c>
       <c r="T52" s="7" t="n">
-        <v>0.8603</v>
+        <v>0.2495</v>
       </c>
       <c r="U52" s="8" t="n">
-        <v>0.8603</v>
+        <v>0.2495</v>
       </c>
       <c r="V52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W52" s="7" t="n">
-        <v>0.288</v>
+        <v>0.1558</v>
       </c>
       <c r="X52" s="8" t="n">
-        <v>0.288</v>
+        <v>0.1558</v>
       </c>
       <c r="Y52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="7" t="n">
-        <v>0.8602</v>
+        <v>0.468</v>
       </c>
       <c r="AA52" s="8" t="n">
-        <v>0.8602</v>
+        <v>0.468</v>
       </c>
       <c r="AB52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD52" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="7" t="n">
-        <v>0</v>
+        <v>0.0429</v>
       </c>
       <c r="AG52" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH52" s="10" t="n">
+        <v>0.0785</v>
+      </c>
+      <c r="AH52" s="9" t="n">
+        <v>0.0355</v>
+      </c>
+      <c r="AI52" s="7" t="n">
+        <v>0.1791</v>
+      </c>
+      <c r="AJ52" s="8" t="n">
+        <v>0.2297</v>
+      </c>
+      <c r="AK52" s="9" t="n">
+        <v>0.0506</v>
+      </c>
+      <c r="AL52" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM52" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
-          <t>Monroe County</t>
+          <t>Polk County</t>
         </is>
       </c>
       <c r="B53" s="7" t="n">
-        <v>0.5479000000000001</v>
+        <v>0.375</v>
       </c>
       <c r="C53" s="8" t="n">
-        <v>0.5402</v>
+        <v>0.4083</v>
       </c>
       <c r="D53" s="9" t="n">
-        <v>-0.0078</v>
+        <v>0.0333</v>
       </c>
       <c r="E53" s="7" t="n">
-        <v>0.2732</v>
+        <v>0.0703</v>
       </c>
       <c r="F53" s="8" t="n">
-        <v>0.2732</v>
+        <v>0.0703</v>
       </c>
       <c r="G53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="7" t="n">
-        <v>0.2932</v>
+        <v>0.0302</v>
       </c>
       <c r="I53" s="8" t="n">
-        <v>0.316</v>
-[...2 lines deleted...]
-        <v>0.0228</v>
+        <v>0.0454</v>
+      </c>
+      <c r="J53" s="9" t="n">
+        <v>0.0152</v>
       </c>
       <c r="K53" s="7" t="n">
-        <v>0.349</v>
+        <v>0.0527</v>
       </c>
       <c r="L53" s="8" t="n">
-        <v>0.3298</v>
-[...2 lines deleted...]
-        <v>-0.0192</v>
+        <v>0.0537</v>
+      </c>
+      <c r="M53" s="10" t="n">
+        <v>0.0011</v>
       </c>
       <c r="N53" s="7" t="n">
-        <v>0.2369</v>
+        <v>0.1018</v>
       </c>
       <c r="O53" s="8" t="n">
-        <v>0.3201</v>
-[...2 lines deleted...]
-        <v>0.0832</v>
+        <v>0.1286</v>
+      </c>
+      <c r="P53" s="9" t="n">
+        <v>0.0267</v>
       </c>
       <c r="Q53" s="7" t="n">
-        <v>0.2136</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="R53" s="8" t="n">
-        <v>0.1823</v>
-[...2 lines deleted...]
-        <v>-0.0313</v>
+        <v>0.0755</v>
+      </c>
+      <c r="S53" s="11" t="n">
+        <v>-0.0211</v>
       </c>
       <c r="T53" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2672</v>
       </c>
       <c r="U53" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2672</v>
       </c>
       <c r="V53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="X53" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1983</v>
       </c>
       <c r="Y53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA53" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD53" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="7" t="n">
-        <v>0</v>
+        <v>0.0413</v>
       </c>
       <c r="AG53" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH53" s="10" t="n">
+        <v>0.0672</v>
+      </c>
+      <c r="AH53" s="9" t="n">
+        <v>0.0259</v>
+      </c>
+      <c r="AI53" s="7" t="n">
+        <v>0.2536</v>
+      </c>
+      <c r="AJ53" s="8" t="n">
+        <v>0.3082</v>
+      </c>
+      <c r="AK53" s="9" t="n">
+        <v>0.0545</v>
+      </c>
+      <c r="AL53" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM53" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>Oconto County</t>
+          <t>Portage County</t>
         </is>
       </c>
       <c r="B54" s="7" t="n">
-        <v>0.5439000000000001</v>
+        <v>0.3671</v>
       </c>
       <c r="C54" s="8" t="n">
-        <v>0.5354</v>
+        <v>0.4051</v>
       </c>
       <c r="D54" s="9" t="n">
-        <v>-0.008399999999999999</v>
+        <v>0.038</v>
       </c>
       <c r="E54" s="7" t="n">
-        <v>0.2475</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="F54" s="8" t="n">
-        <v>0.2475</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="G54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="7" t="n">
-        <v>0.2188</v>
+        <v>0.0405</v>
       </c>
       <c r="I54" s="8" t="n">
-        <v>0.231</v>
-[...2 lines deleted...]
-        <v>0.0122</v>
+        <v>0.063</v>
+      </c>
+      <c r="J54" s="9" t="n">
+        <v>0.0225</v>
       </c>
       <c r="K54" s="7" t="n">
-        <v>0.2777</v>
+        <v>0.06370000000000001</v>
       </c>
       <c r="L54" s="8" t="n">
-        <v>0.2575</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="M54" s="9" t="n">
-        <v>-0.0202</v>
+        <v>0.0111</v>
       </c>
       <c r="N54" s="7" t="n">
-        <v>0.2887</v>
+        <v>0.068</v>
       </c>
       <c r="O54" s="8" t="n">
-        <v>0.3667</v>
-[...2 lines deleted...]
-        <v>0.0779</v>
+        <v>0.1176</v>
+      </c>
+      <c r="P54" s="9" t="n">
+        <v>0.0497</v>
       </c>
       <c r="Q54" s="7" t="n">
-        <v>0.2046</v>
+        <v>0.1256</v>
       </c>
       <c r="R54" s="8" t="n">
-        <v>0.1588</v>
-[...2 lines deleted...]
-        <v>-0.0458</v>
+        <v>0.1247</v>
+      </c>
+      <c r="S54" s="10" t="n">
+        <v>-0.0009</v>
       </c>
       <c r="T54" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2399</v>
       </c>
       <c r="U54" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2399</v>
       </c>
       <c r="V54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W54" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1728</v>
       </c>
       <c r="X54" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1728</v>
       </c>
       <c r="Y54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA54" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD54" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="7" t="n">
-        <v>0</v>
+        <v>0.0439</v>
       </c>
       <c r="AG54" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH54" s="10" t="n">
+        <v>0.0736</v>
+      </c>
+      <c r="AH54" s="9" t="n">
+        <v>0.0297</v>
+      </c>
+      <c r="AI54" s="7" t="n">
+        <v>0.1912</v>
+      </c>
+      <c r="AJ54" s="8" t="n">
+        <v>0.2201</v>
+      </c>
+      <c r="AK54" s="9" t="n">
+        <v>0.0289</v>
+      </c>
+      <c r="AL54" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM54" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
-          <t>Oneida County</t>
+          <t>Price County</t>
         </is>
       </c>
       <c r="B55" s="7" t="n">
-        <v>0.5155999999999999</v>
+        <v>0.3921</v>
       </c>
       <c r="C55" s="8" t="n">
-        <v>0.5148</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>0.4298</v>
+      </c>
+      <c r="D55" s="9" t="n">
+        <v>0.0378</v>
       </c>
       <c r="E55" s="7" t="n">
-        <v>0.2023</v>
+        <v>0.1078</v>
       </c>
       <c r="F55" s="8" t="n">
-        <v>0.2023</v>
+        <v>0.1078</v>
       </c>
       <c r="G55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="7" t="n">
-        <v>0.1632</v>
+        <v>0.0571</v>
       </c>
       <c r="I55" s="8" t="n">
-        <v>0.1683</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>0.0723</v>
+      </c>
+      <c r="J55" s="9" t="n">
+        <v>0.0151</v>
       </c>
       <c r="K55" s="7" t="n">
-        <v>0.261</v>
+        <v>0.0848</v>
       </c>
       <c r="L55" s="8" t="n">
-        <v>0.2858</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>0.08459999999999999</v>
+      </c>
+      <c r="M55" s="10" t="n">
+        <v>-0.0003</v>
       </c>
       <c r="N55" s="7" t="n">
-        <v>0.212</v>
+        <v>0.1597</v>
       </c>
       <c r="O55" s="8" t="n">
-        <v>0.2001</v>
+        <v>0.2213</v>
       </c>
       <c r="P55" s="9" t="n">
-        <v>-0.0119</v>
+        <v>0.0616</v>
       </c>
       <c r="Q55" s="7" t="n">
-        <v>0.1731</v>
+        <v>0.1293</v>
       </c>
       <c r="R55" s="8" t="n">
-        <v>0.1838</v>
+        <v>0.1051</v>
       </c>
       <c r="S55" s="11" t="n">
-        <v>0.0107</v>
+        <v>-0.0242</v>
       </c>
       <c r="T55" s="7" t="n">
-        <v>0.7039</v>
+        <v>0.268</v>
       </c>
       <c r="U55" s="8" t="n">
-        <v>0.7039</v>
+        <v>0.268</v>
       </c>
       <c r="V55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W55" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="X55" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="Y55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA55" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD55" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="7" t="n">
-        <v>0</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="AG55" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH55" s="10" t="n">
+        <v>0.1223</v>
+      </c>
+      <c r="AH55" s="9" t="n">
+        <v>0.032</v>
+      </c>
+      <c r="AI55" s="7" t="n">
+        <v>0.3841</v>
+      </c>
+      <c r="AJ55" s="8" t="n">
+        <v>0.4558</v>
+      </c>
+      <c r="AK55" s="9" t="n">
+        <v>0.0718</v>
+      </c>
+      <c r="AL55" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>Oneida Nation</t>
+          <t>Racine County</t>
         </is>
       </c>
       <c r="B56" s="7" t="n">
-        <v>0.5571</v>
+        <v>0.4416</v>
       </c>
       <c r="C56" s="8" t="n">
-        <v>0.5323</v>
+        <v>0.4573</v>
       </c>
       <c r="D56" s="9" t="n">
-        <v>-0.0248</v>
+        <v>0.0157</v>
       </c>
       <c r="E56" s="7" t="n">
-        <v>0.1965</v>
+        <v>0.1559</v>
       </c>
       <c r="F56" s="8" t="n">
-        <v>0.1965</v>
+        <v>0.1559</v>
       </c>
       <c r="G56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="7" t="n">
-        <v>0.1632</v>
+        <v>0.1397</v>
       </c>
       <c r="I56" s="8" t="n">
-        <v>0.1683</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>0.1482</v>
+      </c>
+      <c r="J56" s="9" t="n">
+        <v>0.008500000000000001</v>
       </c>
       <c r="K56" s="7" t="n">
-        <v>0.261</v>
+        <v>0.107</v>
       </c>
       <c r="L56" s="8" t="n">
-        <v>0.2858</v>
+        <v>0.0915</v>
       </c>
       <c r="M56" s="11" t="n">
-        <v>0.0248</v>
+        <v>-0.0154</v>
       </c>
       <c r="N56" s="7" t="n">
-        <v>0.212</v>
+        <v>0.1226</v>
       </c>
       <c r="O56" s="8" t="n">
-        <v>0.2001</v>
-[...2 lines deleted...]
-        <v>-0.0119</v>
+        <v>0.1053</v>
+      </c>
+      <c r="P56" s="11" t="n">
+        <v>-0.0173</v>
       </c>
       <c r="Q56" s="7" t="n">
-        <v>0.1731</v>
+        <v>0.2545</v>
       </c>
       <c r="R56" s="8" t="n">
-        <v>0.1838</v>
-[...2 lines deleted...]
-        <v>0.0107</v>
+        <v>0.2553</v>
+      </c>
+      <c r="S56" s="10" t="n">
+        <v>0.0008</v>
       </c>
       <c r="T56" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2479</v>
       </c>
       <c r="U56" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2479</v>
       </c>
       <c r="V56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="7" t="n">
-        <v>0.264</v>
+        <v>0.4192</v>
       </c>
       <c r="X56" s="8" t="n">
-        <v>0.264</v>
+        <v>0.4192</v>
       </c>
       <c r="Y56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="7" t="n">
-        <v>0.6325</v>
+        <v>0.6831</v>
       </c>
       <c r="AA56" s="8" t="n">
-        <v>0.6325</v>
+        <v>0.6831</v>
       </c>
       <c r="AB56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD56" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="7" t="n">
-        <v>0</v>
+        <v>0.0376</v>
       </c>
       <c r="AG56" s="8" t="n">
-        <v>0</v>
+        <v>0.0331</v>
       </c>
       <c r="AH56" s="10" t="n">
+        <v>-0.0045</v>
+      </c>
+      <c r="AI56" s="7" t="n">
+        <v>0.1141</v>
+      </c>
+      <c r="AJ56" s="8" t="n">
+        <v>0.1039</v>
+      </c>
+      <c r="AK56" s="11" t="n">
+        <v>-0.0102</v>
+      </c>
+      <c r="AL56" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM56" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
-          <t>Outagamie County</t>
+          <t>Richland County</t>
         </is>
       </c>
       <c r="B57" s="7" t="n">
-        <v>0.5487</v>
+        <v>0.4063</v>
       </c>
       <c r="C57" s="8" t="n">
-        <v>0.5356</v>
+        <v>0.4436</v>
       </c>
       <c r="D57" s="9" t="n">
-        <v>-0.0131</v>
+        <v>0.0373</v>
       </c>
       <c r="E57" s="7" t="n">
-        <v>0.1908</v>
+        <v>0.1367</v>
       </c>
       <c r="F57" s="8" t="n">
-        <v>0.1908</v>
+        <v>0.1367</v>
       </c>
       <c r="G57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="7" t="n">
-        <v>0.1118</v>
+        <v>0.1063</v>
       </c>
       <c r="I57" s="8" t="n">
-        <v>0.107</v>
-[...2 lines deleted...]
-        <v>-0.0048</v>
+        <v>0.1275</v>
+      </c>
+      <c r="J57" s="9" t="n">
+        <v>0.0211</v>
       </c>
       <c r="K57" s="7" t="n">
-        <v>0.2502</v>
+        <v>0.103</v>
       </c>
       <c r="L57" s="8" t="n">
-        <v>0.2429</v>
-[...2 lines deleted...]
-        <v>-0.0073</v>
+        <v>0.1031</v>
+      </c>
+      <c r="M57" s="10" t="n">
+        <v>0.0001</v>
       </c>
       <c r="N57" s="7" t="n">
-        <v>0.1997</v>
+        <v>0.108</v>
       </c>
       <c r="O57" s="8" t="n">
-        <v>0.1858</v>
+        <v>0.1647</v>
       </c>
       <c r="P57" s="9" t="n">
-        <v>-0.0139</v>
+        <v>0.0567</v>
       </c>
       <c r="Q57" s="7" t="n">
-        <v>0.2013</v>
+        <v>0.2295</v>
       </c>
       <c r="R57" s="8" t="n">
-        <v>0.1693</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>0.196</v>
+      </c>
+      <c r="S57" s="11" t="n">
+        <v>-0.0335</v>
       </c>
       <c r="T57" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U57" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="7" t="n">
-        <v>0.3</v>
+        <v>0.3342</v>
       </c>
       <c r="X57" s="8" t="n">
-        <v>0.3</v>
+        <v>0.3342</v>
       </c>
       <c r="Y57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="7" t="n">
-        <v>0.5566</v>
+        <v>0.468</v>
       </c>
       <c r="AA57" s="8" t="n">
-        <v>0.5566</v>
+        <v>0.468</v>
       </c>
       <c r="AB57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD57" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="7" t="n">
-        <v>0</v>
+        <v>0.1678</v>
       </c>
       <c r="AG57" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH57" s="10" t="n">
+        <v>0.2025</v>
+      </c>
+      <c r="AH57" s="9" t="n">
+        <v>0.0348</v>
+      </c>
+      <c r="AI57" s="7" t="n">
+        <v>0.3815</v>
+      </c>
+      <c r="AJ57" s="8" t="n">
+        <v>0.4359</v>
+      </c>
+      <c r="AK57" s="9" t="n">
+        <v>0.0543</v>
+      </c>
+      <c r="AL57" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM57" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
-          <t>Pepin County</t>
+          <t>Rock County</t>
         </is>
       </c>
       <c r="B58" s="7" t="n">
-        <v>0.5504</v>
+        <v>0.4084</v>
       </c>
       <c r="C58" s="8" t="n">
-        <v>0.543</v>
+        <v>0.4301</v>
       </c>
       <c r="D58" s="9" t="n">
-        <v>-0.0074</v>
+        <v>0.0217</v>
       </c>
       <c r="E58" s="7" t="n">
-        <v>0.2877</v>
+        <v>0.1102</v>
       </c>
       <c r="F58" s="8" t="n">
-        <v>0.2877</v>
+        <v>0.1102</v>
       </c>
       <c r="G58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="7" t="n">
-        <v>0.3354</v>
+        <v>0.0532</v>
       </c>
       <c r="I58" s="8" t="n">
-        <v>0.3614</v>
-[...2 lines deleted...]
-        <v>0.0261</v>
+        <v>0.0601</v>
+      </c>
+      <c r="J58" s="9" t="n">
+        <v>0.0069</v>
       </c>
       <c r="K58" s="7" t="n">
-        <v>0.3372</v>
+        <v>0.0988</v>
       </c>
       <c r="L58" s="8" t="n">
-        <v>0.3024</v>
+        <v>0.1123</v>
       </c>
       <c r="M58" s="9" t="n">
-        <v>-0.0348</v>
+        <v>0.0135</v>
       </c>
       <c r="N58" s="7" t="n">
-        <v>0.2791</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="O58" s="8" t="n">
-        <v>0.3948</v>
-[...2 lines deleted...]
-        <v>0.1157</v>
+        <v>0.0849</v>
+      </c>
+      <c r="P58" s="10" t="n">
+        <v>-0.0001</v>
       </c>
       <c r="Q58" s="7" t="n">
-        <v>0.199</v>
+        <v>0.2037</v>
       </c>
       <c r="R58" s="8" t="n">
-        <v>0.161</v>
-[...2 lines deleted...]
-        <v>-0.0381</v>
+        <v>0.2062</v>
+      </c>
+      <c r="S58" s="10" t="n">
+        <v>0.0025</v>
       </c>
       <c r="T58" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2423</v>
       </c>
       <c r="U58" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2423</v>
       </c>
       <c r="V58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W58" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3257</v>
       </c>
       <c r="X58" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3257</v>
       </c>
       <c r="Y58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="7" t="n">
-        <v>0.468</v>
+        <v>0.6072</v>
       </c>
       <c r="AA58" s="8" t="n">
-        <v>0.468</v>
+        <v>0.6072</v>
       </c>
       <c r="AB58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD58" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="7" t="n">
-        <v>0</v>
+        <v>0.0315</v>
       </c>
       <c r="AG58" s="8" t="n">
-        <v>0</v>
+        <v>0.0325</v>
       </c>
       <c r="AH58" s="10" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="AI58" s="7" t="n">
+        <v>0.1159</v>
+      </c>
+      <c r="AJ58" s="8" t="n">
+        <v>0.1215</v>
+      </c>
+      <c r="AK58" s="9" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="AL58" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM58" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN58" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
-          <t>Pierce County</t>
+          <t>Rusk County</t>
         </is>
       </c>
       <c r="B59" s="7" t="n">
-        <v>0.5433</v>
+        <v>0.3977</v>
       </c>
       <c r="C59" s="8" t="n">
-        <v>0.5347</v>
+        <v>0.4299</v>
       </c>
       <c r="D59" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0321</v>
       </c>
       <c r="E59" s="7" t="n">
-        <v>0.2435</v>
+        <v>0.0921</v>
       </c>
       <c r="F59" s="8" t="n">
-        <v>0.2435</v>
+        <v>0.0921</v>
       </c>
       <c r="G59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="7" t="n">
-        <v>0.1909</v>
+        <v>0.0478</v>
       </c>
       <c r="I59" s="8" t="n">
-        <v>0.2096</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>0.0551</v>
+      </c>
+      <c r="J59" s="9" t="n">
+        <v>0.0074</v>
       </c>
       <c r="K59" s="7" t="n">
-        <v>0.3263</v>
+        <v>0.0717</v>
       </c>
       <c r="L59" s="8" t="n">
-        <v>0.3062</v>
-[...2 lines deleted...]
-        <v>-0.0202</v>
+        <v>0.06270000000000001</v>
+      </c>
+      <c r="M59" s="11" t="n">
+        <v>-0.008999999999999999</v>
       </c>
       <c r="N59" s="7" t="n">
-        <v>0.2634</v>
+        <v>0.1339</v>
       </c>
       <c r="O59" s="8" t="n">
-        <v>0.3679</v>
-[...2 lines deleted...]
-        <v>0.1045</v>
+        <v>0.16</v>
+      </c>
+      <c r="P59" s="9" t="n">
+        <v>0.0261</v>
       </c>
       <c r="Q59" s="7" t="n">
-        <v>0.1934</v>
+        <v>0.1148</v>
       </c>
       <c r="R59" s="8" t="n">
-        <v>0.1661</v>
-[...2 lines deleted...]
-        <v>-0.0273</v>
+        <v>0.0786</v>
+      </c>
+      <c r="S59" s="11" t="n">
+        <v>-0.0362</v>
       </c>
       <c r="T59" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2415</v>
       </c>
       <c r="U59" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2415</v>
       </c>
       <c r="V59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3427</v>
       </c>
       <c r="X59" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3427</v>
       </c>
       <c r="Y59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z59" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA59" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD59" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="7" t="n">
-        <v>0</v>
+        <v>0.0492</v>
       </c>
       <c r="AG59" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH59" s="10" t="n">
+        <v>0.0581</v>
+      </c>
+      <c r="AH59" s="9" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="AI59" s="7" t="n">
+        <v>0.3624</v>
+      </c>
+      <c r="AJ59" s="8" t="n">
+        <v>0.4156</v>
+      </c>
+      <c r="AK59" s="9" t="n">
+        <v>0.0531</v>
+      </c>
+      <c r="AL59" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM59" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN59" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>Polk County</t>
+          <t>Sauk County</t>
         </is>
       </c>
       <c r="B60" s="7" t="n">
-        <v>0.5445</v>
+        <v>0.3839</v>
       </c>
       <c r="C60" s="8" t="n">
-        <v>0.5361</v>
+        <v>0.4176</v>
       </c>
       <c r="D60" s="9" t="n">
-        <v>-0.0083</v>
+        <v>0.0337</v>
       </c>
       <c r="E60" s="7" t="n">
-        <v>0.2513</v>
+        <v>0.1033</v>
       </c>
       <c r="F60" s="8" t="n">
-        <v>0.2513</v>
+        <v>0.1033</v>
       </c>
       <c r="G60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="7" t="n">
-        <v>0.1614</v>
+        <v>0.07240000000000001</v>
       </c>
       <c r="I60" s="8" t="n">
-        <v>0.1725</v>
-[...2 lines deleted...]
-        <v>0.0111</v>
+        <v>0.0948</v>
+      </c>
+      <c r="J60" s="9" t="n">
+        <v>0.0223</v>
       </c>
       <c r="K60" s="7" t="n">
-        <v>0.3054</v>
+        <v>0.0871</v>
       </c>
       <c r="L60" s="8" t="n">
-        <v>0.287</v>
-[...2 lines deleted...]
-        <v>-0.0184</v>
+        <v>0.0917</v>
+      </c>
+      <c r="M60" s="10" t="n">
+        <v>0.0046</v>
       </c>
       <c r="N60" s="7" t="n">
-        <v>0.3458</v>
+        <v>0.079</v>
       </c>
       <c r="O60" s="8" t="n">
-        <v>0.4583</v>
-[...2 lines deleted...]
-        <v>0.1125</v>
+        <v>0.1136</v>
+      </c>
+      <c r="P60" s="9" t="n">
+        <v>0.0346</v>
       </c>
       <c r="Q60" s="7" t="n">
-        <v>0.1928</v>
+        <v>0.1745</v>
       </c>
       <c r="R60" s="8" t="n">
-        <v>0.1628</v>
-[...2 lines deleted...]
-        <v>-0.03</v>
+        <v>0.1581</v>
+      </c>
+      <c r="S60" s="11" t="n">
+        <v>-0.0164</v>
       </c>
       <c r="T60" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U60" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W60" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="X60" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="Y60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z60" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA60" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC60" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD60" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="7" t="n">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="AG60" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH60" s="10" t="n">
+        <v>0.1124</v>
+      </c>
+      <c r="AH60" s="9" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="AI60" s="7" t="n">
+        <v>0.2471</v>
+      </c>
+      <c r="AJ60" s="8" t="n">
+        <v>0.2651</v>
+      </c>
+      <c r="AK60" s="9" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="AL60" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM60" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN60" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
-          <t>Portage County</t>
+          <t>Sawyer County</t>
         </is>
       </c>
       <c r="B61" s="7" t="n">
-        <v>0.5392</v>
+        <v>0.4172</v>
       </c>
       <c r="C61" s="8" t="n">
-        <v>0.53</v>
+        <v>0.4497</v>
       </c>
       <c r="D61" s="9" t="n">
-        <v>-0.0092</v>
+        <v>0.0325</v>
       </c>
       <c r="E61" s="7" t="n">
-        <v>0.2143</v>
+        <v>0.1135</v>
       </c>
       <c r="F61" s="8" t="n">
-        <v>0.2143</v>
+        <v>0.1135</v>
       </c>
       <c r="G61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="7" t="n">
-        <v>0.1427</v>
+        <v>0.0635</v>
       </c>
       <c r="I61" s="8" t="n">
-        <v>0.1567</v>
-[...2 lines deleted...]
-        <v>0.014</v>
+        <v>0.06560000000000001</v>
+      </c>
+      <c r="J61" s="10" t="n">
+        <v>0.0021</v>
       </c>
       <c r="K61" s="7" t="n">
-        <v>0.291</v>
+        <v>0.09370000000000001</v>
       </c>
       <c r="L61" s="8" t="n">
-        <v>0.2837</v>
-[...2 lines deleted...]
-        <v>-0.0073</v>
+        <v>0.0781</v>
+      </c>
+      <c r="M61" s="11" t="n">
+        <v>-0.0156</v>
       </c>
       <c r="N61" s="7" t="n">
-        <v>0.2302</v>
+        <v>0.1648</v>
       </c>
       <c r="O61" s="8" t="n">
-        <v>0.3106</v>
-[...2 lines deleted...]
-        <v>0.0804</v>
+        <v>0.1859</v>
+      </c>
+      <c r="P61" s="9" t="n">
+        <v>0.0211</v>
       </c>
       <c r="Q61" s="7" t="n">
-        <v>0.1934</v>
+        <v>0.1319</v>
       </c>
       <c r="R61" s="8" t="n">
-        <v>0.1725</v>
-[...2 lines deleted...]
-        <v>-0.0209</v>
+        <v>0.09470000000000001</v>
+      </c>
+      <c r="S61" s="11" t="n">
+        <v>-0.0373</v>
       </c>
       <c r="T61" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U61" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W61" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3597</v>
       </c>
       <c r="X61" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3597</v>
       </c>
       <c r="Y61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA61" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD61" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="7" t="n">
-        <v>0</v>
+        <v>0.132</v>
       </c>
       <c r="AG61" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH61" s="10" t="n">
+        <v>0.1439</v>
+      </c>
+      <c r="AH61" s="9" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="AI61" s="7" t="n">
+        <v>0.5117</v>
+      </c>
+      <c r="AJ61" s="8" t="n">
+        <v>0.5719</v>
+      </c>
+      <c r="AK61" s="9" t="n">
+        <v>0.0601</v>
+      </c>
+      <c r="AL61" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM61" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>Price County</t>
+          <t>Shawano-Menominee Counties</t>
         </is>
       </c>
       <c r="B62" s="7" t="n">
-        <v>0.5413</v>
+        <v>0.4378</v>
       </c>
       <c r="C62" s="8" t="n">
-        <v>0.5325</v>
+        <v>0.4669</v>
       </c>
       <c r="D62" s="9" t="n">
-        <v>-0.0089</v>
+        <v>0.029</v>
       </c>
       <c r="E62" s="7" t="n">
-        <v>0.23</v>
+        <v>0.122</v>
       </c>
       <c r="F62" s="8" t="n">
-        <v>0.23</v>
+        <v>0.122</v>
       </c>
       <c r="G62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="7" t="n">
-        <v>0.1343</v>
+        <v>0.0794</v>
       </c>
       <c r="I62" s="8" t="n">
-        <v>0.139</v>
+        <v>0.077</v>
       </c>
       <c r="J62" s="10" t="n">
-        <v>0.0047</v>
+        <v>-0.0025</v>
       </c>
       <c r="K62" s="7" t="n">
-        <v>0.2502</v>
+        <v>0.1235</v>
       </c>
       <c r="L62" s="8" t="n">
-        <v>0.2224</v>
-[...2 lines deleted...]
-        <v>-0.0278</v>
+        <v>0.1006</v>
+      </c>
+      <c r="M62" s="11" t="n">
+        <v>-0.0229</v>
       </c>
       <c r="N62" s="7" t="n">
-        <v>0.3604</v>
+        <v>0.1101</v>
       </c>
       <c r="O62" s="8" t="n">
-        <v>0.4513</v>
-[...2 lines deleted...]
-        <v>0.091</v>
+        <v>0.1356</v>
+      </c>
+      <c r="P62" s="9" t="n">
+        <v>0.0255</v>
       </c>
       <c r="Q62" s="7" t="n">
-        <v>0.1751</v>
+        <v>0.175</v>
       </c>
       <c r="R62" s="8" t="n">
-        <v>0.1369</v>
-[...2 lines deleted...]
-        <v>-0.0382</v>
+        <v>0.1187</v>
+      </c>
+      <c r="S62" s="11" t="n">
+        <v>-0.0564</v>
       </c>
       <c r="T62" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2061</v>
       </c>
       <c r="U62" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2061</v>
       </c>
       <c r="V62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W62" s="7" t="n">
-        <v>0.294</v>
+        <v>0.4703</v>
       </c>
       <c r="X62" s="8" t="n">
-        <v>0.294</v>
+        <v>0.4703</v>
       </c>
       <c r="Y62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA62" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD62" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="7" t="n">
-        <v>0</v>
+        <v>0.122</v>
       </c>
       <c r="AG62" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH62" s="10" t="n">
+        <v>0.1139</v>
+      </c>
+      <c r="AH62" s="11" t="n">
+        <v>-0.008</v>
+      </c>
+      <c r="AI62" s="7" t="n">
+        <v>0.5866</v>
+      </c>
+      <c r="AJ62" s="8" t="n">
+        <v>0.6358</v>
+      </c>
+      <c r="AK62" s="9" t="n">
+        <v>0.0492</v>
+      </c>
+      <c r="AL62" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM62" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN62" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
-          <t>Racine County</t>
+          <t>Sheboygan County</t>
         </is>
       </c>
       <c r="B63" s="7" t="n">
-        <v>0.5974</v>
+        <v>0.3694</v>
       </c>
       <c r="C63" s="8" t="n">
-        <v>0.5713</v>
+        <v>0.4051</v>
       </c>
       <c r="D63" s="9" t="n">
-        <v>-0.0261</v>
+        <v>0.0357</v>
       </c>
       <c r="E63" s="7" t="n">
-        <v>0.2478</v>
+        <v>0.0917</v>
       </c>
       <c r="F63" s="8" t="n">
-        <v>0.2478</v>
+        <v>0.0917</v>
       </c>
       <c r="G63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="7" t="n">
-        <v>0.1684</v>
+        <v>0.06270000000000001</v>
       </c>
       <c r="I63" s="8" t="n">
-        <v>0.1722</v>
-[...2 lines deleted...]
-        <v>0.0037</v>
+        <v>0.0843</v>
+      </c>
+      <c r="J63" s="9" t="n">
+        <v>0.0216</v>
       </c>
       <c r="K63" s="7" t="n">
-        <v>0.3074</v>
+        <v>0.0735</v>
       </c>
       <c r="L63" s="8" t="n">
-        <v>0.266</v>
+        <v>0.0808</v>
       </c>
       <c r="M63" s="9" t="n">
-        <v>-0.0414</v>
+        <v>0.0072</v>
       </c>
       <c r="N63" s="7" t="n">
-        <v>0.223</v>
+        <v>0.0941</v>
       </c>
       <c r="O63" s="8" t="n">
-        <v>0.2007</v>
+        <v>0.1287</v>
       </c>
       <c r="P63" s="9" t="n">
-        <v>-0.0223</v>
+        <v>0.0346</v>
       </c>
       <c r="Q63" s="7" t="n">
-        <v>0.2923</v>
+        <v>0.1366</v>
       </c>
       <c r="R63" s="8" t="n">
-        <v>0.2919</v>
+        <v>0.1316</v>
       </c>
       <c r="S63" s="10" t="n">
-        <v>-0.0004</v>
+        <v>-0.0049</v>
       </c>
       <c r="T63" s="7" t="n">
-        <v>0.8603</v>
+        <v>0.2227</v>
       </c>
       <c r="U63" s="8" t="n">
-        <v>0.8603</v>
+        <v>0.2227</v>
       </c>
       <c r="V63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W63" s="7" t="n">
-        <v>0.3</v>
+        <v>0.2238</v>
       </c>
       <c r="X63" s="8" t="n">
-        <v>0.3</v>
+        <v>0.2238</v>
       </c>
       <c r="Y63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="7" t="n">
-        <v>0.6831</v>
+        <v>0.468</v>
       </c>
       <c r="AA63" s="8" t="n">
-        <v>0.6831</v>
+        <v>0.468</v>
       </c>
       <c r="AB63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD63" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="7" t="n">
-        <v>0</v>
+        <v>0.0306</v>
       </c>
       <c r="AG63" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH63" s="10" t="n">
+        <v>0.0391</v>
+      </c>
+      <c r="AH63" s="9" t="n">
+        <v>0.008399999999999999</v>
+      </c>
+      <c r="AI63" s="7" t="n">
+        <v>0.1325</v>
+      </c>
+      <c r="AJ63" s="8" t="n">
+        <v>0.1431</v>
+      </c>
+      <c r="AK63" s="9" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="AL63" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM63" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN63" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>Red Cliff Band of Lake Superior Chippewa</t>
+          <t>St. Croix County</t>
         </is>
       </c>
       <c r="B64" s="7" t="n">
-        <v>0.5453</v>
+        <v>0.378</v>
       </c>
       <c r="C64" s="8" t="n">
-        <v>0.5404</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>0.4092</v>
+      </c>
+      <c r="D64" s="9" t="n">
+        <v>0.0312</v>
       </c>
       <c r="E64" s="7" t="n">
-        <v>0.2341</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="F64" s="8" t="n">
-        <v>0.2341</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="G64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="7" t="n">
-        <v>0.2533</v>
+        <v>0.0434</v>
       </c>
       <c r="I64" s="8" t="n">
-        <v>0.2684</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>0.0513</v>
+      </c>
+      <c r="J64" s="9" t="n">
+        <v>0.007900000000000001</v>
       </c>
       <c r="K64" s="7" t="n">
-        <v>0.1568</v>
+        <v>0.0721</v>
       </c>
       <c r="L64" s="8" t="n">
-        <v>0.1427</v>
-[...2 lines deleted...]
-        <v>-0.0141</v>
+        <v>0.062</v>
+      </c>
+      <c r="M64" s="11" t="n">
+        <v>-0.0102</v>
       </c>
       <c r="N64" s="7" t="n">
-        <v>0.3369</v>
+        <v>0.1184</v>
       </c>
       <c r="O64" s="8" t="n">
-        <v>0.4312</v>
-[...2 lines deleted...]
-        <v>0.09429999999999999</v>
+        <v>0.1399</v>
+      </c>
+      <c r="P64" s="9" t="n">
+        <v>0.0215</v>
       </c>
       <c r="Q64" s="7" t="n">
-        <v>0.1893</v>
+        <v>0.1061</v>
       </c>
       <c r="R64" s="8" t="n">
-        <v>0.1442</v>
-[...2 lines deleted...]
-        <v>-0.0451</v>
+        <v>0.07439999999999999</v>
+      </c>
+      <c r="S64" s="11" t="n">
+        <v>-0.0317</v>
       </c>
       <c r="T64" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2549</v>
       </c>
       <c r="U64" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2549</v>
       </c>
       <c r="V64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="7" t="n">
-        <v>0.324</v>
+        <v>0.1473</v>
       </c>
       <c r="X64" s="8" t="n">
-        <v>0.324</v>
+        <v>0.1473</v>
       </c>
       <c r="Y64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA64" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD64" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="7" t="n">
-        <v>0</v>
+        <v>0.082</v>
       </c>
       <c r="AG64" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH64" s="10" t="n">
+        <v>0.0935</v>
+      </c>
+      <c r="AH64" s="9" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="AI64" s="7" t="n">
+        <v>0.3786</v>
+      </c>
+      <c r="AJ64" s="8" t="n">
+        <v>0.4353</v>
+      </c>
+      <c r="AK64" s="9" t="n">
+        <v>0.0567</v>
+      </c>
+      <c r="AL64" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM64" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN64" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
-          <t>Richland County</t>
+          <t>Taylor County</t>
         </is>
       </c>
       <c r="B65" s="7" t="n">
-        <v>0.5512</v>
+        <v>0.3919</v>
       </c>
       <c r="C65" s="8" t="n">
-        <v>0.544</v>
+        <v>0.4237</v>
       </c>
       <c r="D65" s="9" t="n">
-        <v>-0.0072</v>
+        <v>0.0318</v>
       </c>
       <c r="E65" s="7" t="n">
-        <v>0.2923</v>
+        <v>0.0885</v>
       </c>
       <c r="F65" s="8" t="n">
-        <v>0.2923</v>
+        <v>0.0885</v>
       </c>
       <c r="G65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="7" t="n">
-        <v>0.3324</v>
+        <v>0.0456</v>
       </c>
       <c r="I65" s="8" t="n">
-        <v>0.3523</v>
-[...2 lines deleted...]
-        <v>0.0199</v>
+        <v>0.0549</v>
+      </c>
+      <c r="J65" s="9" t="n">
+        <v>0.009299999999999999</v>
       </c>
       <c r="K65" s="7" t="n">
-        <v>0.3204</v>
+        <v>0.06900000000000001</v>
       </c>
       <c r="L65" s="8" t="n">
-        <v>0.2892</v>
-[...2 lines deleted...]
-        <v>-0.0312</v>
+        <v>0.063</v>
+      </c>
+      <c r="M65" s="11" t="n">
+        <v>-0.006</v>
       </c>
       <c r="N65" s="7" t="n">
-        <v>0.255</v>
+        <v>0.1258</v>
       </c>
       <c r="O65" s="8" t="n">
-        <v>0.3485</v>
-[...2 lines deleted...]
-        <v>0.0935</v>
+        <v>0.1615</v>
+      </c>
+      <c r="P65" s="9" t="n">
+        <v>0.0357</v>
       </c>
       <c r="Q65" s="7" t="n">
-        <v>0.2615</v>
+        <v>0.1134</v>
       </c>
       <c r="R65" s="8" t="n">
-        <v>0.2107</v>
-[...2 lines deleted...]
-        <v>-0.0507</v>
+        <v>0.0806</v>
+      </c>
+      <c r="S65" s="11" t="n">
+        <v>-0.0328</v>
       </c>
       <c r="T65" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U65" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W65" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3003</v>
       </c>
       <c r="X65" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3003</v>
       </c>
       <c r="Y65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA65" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD65" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="7" t="n">
-        <v>0</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="AG65" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH65" s="10" t="n">
+        <v>0.0926</v>
+      </c>
+      <c r="AH65" s="9" t="n">
+        <v>0.0178</v>
+      </c>
+      <c r="AI65" s="7" t="n">
+        <v>0.3208</v>
+      </c>
+      <c r="AJ65" s="8" t="n">
+        <v>0.3728</v>
+      </c>
+      <c r="AK65" s="9" t="n">
+        <v>0.0521</v>
+      </c>
+      <c r="AL65" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM65" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>Rock County</t>
+          <t>Trempealeau County</t>
         </is>
       </c>
       <c r="B66" s="7" t="n">
-        <v>0.5759</v>
+        <v>0.3892</v>
       </c>
       <c r="C66" s="8" t="n">
-        <v>0.5568</v>
+        <v>0.4211</v>
       </c>
       <c r="D66" s="9" t="n">
-        <v>-0.0191</v>
+        <v>0.0319</v>
       </c>
       <c r="E66" s="7" t="n">
-        <v>0.2531</v>
+        <v>0.081</v>
       </c>
       <c r="F66" s="8" t="n">
-        <v>0.2531</v>
+        <v>0.081</v>
       </c>
       <c r="G66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="7" t="n">
-        <v>0.1425</v>
+        <v>0.0639</v>
       </c>
       <c r="I66" s="8" t="n">
-        <v>0.1564</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>0.079</v>
+      </c>
+      <c r="J66" s="9" t="n">
+        <v>0.0151</v>
       </c>
       <c r="K66" s="7" t="n">
-        <v>0.3394</v>
+        <v>0.062</v>
       </c>
       <c r="L66" s="8" t="n">
-        <v>0.3723</v>
+        <v>0.056</v>
       </c>
       <c r="M66" s="11" t="n">
-        <v>0.033</v>
+        <v>-0.006</v>
       </c>
       <c r="N66" s="7" t="n">
-        <v>0.2475</v>
+        <v>0.0757</v>
       </c>
       <c r="O66" s="8" t="n">
-        <v>0.2719</v>
-[...2 lines deleted...]
-        <v>0.0244</v>
+        <v>0.09810000000000001</v>
+      </c>
+      <c r="P66" s="9" t="n">
+        <v>0.0224</v>
       </c>
       <c r="Q66" s="7" t="n">
-        <v>0.2829</v>
+        <v>0.1222</v>
       </c>
       <c r="R66" s="8" t="n">
-        <v>0.284</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>0.094</v>
+      </c>
+      <c r="S66" s="11" t="n">
+        <v>-0.0282</v>
       </c>
       <c r="T66" s="7" t="n">
-        <v>0.8212</v>
+        <v>0.2372</v>
       </c>
       <c r="U66" s="8" t="n">
-        <v>0.8212</v>
+        <v>0.2372</v>
       </c>
       <c r="V66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="7" t="n">
-        <v>0.306</v>
+        <v>0.3003</v>
       </c>
       <c r="X66" s="8" t="n">
-        <v>0.306</v>
+        <v>0.3003</v>
       </c>
       <c r="Y66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="7" t="n">
-        <v>0.6072</v>
+        <v>0.468</v>
       </c>
       <c r="AA66" s="8" t="n">
-        <v>0.6072</v>
+        <v>0.468</v>
       </c>
       <c r="AB66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD66" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="7" t="n">
-        <v>0</v>
+        <v>0.098</v>
       </c>
       <c r="AG66" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH66" s="10" t="n">
+        <v>0.1115</v>
+      </c>
+      <c r="AH66" s="9" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="AI66" s="7" t="n">
+        <v>0.3342</v>
+      </c>
+      <c r="AJ66" s="8" t="n">
+        <v>0.3892</v>
+      </c>
+      <c r="AK66" s="9" t="n">
+        <v>0.055</v>
+      </c>
+      <c r="AL66" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM66" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN66" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
-          <t>Rusk County</t>
+          <t>Vernon County</t>
         </is>
       </c>
       <c r="B67" s="7" t="n">
-        <v>0.5442</v>
+        <v>0.4175</v>
       </c>
       <c r="C67" s="8" t="n">
-        <v>0.5358000000000001</v>
+        <v>0.4555</v>
       </c>
       <c r="D67" s="9" t="n">
-        <v>-0.008399999999999999</v>
+        <v>0.038</v>
       </c>
       <c r="E67" s="7" t="n">
-        <v>0.2498</v>
+        <v>0.1505</v>
       </c>
       <c r="F67" s="8" t="n">
-        <v>0.2498</v>
+        <v>0.1505</v>
       </c>
       <c r="G67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="7" t="n">
-        <v>0.1995</v>
+        <v>0.1171</v>
       </c>
       <c r="I67" s="8" t="n">
-        <v>0.208</v>
-[...2 lines deleted...]
-        <v>0.0086</v>
+        <v>0.1354</v>
+      </c>
+      <c r="J67" s="9" t="n">
+        <v>0.0183</v>
       </c>
       <c r="K67" s="7" t="n">
-        <v>0.2695</v>
+        <v>0.1055</v>
       </c>
       <c r="L67" s="8" t="n">
-        <v>0.2405</v>
-[...2 lines deleted...]
-        <v>-0.029</v>
+        <v>0.1061</v>
+      </c>
+      <c r="M67" s="10" t="n">
+        <v>0.0005999999999999999</v>
       </c>
       <c r="N67" s="7" t="n">
-        <v>0.3469</v>
+        <v>0.1156</v>
       </c>
       <c r="O67" s="8" t="n">
-        <v>0.4628</v>
-[...2 lines deleted...]
-        <v>0.1159</v>
+        <v>0.1734</v>
+      </c>
+      <c r="P67" s="9" t="n">
+        <v>0.0578</v>
       </c>
       <c r="Q67" s="7" t="n">
-        <v>0.1833</v>
+        <v>0.2639</v>
       </c>
       <c r="R67" s="8" t="n">
-        <v>0.1446</v>
-[...2 lines deleted...]
-        <v>-0.0388</v>
+        <v>0.2404</v>
+      </c>
+      <c r="S67" s="11" t="n">
+        <v>-0.0235</v>
       </c>
       <c r="T67" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U67" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W67" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3937</v>
       </c>
       <c r="X67" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3937</v>
       </c>
       <c r="Y67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA67" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD67" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="7" t="n">
-        <v>0</v>
+        <v>0.1575</v>
       </c>
       <c r="AG67" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH67" s="10" t="n">
+        <v>0.182</v>
+      </c>
+      <c r="AH67" s="9" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="AI67" s="7" t="n">
+        <v>0.3914</v>
+      </c>
+      <c r="AJ67" s="8" t="n">
+        <v>0.4321</v>
+      </c>
+      <c r="AK67" s="9" t="n">
+        <v>0.0407</v>
+      </c>
+      <c r="AL67" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM67" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN67" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>Sauk County</t>
+          <t>Vilas County</t>
         </is>
       </c>
       <c r="B68" s="7" t="n">
-        <v>0.5442</v>
+        <v>0.3831</v>
       </c>
       <c r="C68" s="8" t="n">
-        <v>0.5358000000000001</v>
+        <v>0.4197</v>
       </c>
       <c r="D68" s="9" t="n">
-        <v>-0.008399999999999999</v>
+        <v>0.0366</v>
       </c>
       <c r="E68" s="7" t="n">
-        <v>0.2494</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="F68" s="8" t="n">
-        <v>0.2494</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="G68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="7" t="n">
-        <v>0.2428</v>
+        <v>0.0569</v>
       </c>
       <c r="I68" s="8" t="n">
-        <v>0.2649</v>
-[...2 lines deleted...]
-        <v>0.0221</v>
+        <v>0.0654</v>
+      </c>
+      <c r="J68" s="9" t="n">
+        <v>0.008500000000000001</v>
       </c>
       <c r="K68" s="7" t="n">
-        <v>0.2897</v>
+        <v>0.0638</v>
       </c>
       <c r="L68" s="8" t="n">
-        <v>0.2799</v>
-[...2 lines deleted...]
-        <v>-0.0098</v>
+        <v>0.0526</v>
+      </c>
+      <c r="M68" s="11" t="n">
+        <v>-0.0112</v>
       </c>
       <c r="N68" s="7" t="n">
-        <v>0.215</v>
+        <v>0.1547</v>
       </c>
       <c r="O68" s="8" t="n">
-        <v>0.2893</v>
-[...2 lines deleted...]
-        <v>0.0743</v>
+        <v>0.1566</v>
+      </c>
+      <c r="P68" s="10" t="n">
+        <v>0.0019</v>
       </c>
       <c r="Q68" s="7" t="n">
-        <v>0.2501</v>
+        <v>0.1109</v>
       </c>
       <c r="R68" s="8" t="n">
-        <v>0.2203</v>
-[...2 lines deleted...]
-        <v>-0.0298</v>
+        <v>0.065</v>
+      </c>
+      <c r="S68" s="11" t="n">
+        <v>-0.046</v>
       </c>
       <c r="T68" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2173</v>
       </c>
       <c r="U68" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2173</v>
       </c>
       <c r="V68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W68" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2152</v>
       </c>
       <c r="X68" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2152</v>
       </c>
       <c r="Y68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA68" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD68" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="7" t="n">
-        <v>0</v>
+        <v>0.0659</v>
       </c>
       <c r="AG68" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH68" s="10" t="n">
+        <v>0.0827</v>
+      </c>
+      <c r="AH68" s="9" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="AI68" s="7" t="n">
+        <v>0.4152</v>
+      </c>
+      <c r="AJ68" s="8" t="n">
+        <v>0.493</v>
+      </c>
+      <c r="AK68" s="9" t="n">
+        <v>0.07779999999999999</v>
+      </c>
+      <c r="AL68" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM68" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN68" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
-          <t>Sawyer County</t>
+          <t>Walworth County</t>
         </is>
       </c>
       <c r="B69" s="7" t="n">
-        <v>0.5405</v>
+        <v>0.3741</v>
       </c>
       <c r="C69" s="8" t="n">
-        <v>0.5304</v>
+        <v>0.4096</v>
       </c>
       <c r="D69" s="9" t="n">
-        <v>-0.0101</v>
+        <v>0.0355</v>
       </c>
       <c r="E69" s="7" t="n">
-        <v>0.2034</v>
+        <v>0.1011</v>
       </c>
       <c r="F69" s="8" t="n">
-        <v>0.2034</v>
+        <v>0.1011</v>
       </c>
       <c r="G69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="7" t="n">
-        <v>0.1569</v>
+        <v>0.044</v>
       </c>
       <c r="I69" s="8" t="n">
-        <v>0.1623</v>
-[...2 lines deleted...]
-        <v>0.0054</v>
+        <v>0.0588</v>
+      </c>
+      <c r="J69" s="9" t="n">
+        <v>0.0148</v>
       </c>
       <c r="K69" s="7" t="n">
-        <v>0.2026</v>
+        <v>0.0916</v>
       </c>
       <c r="L69" s="8" t="n">
-        <v>0.1806</v>
+        <v>0.0969</v>
       </c>
       <c r="M69" s="9" t="n">
-        <v>-0.022</v>
+        <v>0.0053</v>
       </c>
       <c r="N69" s="7" t="n">
-        <v>0.2742</v>
+        <v>0.0698</v>
       </c>
       <c r="O69" s="8" t="n">
-        <v>0.3426</v>
-[...2 lines deleted...]
-        <v>0.0684</v>
+        <v>0.0935</v>
+      </c>
+      <c r="P69" s="9" t="n">
+        <v>0.0237</v>
       </c>
       <c r="Q69" s="7" t="n">
-        <v>0.18</v>
+        <v>0.1989</v>
       </c>
       <c r="R69" s="8" t="n">
-        <v>0.1411</v>
-[...2 lines deleted...]
-        <v>-0.0389</v>
+        <v>0.1851</v>
+      </c>
+      <c r="S69" s="11" t="n">
+        <v>-0.0138</v>
       </c>
       <c r="T69" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2558</v>
       </c>
       <c r="U69" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2558</v>
       </c>
       <c r="V69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="7" t="n">
-        <v>0.318</v>
+        <v>0.2238</v>
       </c>
       <c r="X69" s="8" t="n">
-        <v>0.318</v>
+        <v>0.2238</v>
       </c>
       <c r="Y69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA69" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD69" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="7" t="n">
-        <v>0</v>
+        <v>0.0429</v>
       </c>
       <c r="AG69" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH69" s="10" t="n">
+        <v>0.0537</v>
+      </c>
+      <c r="AH69" s="9" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="AI69" s="7" t="n">
+        <v>0.143</v>
+      </c>
+      <c r="AJ69" s="8" t="n">
+        <v>0.1531</v>
+      </c>
+      <c r="AK69" s="9" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="AL69" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM69" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
-          <t>Shawano-Menominee Counties</t>
+          <t>Washburn County</t>
         </is>
       </c>
       <c r="B70" s="7" t="n">
-        <v>0.5387999999999999</v>
+        <v>0.3886</v>
       </c>
       <c r="C70" s="8" t="n">
-        <v>0.5275</v>
+        <v>0.4214</v>
       </c>
       <c r="D70" s="9" t="n">
-        <v>-0.0113</v>
+        <v>0.0327</v>
       </c>
       <c r="E70" s="7" t="n">
-        <v>0.1688</v>
+        <v>0.0784</v>
       </c>
       <c r="F70" s="8" t="n">
-        <v>0.1688</v>
+        <v>0.0784</v>
       </c>
       <c r="G70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="7" t="n">
-        <v>0.0235</v>
+        <v>0.0381</v>
       </c>
       <c r="I70" s="8" t="n">
-        <v>0.0257</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>0.0471</v>
+      </c>
+      <c r="J70" s="9" t="n">
+        <v>0.0091</v>
       </c>
       <c r="K70" s="7" t="n">
-        <v>0.2471</v>
+        <v>0.0602</v>
       </c>
       <c r="L70" s="8" t="n">
-        <v>0.2263</v>
-[...2 lines deleted...]
-        <v>-0.0208</v>
+        <v>0.0522</v>
+      </c>
+      <c r="M70" s="11" t="n">
+        <v>-0.008</v>
       </c>
       <c r="N70" s="7" t="n">
-        <v>0.2048</v>
+        <v>0.1186</v>
       </c>
       <c r="O70" s="8" t="n">
-        <v>0.2959</v>
-[...2 lines deleted...]
-        <v>0.0911</v>
+        <v>0.138</v>
+      </c>
+      <c r="P70" s="9" t="n">
+        <v>0.0194</v>
       </c>
       <c r="Q70" s="7" t="n">
-        <v>0.1999</v>
+        <v>0.09660000000000001</v>
       </c>
       <c r="R70" s="8" t="n">
-        <v>0.1467</v>
-[...2 lines deleted...]
-        <v>-0.0532</v>
+        <v>0.063</v>
+      </c>
+      <c r="S70" s="11" t="n">
+        <v>-0.0335</v>
       </c>
       <c r="T70" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U70" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W70" s="7" t="n">
-        <v>0.336</v>
+        <v>0.2577</v>
       </c>
       <c r="X70" s="8" t="n">
-        <v>0.336</v>
+        <v>0.2577</v>
       </c>
       <c r="Y70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA70" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD70" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="7" t="n">
-        <v>0</v>
+        <v>0.0521</v>
       </c>
       <c r="AG70" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH70" s="10" t="n">
+        <v>0.0678</v>
+      </c>
+      <c r="AH70" s="9" t="n">
+        <v>0.0157</v>
+      </c>
+      <c r="AI70" s="7" t="n">
+        <v>0.3699</v>
+      </c>
+      <c r="AJ70" s="8" t="n">
+        <v>0.4361</v>
+      </c>
+      <c r="AK70" s="9" t="n">
+        <v>0.06610000000000001</v>
+      </c>
+      <c r="AL70" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM70" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN70" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
-          <t>Sheboygan County</t>
+          <t>Washington-Ozaukee Counties</t>
         </is>
       </c>
       <c r="B71" s="7" t="n">
-        <v>0.5438</v>
+        <v>0.36</v>
       </c>
       <c r="C71" s="8" t="n">
-        <v>0.5348000000000001</v>
+        <v>0.3941</v>
       </c>
       <c r="D71" s="9" t="n">
-        <v>-0.008999999999999999</v>
+        <v>0.0341</v>
       </c>
       <c r="E71" s="7" t="n">
-        <v>0.2378</v>
+        <v>0.0752</v>
       </c>
       <c r="F71" s="8" t="n">
-        <v>0.2378</v>
+        <v>0.0752</v>
       </c>
       <c r="G71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="7" t="n">
-        <v>0.2312</v>
+        <v>0.0369</v>
       </c>
       <c r="I71" s="8" t="n">
-        <v>0.2354</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>0.0611</v>
+      </c>
+      <c r="J71" s="9" t="n">
+        <v>0.0243</v>
       </c>
       <c r="K71" s="7" t="n">
-        <v>0.2789</v>
+        <v>0.0387</v>
       </c>
       <c r="L71" s="8" t="n">
-        <v>0.2684</v>
-[...2 lines deleted...]
-        <v>-0.0105</v>
+        <v>0.0423</v>
+      </c>
+      <c r="M71" s="10" t="n">
+        <v>0.0036</v>
       </c>
       <c r="N71" s="7" t="n">
-        <v>0.2485</v>
+        <v>0.0623</v>
       </c>
       <c r="O71" s="8" t="n">
-        <v>0.2921</v>
-[...2 lines deleted...]
-        <v>0.0436</v>
+        <v>0.0776</v>
+      </c>
+      <c r="P71" s="9" t="n">
+        <v>0.0152</v>
       </c>
       <c r="Q71" s="7" t="n">
-        <v>0.1925</v>
+        <v>0.1631</v>
       </c>
       <c r="R71" s="8" t="n">
-        <v>0.1707</v>
-[...2 lines deleted...]
-        <v>-0.0218</v>
+        <v>0.1509</v>
+      </c>
+      <c r="S71" s="11" t="n">
+        <v>-0.0122</v>
       </c>
       <c r="T71" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.219</v>
       </c>
       <c r="U71" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.219</v>
       </c>
       <c r="V71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="7" t="n">
-        <v>0.306</v>
+        <v>0.1388</v>
       </c>
       <c r="X71" s="8" t="n">
-        <v>0.306</v>
+        <v>0.1388</v>
       </c>
       <c r="Y71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA71" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD71" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF71" s="7" t="n">
-        <v>0</v>
+        <v>0.0143</v>
       </c>
       <c r="AG71" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH71" s="10" t="n">
+        <v>0.0243</v>
+      </c>
+      <c r="AH71" s="9" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="AI71" s="7" t="n">
+        <v>0.1188</v>
+      </c>
+      <c r="AJ71" s="8" t="n">
+        <v>0.1344</v>
+      </c>
+      <c r="AK71" s="9" t="n">
+        <v>0.0156</v>
+      </c>
+      <c r="AL71" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM71" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN71" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
-          <t>Sokaogon Chippewa Community (Mole Lake)</t>
+          <t>Waukesha County</t>
         </is>
       </c>
       <c r="B72" s="7" t="n">
-        <v>0.5482</v>
+        <v>0.414</v>
       </c>
       <c r="C72" s="8" t="n">
-        <v>0.5376</v>
+        <v>0.4212</v>
       </c>
       <c r="D72" s="9" t="n">
-        <v>-0.0106</v>
+        <v>0.0072</v>
       </c>
       <c r="E72" s="7" t="n">
-        <v>0.2283</v>
+        <v>0.0672</v>
       </c>
       <c r="F72" s="8" t="n">
-        <v>0.2283</v>
+        <v>0.0672</v>
       </c>
       <c r="G72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="7" t="n">
-        <v>0.168</v>
+        <v>0.0346</v>
       </c>
       <c r="I72" s="8" t="n">
-        <v>0.1752</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>0.0605</v>
+      </c>
+      <c r="J72" s="9" t="n">
+        <v>0.0259</v>
       </c>
       <c r="K72" s="7" t="n">
-        <v>0.219</v>
+        <v>0.045</v>
       </c>
       <c r="L72" s="8" t="n">
-        <v>0.1941</v>
+        <v>0.0737</v>
       </c>
       <c r="M72" s="9" t="n">
-        <v>-0.0249</v>
+        <v>0.0287</v>
       </c>
       <c r="N72" s="7" t="n">
-        <v>0.3356</v>
+        <v>0.0403</v>
       </c>
       <c r="O72" s="8" t="n">
-        <v>0.4258</v>
+        <v>0.0217</v>
       </c>
       <c r="P72" s="11" t="n">
-        <v>0.0902</v>
+        <v>-0.0186</v>
       </c>
       <c r="Q72" s="7" t="n">
-        <v>0.1905</v>
+        <v>0.1488</v>
       </c>
       <c r="R72" s="8" t="n">
-        <v>0.1406</v>
+        <v>0.1819</v>
       </c>
       <c r="S72" s="9" t="n">
-        <v>-0.0499</v>
+        <v>0.0331</v>
       </c>
       <c r="T72" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2367</v>
       </c>
       <c r="U72" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2367</v>
       </c>
       <c r="V72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="7" t="n">
-        <v>0.354</v>
+        <v>0.1558</v>
       </c>
       <c r="X72" s="8" t="n">
-        <v>0.354</v>
+        <v>0.1558</v>
       </c>
       <c r="Y72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="7" t="n">
-        <v>0.468</v>
+        <v>0.7463</v>
       </c>
       <c r="AA72" s="8" t="n">
-        <v>0.468</v>
+        <v>0.7463</v>
       </c>
       <c r="AB72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD72" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="7" t="n">
-        <v>0</v>
+        <v>0.0285</v>
       </c>
       <c r="AG72" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH72" s="10" t="n">
+        <v>0.056</v>
+      </c>
+      <c r="AH72" s="9" t="n">
+        <v>0.0274</v>
+      </c>
+      <c r="AI72" s="7" t="n">
+        <v>0.0613</v>
+      </c>
+      <c r="AJ72" s="8" t="n">
+        <v>0.0638</v>
+      </c>
+      <c r="AK72" s="10" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="AL72" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM72" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN72" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>St. Croix Chippewa Indians of Wisconsin</t>
+          <t>Waupaca County</t>
         </is>
       </c>
       <c r="B73" s="7" t="n">
-        <v>0.5435</v>
+        <v>0.3761</v>
       </c>
       <c r="C73" s="8" t="n">
-        <v>0.535</v>
+        <v>0.4095</v>
       </c>
       <c r="D73" s="9" t="n">
-        <v>-0.008500000000000001</v>
+        <v>0.0334</v>
       </c>
       <c r="E73" s="7" t="n">
-        <v>0.2449</v>
+        <v>0.0771</v>
       </c>
       <c r="F73" s="8" t="n">
-        <v>0.2449</v>
+        <v>0.0771</v>
       </c>
       <c r="G73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="7" t="n">
-        <v>0.1619</v>
+        <v>0.0393</v>
       </c>
       <c r="I73" s="8" t="n">
-        <v>0.1745</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>0.0549</v>
+      </c>
+      <c r="J73" s="9" t="n">
+        <v>0.0156</v>
       </c>
       <c r="K73" s="7" t="n">
-        <v>0.2898</v>
+        <v>0.0604</v>
       </c>
       <c r="L73" s="8" t="n">
-        <v>0.2652</v>
-[...2 lines deleted...]
-        <v>-0.0246</v>
+        <v>0.0634</v>
+      </c>
+      <c r="M73" s="10" t="n">
+        <v>0.0031</v>
       </c>
       <c r="N73" s="7" t="n">
-        <v>0.321</v>
+        <v>0.07870000000000001</v>
       </c>
       <c r="O73" s="8" t="n">
-        <v>0.4427</v>
-[...2 lines deleted...]
-        <v>0.1218</v>
+        <v>0.1033</v>
+      </c>
+      <c r="P73" s="9" t="n">
+        <v>0.0246</v>
       </c>
       <c r="Q73" s="7" t="n">
-        <v>0.1809</v>
+        <v>0.1298</v>
       </c>
       <c r="R73" s="8" t="n">
-        <v>0.1488</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>0.0982</v>
+      </c>
+      <c r="S73" s="11" t="n">
+        <v>-0.0316</v>
       </c>
       <c r="T73" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2533</v>
       </c>
       <c r="U73" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2533</v>
       </c>
       <c r="V73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2152</v>
       </c>
       <c r="X73" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2152</v>
       </c>
       <c r="Y73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA73" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD73" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="7" t="n">
-        <v>0</v>
+        <v>0.0443</v>
       </c>
       <c r="AG73" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH73" s="10" t="n">
+        <v>0.067</v>
+      </c>
+      <c r="AH73" s="9" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="AI73" s="7" t="n">
+        <v>0.2671</v>
+      </c>
+      <c r="AJ73" s="8" t="n">
+        <v>0.2984</v>
+      </c>
+      <c r="AK73" s="9" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="AL73" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM73" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN73" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
-          <t>St. Croix County</t>
+          <t>Waushara County</t>
         </is>
       </c>
       <c r="B74" s="7" t="n">
-        <v>0.5425</v>
+        <v>0.3996</v>
       </c>
       <c r="C74" s="8" t="n">
-        <v>0.5339</v>
+        <v>0.4354</v>
       </c>
       <c r="D74" s="9" t="n">
-        <v>-0.008699999999999999</v>
+        <v>0.0358</v>
       </c>
       <c r="E74" s="7" t="n">
-        <v>0.2384</v>
+        <v>0.1107</v>
       </c>
       <c r="F74" s="8" t="n">
-        <v>0.2384</v>
+        <v>0.1107</v>
       </c>
       <c r="G74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="7" t="n">
-        <v>0.1619</v>
+        <v>0.0687</v>
       </c>
       <c r="I74" s="8" t="n">
-        <v>0.1745</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>0.0795</v>
+      </c>
+      <c r="J74" s="9" t="n">
+        <v>0.0108</v>
       </c>
       <c r="K74" s="7" t="n">
-        <v>0.2898</v>
+        <v>0.1011</v>
       </c>
       <c r="L74" s="8" t="n">
-        <v>0.2652</v>
-[...2 lines deleted...]
-        <v>-0.0246</v>
+        <v>0.09710000000000001</v>
+      </c>
+      <c r="M74" s="10" t="n">
+        <v>-0.004</v>
       </c>
       <c r="N74" s="7" t="n">
-        <v>0.321</v>
+        <v>0.1036</v>
       </c>
       <c r="O74" s="8" t="n">
-        <v>0.4427</v>
-[...2 lines deleted...]
-        <v>0.1218</v>
+        <v>0.1505</v>
+      </c>
+      <c r="P74" s="9" t="n">
+        <v>0.0469</v>
       </c>
       <c r="Q74" s="7" t="n">
-        <v>0.1809</v>
+        <v>0.1693</v>
       </c>
       <c r="R74" s="8" t="n">
-        <v>0.1488</v>
-[...2 lines deleted...]
-        <v>-0.032</v>
+        <v>0.1413</v>
+      </c>
+      <c r="S74" s="11" t="n">
+        <v>-0.0281</v>
       </c>
       <c r="T74" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="U74" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.268</v>
       </c>
       <c r="V74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="7" t="n">
-        <v>0.294</v>
+        <v>0.3342</v>
       </c>
       <c r="X74" s="8" t="n">
-        <v>0.294</v>
+        <v>0.3342</v>
       </c>
       <c r="Y74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA74" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD74" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="7" t="n">
-        <v>0</v>
+        <v>0.0618</v>
       </c>
       <c r="AG74" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH74" s="10" t="n">
+        <v>0.0698</v>
+      </c>
+      <c r="AH74" s="9" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="AI74" s="7" t="n">
+        <v>0.3432</v>
+      </c>
+      <c r="AJ74" s="8" t="n">
+        <v>0.3861</v>
+      </c>
+      <c r="AK74" s="9" t="n">
+        <v>0.0429</v>
+      </c>
+      <c r="AL74" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM74" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN74" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>Stockbridge-Munsee Community</t>
+          <t>Winnebago County</t>
         </is>
       </c>
       <c r="B75" s="7" t="n">
-        <v>0.5442</v>
+        <v>0.3842</v>
       </c>
       <c r="C75" s="8" t="n">
-        <v>0.5359</v>
+        <v>0.4152</v>
       </c>
       <c r="D75" s="9" t="n">
-        <v>-0.008399999999999999</v>
+        <v>0.031</v>
       </c>
       <c r="E75" s="7" t="n">
-        <v>0.2499</v>
+        <v>0.0858</v>
       </c>
       <c r="F75" s="8" t="n">
-        <v>0.2499</v>
+        <v>0.0858</v>
       </c>
       <c r="G75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="7" t="n">
-        <v>0.2108</v>
+        <v>0.0483</v>
       </c>
       <c r="I75" s="8" t="n">
-        <v>0.2252</v>
-[...2 lines deleted...]
-        <v>0.0145</v>
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="J75" s="9" t="n">
+        <v>0.0217</v>
       </c>
       <c r="K75" s="7" t="n">
-        <v>0.315</v>
+        <v>0.0813</v>
       </c>
       <c r="L75" s="8" t="n">
-        <v>0.2945</v>
-[...2 lines deleted...]
-        <v>-0.0205</v>
+        <v>0.0861</v>
+      </c>
+      <c r="M75" s="10" t="n">
+        <v>0.0048</v>
       </c>
       <c r="N75" s="7" t="n">
-        <v>0.2574</v>
+        <v>0.0712</v>
       </c>
       <c r="O75" s="8" t="n">
-        <v>0.3308</v>
-[...2 lines deleted...]
-        <v>0.07340000000000001</v>
+        <v>0.0851</v>
+      </c>
+      <c r="P75" s="9" t="n">
+        <v>0.0138</v>
       </c>
       <c r="Q75" s="7" t="n">
-        <v>0.2162</v>
+        <v>0.1425</v>
       </c>
       <c r="R75" s="8" t="n">
-        <v>0.1604</v>
-[...2 lines deleted...]
-        <v>-0.0558</v>
+        <v>0.1323</v>
+      </c>
+      <c r="S75" s="11" t="n">
+        <v>-0.0102</v>
       </c>
       <c r="T75" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.2286</v>
       </c>
       <c r="U75" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.2286</v>
       </c>
       <c r="V75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="7" t="n">
-        <v>0.294</v>
+        <v>0.1898</v>
       </c>
       <c r="X75" s="8" t="n">
-        <v>0.294</v>
+        <v>0.1898</v>
       </c>
       <c r="Y75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="7" t="n">
-        <v>0.468</v>
+        <v>0.5819</v>
       </c>
       <c r="AA75" s="8" t="n">
-        <v>0.468</v>
+        <v>0.5819</v>
       </c>
       <c r="AB75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD75" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="7" t="n">
-        <v>0</v>
+        <v>0.0275</v>
       </c>
       <c r="AG75" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH75" s="10" t="n">
+        <v>0.0382</v>
+      </c>
+      <c r="AH75" s="9" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="AI75" s="7" t="n">
+        <v>0.07679999999999999</v>
+      </c>
+      <c r="AJ75" s="8" t="n">
+        <v>0.082</v>
+      </c>
+      <c r="AK75" s="9" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="AL75" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM75" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN75" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>Taylor County</t>
+          <t>Wood County</t>
         </is>
       </c>
       <c r="B76" s="7" t="n">
-        <v>0.544</v>
+        <v>0.3771</v>
       </c>
       <c r="C76" s="8" t="n">
-        <v>0.5356</v>
+        <v>0.4103</v>
       </c>
       <c r="D76" s="9" t="n">
-        <v>-0.008399999999999999</v>
+        <v>0.0331</v>
       </c>
       <c r="E76" s="7" t="n">
-        <v>0.2484</v>
+        <v>0.0759</v>
       </c>
       <c r="F76" s="8" t="n">
-        <v>0.2484</v>
+        <v>0.0759</v>
       </c>
       <c r="G76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="7" t="n">
-        <v>0.1707</v>
+        <v>0.0423</v>
       </c>
       <c r="I76" s="8" t="n">
-        <v>0.178</v>
-[...2 lines deleted...]
-        <v>0.0073</v>
+        <v>0.0553</v>
+      </c>
+      <c r="J76" s="9" t="n">
+        <v>0.013</v>
       </c>
       <c r="K76" s="7" t="n">
-        <v>0.3128</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="L76" s="8" t="n">
-        <v>0.2813</v>
-[...2 lines deleted...]
-        <v>-0.0315</v>
+        <v>0.06809999999999999</v>
+      </c>
+      <c r="M76" s="10" t="n">
+        <v>0.0029</v>
       </c>
       <c r="N76" s="7" t="n">
-        <v>0.3269</v>
+        <v>0.07489999999999999</v>
       </c>
       <c r="O76" s="8" t="n">
-        <v>0.4505</v>
-[...2 lines deleted...]
-        <v>0.1237</v>
+        <v>0.09660000000000001</v>
+      </c>
+      <c r="P76" s="9" t="n">
+        <v>0.0217</v>
       </c>
       <c r="Q76" s="7" t="n">
-        <v>0.1833</v>
+        <v>0.1213</v>
       </c>
       <c r="R76" s="8" t="n">
-        <v>0.1457</v>
-[...2 lines deleted...]
-        <v>-0.0376</v>
+        <v>0.1051</v>
+      </c>
+      <c r="S76" s="11" t="n">
+        <v>-0.0162</v>
       </c>
       <c r="T76" s="7" t="n">
-        <v>0.7821</v>
+        <v>0.234</v>
       </c>
       <c r="U76" s="8" t="n">
-        <v>0.7821</v>
+        <v>0.234</v>
       </c>
       <c r="V76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="7" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="X76" s="8" t="n">
-        <v>0.294</v>
+        <v>0.2577</v>
       </c>
       <c r="Y76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="7" t="n">
         <v>0.468</v>
       </c>
       <c r="AA76" s="8" t="n">
         <v>0.468</v>
       </c>
       <c r="AB76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="7" t="n">
         <v>0.9</v>
       </c>
       <c r="AD76" s="8" t="n">
         <v>0.9</v>
       </c>
       <c r="AE76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="7" t="n">
-        <v>0</v>
+        <v>0.0648</v>
       </c>
       <c r="AG76" s="8" t="n">
-        <v>0</v>
-[...1167 lines deleted...]
-      <c r="AH87" s="10" t="n">
+        <v>0.0828</v>
+      </c>
+      <c r="AH76" s="9" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="AI76" s="7" t="n">
+        <v>0.229</v>
+      </c>
+      <c r="AJ76" s="8" t="n">
+        <v>0.2445</v>
+      </c>
+      <c r="AK76" s="9" t="n">
+        <v>0.0155</v>
+      </c>
+      <c r="AL76" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM76" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN76" s="10" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A2:Z2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="100" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="12" t="inlineStr">
         <is>
           <t>CARA PH vs EM Risk Score Comparison — Methodology</t>
         </is>
       </c>
       <c r="B1" t="inlineStr"/>
     </row>
     <row r="2">
       <c r="A2" s="13" t="inlineStr"/>
       <c r="B2" s="14" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="13" t="inlineStr">
@@ -9489,88 +9619,112 @@
     </row>
     <row r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Negative Difference</t>
         </is>
       </c>
       <c r="B11" s="14" t="inlineStr">
         <is>
           <t>EM score is LOWER than PH — health-focused assessment sees greater risk</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="13" t="inlineStr"/>
       <c r="B12" s="14" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="13" t="inlineStr">
         <is>
           <t>PH Domain Weights</t>
         </is>
       </c>
       <c r="B13" s="14" t="inlineStr">
         <is>
-          <t>Natural Hazards 33%, Health 20%, Active Shooter 20%, Air Quality 14%, Extreme Heat 13%</t>
+          <t>Natural Hazards 28%, Active Shooter 18%, Health 17%, Air Quality 12%, Extreme Heat 11%, Dam Failure 7%, Vector-Borne Disease 7%</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="13" t="inlineStr">
         <is>
           <t>EM Domain Weights</t>
         </is>
       </c>
       <c r="B14" s="14" t="inlineStr">
         <is>
-          <t>Natural Hazards 38%, Active Shooter 15%, Extreme Heat 15%, Health 12%, Utilities 10%, Air Quality 10%</t>
+          <t>Natural Hazards 32%, Active Shooter 13%, Extreme Heat 13%, Health 10%, Utilities 10%, Air Quality 8%, Dam Failure 8%, Vector-Borne Disease 6%</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="13" t="inlineStr"/>
       <c r="B15" s="14" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Utilities Domain</t>
         </is>
       </c>
       <c r="B16" s="14" t="inlineStr">
         <is>
           <t>Supplementary in PH (not in PHRAT score); Primary in EM (10% weight)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="13" t="inlineStr">
         <is>
+          <t>Dam Failure Domain</t>
+        </is>
+      </c>
+      <c r="B17" s="14" t="inlineStr">
+        <is>
+          <t>Uses NID data, WI DNR dam inventory, and FEMA NRI flood data for county-level dam failure risk</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="13" t="inlineStr">
+        <is>
+          <t>Vector-Borne Disease Domain</t>
+        </is>
+      </c>
+      <c r="B18" s="14" t="inlineStr">
+        <is>
+          <t>Lyme disease, West Nile Virus, Anaplasmosis using WI DHS surveillance data and climate-adjusted models</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="13" t="inlineStr">
+        <is>
           <t>Data Sources</t>
         </is>
       </c>
-      <c r="B17" s="14" t="inlineStr">
+      <c r="B19" s="14" t="inlineStr">
         <is>
           <t>FEMA NRI, OpenFEMA APIs, NOAA NCEI Storm Events, WI DHS, EPA AirNow, Census/ACS</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...2 lines deleted...]
-  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>