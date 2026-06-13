--- v1 (2026-04-20)
+++ v2 (2026-06-13)
@@ -519,114 +519,117 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AN76"/>
+  <dimension ref="A1:AQ76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
+    <col width="14" customWidth="1" min="41" max="41"/>
+    <col width="14" customWidth="1" min="42" max="42"/>
+    <col width="14" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CARA Risk Score Comparison: Public Health vs Emergency Management Weights</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Scores computed: 2026-04-19T15:39:29.783535</t>
+          <t>Scores computed: 2026-06-12T13:29:23.682431</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Both assessments use identical exposure data and hazard likelihood scores. Differences reflect discipline-specific vulnerability and resilience weights. PH weights emphasize population health outcomes; EM weights emphasize critical infrastructure impacts.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>PH PHRAT weights: Natural Hazards 28%, Active Shooter 18%, Health 17%, Air Quality 12%, Extreme Heat 11%, Dam Failure 7%, Vector-Borne Disease 7%. EM PHRAT weights: Natural Hazards 32%, Active Shooter 13%, Extreme Heat 13%, Health 10%, Utilities 10%, Air Quality 8%, Dam Failure 8%, Vector-Borne Disease 6%.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
@@ -683,8846 +686,9491 @@
           <t>EM   Tornado</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>PH   Winter Storm</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>EM   Winter Storm</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>PH   Thunderstorm</t>
+          <t>PH   Hail &amp; Lightning</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
-          <t>EM   Thunderstorm</t>
+          <t>EM   Hail &amp; Lightning</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
+          <t>PH   Straight-Line Wind</t>
+        </is>
+      </c>
+      <c r="U6" s="5" t="inlineStr">
+        <is>
+          <t>EM   Straight-Line Wind</t>
+        </is>
+      </c>
+      <c r="V6" s="5" t="inlineStr">
+        <is>
+          <t>Difference</t>
+        </is>
+      </c>
+      <c r="W6" s="5" t="inlineStr">
+        <is>
           <t>PH Health Metrics</t>
         </is>
       </c>
-      <c r="U6" s="5" t="inlineStr">
+      <c r="X6" s="5" t="inlineStr">
         <is>
           <t>EM Health Metrics</t>
         </is>
       </c>
-      <c r="V6" s="5" t="inlineStr">
+      <c r="Y6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="W6" s="5" t="inlineStr">
+      <c r="Z6" s="5" t="inlineStr">
         <is>
           <t>PH Active Shooter</t>
         </is>
       </c>
-      <c r="X6" s="5" t="inlineStr">
+      <c r="AA6" s="5" t="inlineStr">
         <is>
           <t>EM Active Shooter</t>
         </is>
       </c>
-      <c r="Y6" s="5" t="inlineStr">
+      <c r="AB6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="Z6" s="5" t="inlineStr">
+      <c r="AC6" s="5" t="inlineStr">
         <is>
           <t>PH Air Quality</t>
         </is>
       </c>
-      <c r="AA6" s="5" t="inlineStr">
+      <c r="AD6" s="5" t="inlineStr">
         <is>
           <t>EM Air Quality</t>
         </is>
       </c>
-      <c r="AB6" s="5" t="inlineStr">
+      <c r="AE6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="AC6" s="5" t="inlineStr">
+      <c r="AF6" s="5" t="inlineStr">
         <is>
           <t>PH Extreme Heat</t>
         </is>
       </c>
-      <c r="AD6" s="5" t="inlineStr">
+      <c r="AG6" s="5" t="inlineStr">
         <is>
           <t>EM Extreme Heat</t>
         </is>
       </c>
-      <c r="AE6" s="5" t="inlineStr">
+      <c r="AH6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="AF6" s="5" t="inlineStr">
+      <c r="AI6" s="5" t="inlineStr">
         <is>
           <t>PH Dam Failure</t>
         </is>
       </c>
-      <c r="AG6" s="5" t="inlineStr">
+      <c r="AJ6" s="5" t="inlineStr">
         <is>
           <t>EM Dam Failure</t>
         </is>
       </c>
-      <c r="AH6" s="5" t="inlineStr">
+      <c r="AK6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="AI6" s="5" t="inlineStr">
+      <c r="AL6" s="5" t="inlineStr">
         <is>
           <t>PH Vector-Borne Disease</t>
         </is>
       </c>
-      <c r="AJ6" s="5" t="inlineStr">
+      <c r="AM6" s="5" t="inlineStr">
         <is>
           <t>EM Vector-Borne Disease</t>
         </is>
       </c>
-      <c r="AK6" s="5" t="inlineStr">
+      <c r="AN6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
-      <c r="AL6" s="5" t="inlineStr">
+      <c r="AO6" s="5" t="inlineStr">
         <is>
           <t>PH Utilities</t>
         </is>
       </c>
-      <c r="AM6" s="5" t="inlineStr">
+      <c r="AP6" s="5" t="inlineStr">
         <is>
           <t>EM Utilities</t>
         </is>
       </c>
-      <c r="AN6" s="5" t="inlineStr">
+      <c r="AQ6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Adams County</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>0.4191</v>
+        <v>0.4051</v>
       </c>
       <c r="C7" s="8" t="n">
-        <v>0.4557</v>
+        <v>0.4311</v>
       </c>
       <c r="D7" s="9" t="n">
-        <v>0.0366</v>
+        <v>0.026</v>
       </c>
       <c r="E7" s="7" t="n">
-        <v>0.1434</v>
+        <v>0.3711</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>0.1434</v>
+        <v>0.3711</v>
       </c>
       <c r="G7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="7" t="n">
-        <v>0.0892</v>
+        <v>0.3465</v>
       </c>
       <c r="I7" s="8" t="n">
-        <v>0.0985</v>
+        <v>0.3826</v>
       </c>
       <c r="J7" s="9" t="n">
-        <v>0.009299999999999999</v>
+        <v>0.0361</v>
       </c>
       <c r="K7" s="7" t="n">
-        <v>0.1494</v>
+        <v>0.4369</v>
       </c>
       <c r="L7" s="8" t="n">
-        <v>0.145</v>
-[...2 lines deleted...]
-        <v>-0.0043</v>
+        <v>0.4242</v>
+      </c>
+      <c r="M7" s="11" t="n">
+        <v>-0.0127</v>
       </c>
       <c r="N7" s="7" t="n">
-        <v>0.1201</v>
+        <v>0.2659</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.1744</v>
+        <v>0.3862</v>
       </c>
       <c r="P7" s="9" t="n">
-        <v>0.0543</v>
+        <v>0.1203</v>
       </c>
       <c r="Q7" s="7" t="n">
-        <v>0.2149</v>
+        <v>0.3024</v>
       </c>
       <c r="R7" s="8" t="n">
-        <v>0.1856</v>
+        <v>0.2613</v>
       </c>
       <c r="S7" s="11" t="n">
-        <v>-0.0292</v>
+        <v>-0.0411</v>
       </c>
       <c r="T7" s="7" t="n">
-        <v>0.2479</v>
+        <v>0.4702</v>
       </c>
       <c r="U7" s="8" t="n">
-        <v>0.2479</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3973</v>
+      </c>
+      <c r="V7" s="11" t="n">
+        <v>-0.0728</v>
       </c>
       <c r="W7" s="7" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="X7" s="8" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="Y7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3783</v>
       </c>
       <c r="AA7" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3783</v>
       </c>
       <c r="AB7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="7" t="n">
-        <v>0.9</v>
+        <v>0.517</v>
       </c>
       <c r="AD7" s="8" t="n">
-        <v>0.9</v>
+        <v>0.517</v>
       </c>
       <c r="AE7" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="7" t="n">
-        <v>0.1281</v>
+        <v>0.342</v>
       </c>
       <c r="AG7" s="8" t="n">
-        <v>0.1428</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>0.342</v>
+      </c>
+      <c r="AH7" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI7" s="7" t="n">
-        <v>0.4016</v>
+        <v>0.1078</v>
       </c>
       <c r="AJ7" s="8" t="n">
-        <v>0.4387</v>
-[...2 lines deleted...]
-        <v>0.037</v>
+        <v>0.1111</v>
+      </c>
+      <c r="AK7" s="10" t="n">
+        <v>0.0034</v>
       </c>
       <c r="AL7" s="7" t="n">
-        <v>0</v>
+        <v>0.5233</v>
       </c>
       <c r="AM7" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN7" s="10" t="n">
+        <v>0.5716</v>
+      </c>
+      <c r="AN7" s="9" t="n">
+        <v>0.0482</v>
+      </c>
+      <c r="AO7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Ashland County</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>0.3916</v>
+        <v>0.3561</v>
       </c>
       <c r="C8" s="8" t="n">
-        <v>0.442</v>
+        <v>0.3897</v>
       </c>
       <c r="D8" s="9" t="n">
-        <v>0.0505</v>
+        <v>0.0336</v>
       </c>
       <c r="E8" s="7" t="n">
-        <v>0.1578</v>
+        <v>0.3186</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>0.1578</v>
+        <v>0.3186</v>
       </c>
       <c r="G8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="7" t="n">
-        <v>0.1147</v>
+        <v>0.2485</v>
       </c>
       <c r="I8" s="8" t="n">
-        <v>0.1376</v>
+        <v>0.2983</v>
       </c>
       <c r="J8" s="9" t="n">
-        <v>0.023</v>
+        <v>0.0497</v>
       </c>
       <c r="K8" s="7" t="n">
-        <v>0.1135</v>
+        <v>0.1329</v>
       </c>
       <c r="L8" s="8" t="n">
-        <v>0.114</v>
+        <v>0.1335</v>
       </c>
       <c r="M8" s="10" t="n">
-        <v>0.0005</v>
+        <v>0.0005999999999999999</v>
       </c>
       <c r="N8" s="7" t="n">
-        <v>0.2178</v>
+        <v>0.5369</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.3381</v>
+        <v>0.7732</v>
       </c>
       <c r="P8" s="9" t="n">
-        <v>0.1203</v>
+        <v>0.2362</v>
       </c>
       <c r="Q8" s="7" t="n">
-        <v>0.1852</v>
+        <v>0.2228</v>
       </c>
       <c r="R8" s="8" t="n">
-        <v>0.1581</v>
+        <v>0.1901</v>
       </c>
       <c r="S8" s="11" t="n">
-        <v>-0.0272</v>
+        <v>-0.0327</v>
       </c>
       <c r="T8" s="7" t="n">
-        <v>0.2098</v>
+        <v>0.1759</v>
       </c>
       <c r="U8" s="8" t="n">
-        <v>0.2098</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1605</v>
+      </c>
+      <c r="V8" s="11" t="n">
+        <v>-0.0155</v>
       </c>
       <c r="W8" s="7" t="n">
-        <v>0.2833</v>
+        <v>0.4026</v>
       </c>
       <c r="X8" s="8" t="n">
-        <v>0.2833</v>
+        <v>0.4026</v>
       </c>
       <c r="Y8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2878</v>
       </c>
       <c r="AA8" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2878</v>
       </c>
       <c r="AB8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5224</v>
       </c>
       <c r="AD8" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5224</v>
       </c>
       <c r="AE8" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="7" t="n">
-        <v>0.0599</v>
+        <v>0.301</v>
       </c>
       <c r="AG8" s="8" t="n">
-        <v>0.0692</v>
-[...2 lines deleted...]
-        <v>0.009299999999999999</v>
+        <v>0.301</v>
+      </c>
+      <c r="AH8" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI8" s="7" t="n">
-        <v>0.354</v>
+        <v>0.0732</v>
       </c>
       <c r="AJ8" s="8" t="n">
-        <v>0.4063</v>
+        <v>0.0834</v>
       </c>
       <c r="AK8" s="9" t="n">
-        <v>0.0522</v>
+        <v>0.0102</v>
       </c>
       <c r="AL8" s="7" t="n">
-        <v>0</v>
+        <v>0.4699</v>
       </c>
       <c r="AM8" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN8" s="10" t="n">
+        <v>0.5392</v>
+      </c>
+      <c r="AN8" s="9" t="n">
+        <v>0.0693</v>
+      </c>
+      <c r="AO8" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Barron County</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>0.4121</v>
+        <v>0.3645</v>
       </c>
       <c r="C9" s="8" t="n">
-        <v>0.4417</v>
+        <v>0.3801</v>
       </c>
       <c r="D9" s="9" t="n">
-        <v>0.0296</v>
+        <v>0.0155</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>0.1149</v>
+        <v>0.3058</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>0.1149</v>
+        <v>0.3058</v>
       </c>
       <c r="G9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="n">
-        <v>0.064</v>
+        <v>0.1311</v>
       </c>
       <c r="I9" s="8" t="n">
-        <v>0.0723</v>
+        <v>0.148</v>
       </c>
       <c r="J9" s="9" t="n">
-        <v>0.008200000000000001</v>
+        <v>0.0169</v>
       </c>
       <c r="K9" s="7" t="n">
-        <v>0.0921</v>
+        <v>0.3491</v>
       </c>
       <c r="L9" s="8" t="n">
-        <v>0.08890000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0032</v>
+        <v>0.337</v>
+      </c>
+      <c r="M9" s="11" t="n">
+        <v>-0.0121</v>
       </c>
       <c r="N9" s="7" t="n">
-        <v>0.1495</v>
+        <v>0.4211</v>
       </c>
       <c r="O9" s="8" t="n">
-        <v>0.2029</v>
+        <v>0.529</v>
       </c>
       <c r="P9" s="9" t="n">
-        <v>0.0534</v>
+        <v>0.1079</v>
       </c>
       <c r="Q9" s="7" t="n">
-        <v>0.1539</v>
+        <v>0.2502</v>
       </c>
       <c r="R9" s="8" t="n">
-        <v>0.1288</v>
+        <v>0.2094</v>
       </c>
       <c r="S9" s="11" t="n">
-        <v>-0.0251</v>
+        <v>-0.0409</v>
       </c>
       <c r="T9" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2332</v>
       </c>
       <c r="U9" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2078</v>
+      </c>
+      <c r="V9" s="11" t="n">
+        <v>-0.0254</v>
       </c>
       <c r="W9" s="7" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="X9" s="8" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="Y9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3824</v>
       </c>
       <c r="AA9" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3824</v>
       </c>
       <c r="AB9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4803</v>
       </c>
       <c r="AD9" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4803</v>
       </c>
       <c r="AE9" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="7" t="n">
-        <v>0.0765</v>
+        <v>0.306</v>
       </c>
       <c r="AG9" s="8" t="n">
-        <v>0.07770000000000001</v>
+        <v>0.306</v>
       </c>
       <c r="AH9" s="10" t="n">
-        <v>0.0012</v>
+        <v>0</v>
       </c>
       <c r="AI9" s="7" t="n">
-        <v>0.3329</v>
+        <v>0.0929</v>
       </c>
       <c r="AJ9" s="8" t="n">
-        <v>0.364</v>
-[...2 lines deleted...]
-        <v>0.0311</v>
+        <v>0.093</v>
+      </c>
+      <c r="AK9" s="10" t="n">
+        <v>0.0002</v>
       </c>
       <c r="AL9" s="7" t="n">
-        <v>0</v>
+        <v>0.4433</v>
       </c>
       <c r="AM9" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN9" s="10" t="n">
+        <v>0.4847</v>
+      </c>
+      <c r="AN9" s="9" t="n">
+        <v>0.0414</v>
+      </c>
+      <c r="AO9" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Bayfield County</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>0.3833</v>
+        <v>0.2943</v>
       </c>
       <c r="C10" s="8" t="n">
-        <v>0.4208</v>
+        <v>0.3193</v>
       </c>
       <c r="D10" s="9" t="n">
-        <v>0.0375</v>
+        <v>0.025</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>0.092</v>
+        <v>0.2241</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>0.092</v>
+        <v>0.2241</v>
       </c>
       <c r="G10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="n">
+        <v>0.1631</v>
+      </c>
+      <c r="I10" s="8" t="n">
+        <v>0.2162</v>
+      </c>
+      <c r="J10" s="9" t="n">
         <v>0.0531</v>
       </c>
-      <c r="I10" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K10" s="7" t="n">
-        <v>0.06660000000000001</v>
+        <v>0.0598</v>
       </c>
       <c r="L10" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.054</v>
       </c>
       <c r="M10" s="11" t="n">
-        <v>-0.0065</v>
+        <v>-0.0058</v>
       </c>
       <c r="N10" s="7" t="n">
-        <v>0.1394</v>
+        <v>0.2581</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.1655</v>
+        <v>0.2825</v>
       </c>
       <c r="P10" s="9" t="n">
-        <v>0.0261</v>
+        <v>0.0244</v>
       </c>
       <c r="Q10" s="7" t="n">
-        <v>0.1088</v>
+        <v>0.2321</v>
       </c>
       <c r="R10" s="8" t="n">
-        <v>0.0745</v>
+        <v>0.159</v>
       </c>
       <c r="S10" s="11" t="n">
-        <v>-0.0343</v>
+        <v>-0.0731</v>
       </c>
       <c r="T10" s="7" t="n">
-        <v>0.2661</v>
+        <v>0.3708</v>
       </c>
       <c r="U10" s="8" t="n">
-        <v>0.2661</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2884</v>
+      </c>
+      <c r="V10" s="11" t="n">
+        <v>-0.0824</v>
       </c>
       <c r="W10" s="7" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="X10" s="8" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="Y10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1982</v>
       </c>
       <c r="AA10" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1982</v>
       </c>
       <c r="AB10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4241</v>
       </c>
       <c r="AD10" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4241</v>
       </c>
       <c r="AE10" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="7" t="n">
-        <v>0.0342</v>
+        <v>0.193</v>
       </c>
       <c r="AG10" s="8" t="n">
-        <v>0.0439</v>
-[...2 lines deleted...]
-        <v>0.0097</v>
+        <v>0.193</v>
+      </c>
+      <c r="AH10" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI10" s="7" t="n">
-        <v>0.3652</v>
+        <v>0.0338</v>
       </c>
       <c r="AJ10" s="8" t="n">
-        <v>0.4453</v>
+        <v>0.0434</v>
       </c>
       <c r="AK10" s="9" t="n">
-        <v>0.0801</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="AL10" s="7" t="n">
-        <v>0</v>
+        <v>0.4546</v>
       </c>
       <c r="AM10" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN10" s="10" t="n">
+        <v>0.5543</v>
+      </c>
+      <c r="AN10" s="9" t="n">
+        <v>0.0997</v>
+      </c>
+      <c r="AO10" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Brown County</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>0.3982</v>
+        <v>0.3618</v>
       </c>
       <c r="C11" s="8" t="n">
-        <v>0.4161</v>
-[...2 lines deleted...]
-        <v>0.0179</v>
+        <v>0.3634</v>
+      </c>
+      <c r="D11" s="10" t="n">
+        <v>0.0015</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>0.0985</v>
+        <v>0.2714</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>0.0985</v>
+        <v>0.2714</v>
       </c>
       <c r="G11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="7" t="n">
-        <v>0.0762</v>
+        <v>0.2037</v>
       </c>
       <c r="I11" s="8" t="n">
-        <v>0.0999</v>
+        <v>0.2618</v>
       </c>
       <c r="J11" s="9" t="n">
-        <v>0.0237</v>
+        <v>0.0581</v>
       </c>
       <c r="K11" s="7" t="n">
-        <v>0.08840000000000001</v>
+        <v>0.3321</v>
       </c>
       <c r="L11" s="8" t="n">
-        <v>0.1069</v>
+        <v>0.45</v>
       </c>
       <c r="M11" s="9" t="n">
-        <v>0.0185</v>
+        <v>0.1179</v>
       </c>
       <c r="N11" s="7" t="n">
-        <v>0.0905</v>
+        <v>0.2601</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.0964</v>
+        <v>0.2984</v>
       </c>
       <c r="P11" s="9" t="n">
-        <v>0.0059</v>
+        <v>0.0383</v>
       </c>
       <c r="Q11" s="7" t="n">
-        <v>0.1391</v>
+        <v>0.2423</v>
       </c>
       <c r="R11" s="8" t="n">
-        <v>0.1603</v>
+        <v>0.3007</v>
       </c>
       <c r="S11" s="9" t="n">
-        <v>0.0212</v>
+        <v>0.0585</v>
       </c>
       <c r="T11" s="7" t="n">
-        <v>0.2007</v>
+        <v>0.2934</v>
       </c>
       <c r="U11" s="8" t="n">
-        <v>0.2007</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3941</v>
+      </c>
+      <c r="V11" s="9" t="n">
+        <v>0.1007</v>
       </c>
       <c r="W11" s="7" t="n">
-        <v>0.2493</v>
+        <v>0.4026</v>
       </c>
       <c r="X11" s="8" t="n">
-        <v>0.2493</v>
+        <v>0.4026</v>
       </c>
       <c r="Y11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="7" t="n">
-        <v>0.6325</v>
+        <v>0.2584</v>
       </c>
       <c r="AA11" s="8" t="n">
-        <v>0.6325</v>
+        <v>0.2584</v>
       </c>
       <c r="AB11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="7" t="n">
-        <v>0.9</v>
+        <v>0.643</v>
       </c>
       <c r="AD11" s="8" t="n">
-        <v>0.9</v>
+        <v>0.643</v>
       </c>
       <c r="AE11" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="7" t="n">
-        <v>0.0421</v>
+        <v>0.438</v>
       </c>
       <c r="AG11" s="8" t="n">
-        <v>0.0488</v>
-[...2 lines deleted...]
-        <v>0.0067</v>
+        <v>0.438</v>
+      </c>
+      <c r="AH11" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI11" s="7" t="n">
-        <v>0.0916</v>
+        <v>0.0588</v>
       </c>
       <c r="AJ11" s="8" t="n">
-        <v>0.0902</v>
-[...2 lines deleted...]
-        <v>-0.0014</v>
+        <v>0.0751</v>
+      </c>
+      <c r="AK11" s="9" t="n">
+        <v>0.0163</v>
       </c>
       <c r="AL11" s="7" t="n">
-        <v>0</v>
+        <v>0.1265</v>
       </c>
       <c r="AM11" s="8" t="n">
-        <v>0</v>
+        <v>0.1246</v>
       </c>
       <c r="AN11" s="10" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="AO11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>Buffalo County</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>0.38</v>
+        <v>0.2898</v>
       </c>
       <c r="C12" s="8" t="n">
-        <v>0.4128</v>
+        <v>0.3066</v>
       </c>
       <c r="D12" s="9" t="n">
-        <v>0.0328</v>
+        <v>0.0168</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>0.0604</v>
+        <v>0.1584</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>0.0604</v>
+        <v>0.1584</v>
       </c>
       <c r="G12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="n">
-        <v>0.0419</v>
+        <v>0.1689</v>
       </c>
       <c r="I12" s="8" t="n">
-        <v>0.061</v>
+        <v>0.246</v>
       </c>
       <c r="J12" s="9" t="n">
-        <v>0.0191</v>
+        <v>0.0771</v>
       </c>
       <c r="K12" s="7" t="n">
-        <v>0.046</v>
+        <v>0.1445</v>
       </c>
       <c r="L12" s="8" t="n">
-        <v>0.0406</v>
+        <v>0.1276</v>
       </c>
       <c r="M12" s="11" t="n">
-        <v>-0.0054</v>
+        <v>-0.017</v>
       </c>
       <c r="N12" s="7" t="n">
-        <v>0.059</v>
+        <v>0.1916</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.0756</v>
+        <v>0.2455</v>
       </c>
       <c r="P12" s="9" t="n">
-        <v>0.0166</v>
+        <v>0.0539</v>
       </c>
       <c r="Q12" s="7" t="n">
-        <v>0.0946</v>
+        <v>0.1211</v>
       </c>
       <c r="R12" s="8" t="n">
-        <v>0.06270000000000001</v>
+        <v>0.0803</v>
       </c>
       <c r="S12" s="11" t="n">
-        <v>-0.0319</v>
+        <v>-0.0408</v>
       </c>
       <c r="T12" s="7" t="n">
-        <v>0.2259</v>
+        <v>0.1183</v>
       </c>
       <c r="U12" s="8" t="n">
-        <v>0.2259</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.09619999999999999</v>
+      </c>
+      <c r="V12" s="11" t="n">
+        <v>-0.0221</v>
       </c>
       <c r="W12" s="7" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="X12" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="Y12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2159</v>
       </c>
       <c r="AA12" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2159</v>
       </c>
       <c r="AB12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4185</v>
       </c>
       <c r="AD12" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4185</v>
       </c>
       <c r="AE12" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="7" t="n">
-        <v>0.0804</v>
+        <v>0.263</v>
       </c>
       <c r="AG12" s="8" t="n">
-        <v>0.1079</v>
-[...2 lines deleted...]
-        <v>0.0275</v>
+        <v>0.263</v>
+      </c>
+      <c r="AH12" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI12" s="7" t="n">
-        <v>0.3141</v>
+        <v>0.0315</v>
       </c>
       <c r="AJ12" s="8" t="n">
-        <v>0.3823</v>
+        <v>0.0474</v>
       </c>
       <c r="AK12" s="9" t="n">
-        <v>0.06809999999999999</v>
+        <v>0.0158</v>
       </c>
       <c r="AL12" s="7" t="n">
-        <v>0</v>
+        <v>0.3969</v>
       </c>
       <c r="AM12" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN12" s="10" t="n">
+        <v>0.483</v>
+      </c>
+      <c r="AN12" s="9" t="n">
+        <v>0.0861</v>
+      </c>
+      <c r="AO12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>Burnett County</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>0.397</v>
+        <v>0.3136</v>
       </c>
       <c r="C13" s="8" t="n">
-        <v>0.4294</v>
+        <v>0.3307</v>
       </c>
       <c r="D13" s="9" t="n">
-        <v>0.0323</v>
+        <v>0.0172</v>
       </c>
       <c r="E13" s="7" t="n">
+        <v>0.2129</v>
+      </c>
+      <c r="F13" s="8" t="n">
+        <v>0.2129</v>
+      </c>
+      <c r="G13" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7" t="n">
         <v>0.08500000000000001</v>
       </c>
-      <c r="F13" s="8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I13" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.1005</v>
       </c>
       <c r="J13" s="9" t="n">
-        <v>0.007900000000000001</v>
+        <v>0.0155</v>
       </c>
       <c r="K13" s="7" t="n">
-        <v>0.0721</v>
+        <v>0.1934</v>
       </c>
       <c r="L13" s="8" t="n">
-        <v>0.062</v>
+        <v>0.1661</v>
       </c>
       <c r="M13" s="11" t="n">
-        <v>-0.0102</v>
+        <v>-0.0273</v>
       </c>
       <c r="N13" s="7" t="n">
-        <v>0.1184</v>
+        <v>0.2788</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.1399</v>
+        <v>0.3044</v>
       </c>
       <c r="P13" s="9" t="n">
-        <v>0.0215</v>
+        <v>0.0257</v>
       </c>
       <c r="Q13" s="7" t="n">
-        <v>0.1061</v>
+        <v>0.21</v>
       </c>
       <c r="R13" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.1473</v>
       </c>
       <c r="S13" s="11" t="n">
-        <v>-0.0317</v>
+        <v>-0.06270000000000001</v>
       </c>
       <c r="T13" s="7" t="n">
-        <v>0.2613</v>
+        <v>0.2625</v>
       </c>
       <c r="U13" s="8" t="n">
-        <v>0.2613</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2069</v>
+      </c>
+      <c r="V13" s="11" t="n">
+        <v>-0.0557</v>
       </c>
       <c r="W13" s="7" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="X13" s="8" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="Y13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2898</v>
       </c>
       <c r="AA13" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2898</v>
       </c>
       <c r="AB13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4428</v>
       </c>
       <c r="AD13" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4428</v>
       </c>
       <c r="AE13" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="7" t="n">
-        <v>0.082</v>
+        <v>0.195</v>
       </c>
       <c r="AG13" s="8" t="n">
-        <v>0.0935</v>
-[...2 lines deleted...]
-        <v>0.0115</v>
+        <v>0.195</v>
+      </c>
+      <c r="AH13" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI13" s="7" t="n">
-        <v>0.3786</v>
+        <v>0.06710000000000001</v>
       </c>
       <c r="AJ13" s="8" t="n">
-        <v>0.4353</v>
+        <v>0.0731</v>
       </c>
       <c r="AK13" s="9" t="n">
-        <v>0.0567</v>
+        <v>0.0059</v>
       </c>
       <c r="AL13" s="7" t="n">
-        <v>0</v>
+        <v>0.4986</v>
       </c>
       <c r="AM13" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN13" s="10" t="n">
+        <v>0.5733</v>
+      </c>
+      <c r="AN13" s="9" t="n">
+        <v>0.0747</v>
+      </c>
+      <c r="AO13" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>Calumet County</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>0.3595</v>
+        <v>0.2496</v>
       </c>
       <c r="C14" s="8" t="n">
-        <v>0.3916</v>
+        <v>0.2588</v>
       </c>
       <c r="D14" s="9" t="n">
-        <v>0.032</v>
+        <v>0.0092</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>0.0411</v>
+        <v>0.09370000000000001</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>0.0411</v>
+        <v>0.09370000000000001</v>
       </c>
       <c r="G14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="n">
-        <v>0.0172</v>
+        <v>0.0412</v>
       </c>
       <c r="I14" s="8" t="n">
-        <v>0.0367</v>
+        <v>0.08790000000000001</v>
       </c>
       <c r="J14" s="9" t="n">
-        <v>0.0195</v>
+        <v>0.0467</v>
       </c>
       <c r="K14" s="7" t="n">
-        <v>0.0325</v>
+        <v>0.1063</v>
       </c>
       <c r="L14" s="8" t="n">
-        <v>0.0342</v>
-[...2 lines deleted...]
-        <v>0.0017</v>
+        <v>0.1118</v>
+      </c>
+      <c r="M14" s="9" t="n">
+        <v>0.0056</v>
       </c>
       <c r="N14" s="7" t="n">
-        <v>0.0391</v>
+        <v>0.1065</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.0588</v>
+        <v>0.1601</v>
       </c>
       <c r="P14" s="9" t="n">
-        <v>0.0197</v>
+        <v>0.0536</v>
       </c>
       <c r="Q14" s="7" t="n">
-        <v>0.07539999999999999</v>
+        <v>0.08740000000000001</v>
       </c>
       <c r="R14" s="8" t="n">
-        <v>0.0641</v>
+        <v>0.0743</v>
       </c>
       <c r="S14" s="11" t="n">
-        <v>-0.0113</v>
+        <v>-0.0131</v>
       </c>
       <c r="T14" s="7" t="n">
-        <v>0.212</v>
+        <v>0.1132</v>
       </c>
       <c r="U14" s="8" t="n">
-        <v>0.212</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1075</v>
+      </c>
+      <c r="V14" s="11" t="n">
+        <v>-0.0058</v>
       </c>
       <c r="W14" s="7" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="X14" s="8" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="Y14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1447</v>
       </c>
       <c r="AA14" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1447</v>
       </c>
       <c r="AB14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4054</v>
       </c>
       <c r="AD14" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4054</v>
       </c>
       <c r="AE14" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="7" t="n">
-        <v>0.0174</v>
+        <v>0.216</v>
       </c>
       <c r="AG14" s="8" t="n">
-        <v>0.0313</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>0.216</v>
+      </c>
+      <c r="AH14" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI14" s="7" t="n">
-        <v>0.1131</v>
+        <v>0.0154</v>
       </c>
       <c r="AJ14" s="8" t="n">
-        <v>0.1336</v>
+        <v>0.0305</v>
       </c>
       <c r="AK14" s="9" t="n">
-        <v>0.0205</v>
+        <v>0.0151</v>
       </c>
       <c r="AL14" s="7" t="n">
-        <v>0</v>
+        <v>0.1548</v>
       </c>
       <c r="AM14" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN14" s="10" t="n">
+        <v>0.1828</v>
+      </c>
+      <c r="AN14" s="9" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="AO14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <t>Chippewa County</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>0.3714</v>
+        <v>0.2825</v>
       </c>
       <c r="C15" s="8" t="n">
-        <v>0.407</v>
+        <v>0.3007</v>
       </c>
       <c r="D15" s="9" t="n">
-        <v>0.0355</v>
+        <v>0.0182</v>
       </c>
       <c r="E15" s="7" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.1974</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.1974</v>
       </c>
       <c r="G15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="n">
-        <v>0.0349</v>
+        <v>0.133</v>
       </c>
       <c r="I15" s="8" t="n">
-        <v>0.0533</v>
+        <v>0.2029</v>
       </c>
       <c r="J15" s="9" t="n">
-        <v>0.0184</v>
+        <v>0.0699</v>
       </c>
       <c r="K15" s="7" t="n">
-        <v>0.0585</v>
+        <v>0.2174</v>
       </c>
       <c r="L15" s="8" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.2424</v>
       </c>
       <c r="M15" s="9" t="n">
-        <v>0.0067</v>
+        <v>0.025</v>
       </c>
       <c r="N15" s="7" t="n">
-        <v>0.0823</v>
+        <v>0.2315</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0.1333</v>
+        <v>0.3463</v>
       </c>
       <c r="P15" s="9" t="n">
-        <v>0.051</v>
+        <v>0.1148</v>
       </c>
       <c r="Q15" s="7" t="n">
-        <v>0.1102</v>
+        <v>0.1587</v>
       </c>
       <c r="R15" s="8" t="n">
-        <v>0.0994</v>
+        <v>0.1431</v>
       </c>
       <c r="S15" s="11" t="n">
-        <v>-0.0108</v>
+        <v>-0.0156</v>
       </c>
       <c r="T15" s="7" t="n">
-        <v>0.2391</v>
+        <v>0.213</v>
       </c>
       <c r="U15" s="8" t="n">
-        <v>0.2391</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2073</v>
+      </c>
+      <c r="V15" s="11" t="n">
+        <v>-0.0057</v>
       </c>
       <c r="W15" s="7" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="X15" s="8" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="Y15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1738</v>
       </c>
       <c r="AA15" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1738</v>
       </c>
       <c r="AB15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4459</v>
       </c>
       <c r="AD15" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4459</v>
       </c>
       <c r="AE15" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="7" t="n">
-        <v>0.0469</v>
+        <v>0.253</v>
       </c>
       <c r="AG15" s="8" t="n">
-        <v>0.0736</v>
-[...2 lines deleted...]
-        <v>0.0266</v>
+        <v>0.253</v>
+      </c>
+      <c r="AH15" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI15" s="7" t="n">
-        <v>0.2254</v>
+        <v>0.038</v>
       </c>
       <c r="AJ15" s="8" t="n">
-        <v>0.2551</v>
+        <v>0.06560000000000001</v>
       </c>
       <c r="AK15" s="9" t="n">
-        <v>0.0297</v>
+        <v>0.0276</v>
       </c>
       <c r="AL15" s="7" t="n">
-        <v>0</v>
+        <v>0.2922</v>
       </c>
       <c r="AM15" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN15" s="10" t="n">
+        <v>0.3306</v>
+      </c>
+      <c r="AN15" s="9" t="n">
+        <v>0.0385</v>
+      </c>
+      <c r="AO15" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>Clark County</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
-        <v>0.434</v>
+        <v>0.4588</v>
       </c>
       <c r="C16" s="8" t="n">
-        <v>0.4686</v>
+        <v>0.4889</v>
       </c>
       <c r="D16" s="9" t="n">
-        <v>0.0346</v>
+        <v>0.0301</v>
       </c>
       <c r="E16" s="7" t="n">
-        <v>0.1526</v>
+        <v>0.5034</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>0.1526</v>
+        <v>0.5034</v>
       </c>
       <c r="G16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="n">
-        <v>0.0958</v>
+        <v>0.4589</v>
       </c>
       <c r="I16" s="8" t="n">
-        <v>0.105</v>
+        <v>0.5031</v>
       </c>
       <c r="J16" s="9" t="n">
-        <v>0.0092</v>
+        <v>0.0442</v>
       </c>
       <c r="K16" s="7" t="n">
-        <v>0.1349</v>
+        <v>0.5966</v>
       </c>
       <c r="L16" s="8" t="n">
-        <v>0.1334</v>
-[...2 lines deleted...]
-        <v>-0.0015</v>
+        <v>0.59</v>
+      </c>
+      <c r="M16" s="11" t="n">
+        <v>-0.0067</v>
       </c>
       <c r="N16" s="7" t="n">
-        <v>0.1664</v>
+        <v>0.4499</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>0.2391</v>
+        <v>0.6465</v>
       </c>
       <c r="P16" s="9" t="n">
-        <v>0.0727</v>
+        <v>0.1966</v>
       </c>
       <c r="Q16" s="7" t="n">
-        <v>0.2133</v>
+        <v>0.3858</v>
       </c>
       <c r="R16" s="8" t="n">
-        <v>0.1889</v>
+        <v>0.3416</v>
       </c>
       <c r="S16" s="11" t="n">
-        <v>-0.0244</v>
+        <v>-0.0442</v>
       </c>
       <c r="T16" s="7" t="n">
-        <v>0.268</v>
+        <v>0.5554</v>
       </c>
       <c r="U16" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.512</v>
+      </c>
+      <c r="V16" s="11" t="n">
+        <v>-0.0435</v>
       </c>
       <c r="W16" s="7" t="n">
-        <v>0.4873</v>
+        <v>0.4026</v>
       </c>
       <c r="X16" s="8" t="n">
-        <v>0.4873</v>
+        <v>0.4026</v>
       </c>
       <c r="Y16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="7" t="n">
-        <v>0.468</v>
+        <v>0.4302</v>
       </c>
       <c r="AA16" s="8" t="n">
-        <v>0.468</v>
+        <v>0.4302</v>
       </c>
       <c r="AB16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5439000000000001</v>
       </c>
       <c r="AD16" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5439000000000001</v>
       </c>
       <c r="AE16" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="7" t="n">
-        <v>0.1174</v>
+        <v>0.387</v>
       </c>
       <c r="AG16" s="8" t="n">
-        <v>0.1221</v>
+        <v>0.387</v>
       </c>
       <c r="AH16" s="10" t="n">
-        <v>0.0047</v>
+        <v>0</v>
       </c>
       <c r="AI16" s="7" t="n">
-        <v>0.3886</v>
+        <v>0.1544</v>
       </c>
       <c r="AJ16" s="8" t="n">
-        <v>0.421</v>
-[...2 lines deleted...]
-        <v>0.0325</v>
+        <v>0.1588</v>
+      </c>
+      <c r="AK16" s="10" t="n">
+        <v>0.0043</v>
       </c>
       <c r="AL16" s="7" t="n">
-        <v>0</v>
+        <v>0.5397</v>
       </c>
       <c r="AM16" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN16" s="10" t="n">
+        <v>0.5848</v>
+      </c>
+      <c r="AN16" s="9" t="n">
+        <v>0.0451</v>
+      </c>
+      <c r="AO16" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
           <t>Columbia County</t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
-        <v>0.3704</v>
+        <v>0.3101</v>
       </c>
       <c r="C17" s="8" t="n">
-        <v>0.4057</v>
+        <v>0.3314</v>
       </c>
       <c r="D17" s="9" t="n">
-        <v>0.0353</v>
+        <v>0.0213</v>
       </c>
       <c r="E17" s="7" t="n">
-        <v>0.09130000000000001</v>
+        <v>0.2505</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>0.09130000000000001</v>
+        <v>0.2505</v>
       </c>
       <c r="G17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="n">
-        <v>0.06</v>
+        <v>0.2333</v>
       </c>
       <c r="I17" s="8" t="n">
-        <v>0.0934</v>
+        <v>0.363</v>
       </c>
       <c r="J17" s="9" t="n">
-        <v>0.0334</v>
+        <v>0.1297</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>0.0815</v>
+        <v>0.2807</v>
       </c>
       <c r="L17" s="8" t="n">
-        <v>0.09279999999999999</v>
+        <v>0.3193</v>
       </c>
       <c r="M17" s="9" t="n">
-        <v>0.0112</v>
+        <v>0.0386</v>
       </c>
       <c r="N17" s="7" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.1884</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.1088</v>
+        <v>0.3123</v>
       </c>
       <c r="P17" s="9" t="n">
-        <v>0.0432</v>
+        <v>0.1239</v>
       </c>
       <c r="Q17" s="7" t="n">
-        <v>0.158</v>
+        <v>0.2356</v>
       </c>
       <c r="R17" s="8" t="n">
-        <v>0.1496</v>
+        <v>0.2231</v>
       </c>
       <c r="S17" s="11" t="n">
-        <v>-0.008399999999999999</v>
+        <v>-0.0125</v>
       </c>
       <c r="T17" s="7" t="n">
-        <v>0.2554</v>
+        <v>0.3166</v>
       </c>
       <c r="U17" s="8" t="n">
-        <v>0.2554</v>
+        <v>0.3195</v>
       </c>
       <c r="V17" s="10" t="n">
-        <v>0</v>
+        <v>0.003</v>
       </c>
       <c r="W17" s="7" t="n">
-        <v>0.1813</v>
+        <v>0.4026</v>
       </c>
       <c r="X17" s="8" t="n">
-        <v>0.1813</v>
+        <v>0.4026</v>
       </c>
       <c r="Y17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1545</v>
       </c>
       <c r="AA17" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1545</v>
       </c>
       <c r="AB17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4519</v>
       </c>
       <c r="AD17" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4519</v>
       </c>
       <c r="AE17" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="7" t="n">
-        <v>0.0398</v>
+        <v>0.411</v>
       </c>
       <c r="AG17" s="8" t="n">
-        <v>0.06569999999999999</v>
-[...2 lines deleted...]
-        <v>0.0259</v>
+        <v>0.411</v>
+      </c>
+      <c r="AH17" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI17" s="7" t="n">
-        <v>0.1848</v>
+        <v>0.0435</v>
       </c>
       <c r="AJ17" s="8" t="n">
-        <v>0.2125</v>
+        <v>0.07439999999999999</v>
       </c>
       <c r="AK17" s="9" t="n">
-        <v>0.0277</v>
+        <v>0.031</v>
       </c>
       <c r="AL17" s="7" t="n">
-        <v>0</v>
+        <v>0.2393</v>
       </c>
       <c r="AM17" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN17" s="10" t="n">
+        <v>0.2752</v>
+      </c>
+      <c r="AN17" s="9" t="n">
+        <v>0.0359</v>
+      </c>
+      <c r="AO17" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>Crawford County</t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
-        <v>0.391</v>
+        <v>0.3557</v>
       </c>
       <c r="C18" s="8" t="n">
-        <v>0.4326</v>
+        <v>0.3889</v>
       </c>
       <c r="D18" s="9" t="n">
-        <v>0.0416</v>
+        <v>0.0332</v>
       </c>
       <c r="E18" s="7" t="n">
-        <v>0.1256</v>
+        <v>0.3075</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>0.1256</v>
+        <v>0.3075</v>
       </c>
       <c r="G18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="n">
-        <v>0.09180000000000001</v>
+        <v>0.452</v>
       </c>
       <c r="I18" s="8" t="n">
-        <v>0.1228</v>
+        <v>0.6042</v>
       </c>
       <c r="J18" s="9" t="n">
-        <v>0.0309</v>
+        <v>0.1522</v>
       </c>
       <c r="K18" s="7" t="n">
-        <v>0.0887</v>
+        <v>0.3064</v>
       </c>
       <c r="L18" s="8" t="n">
-        <v>0.0936</v>
-[...2 lines deleted...]
-        <v>0.0049</v>
+        <v>0.3232</v>
+      </c>
+      <c r="M18" s="9" t="n">
+        <v>0.0168</v>
       </c>
       <c r="N18" s="7" t="n">
-        <v>0.0926</v>
+        <v>0.2208</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.1619</v>
+        <v>0.386</v>
       </c>
       <c r="P18" s="9" t="n">
-        <v>0.0693</v>
+        <v>0.1651</v>
       </c>
       <c r="Q18" s="7" t="n">
-        <v>0.2294</v>
+        <v>0.2048</v>
       </c>
       <c r="R18" s="8" t="n">
-        <v>0.2177</v>
+        <v>0.1944</v>
       </c>
       <c r="S18" s="11" t="n">
-        <v>-0.0116</v>
+        <v>-0.0104</v>
       </c>
       <c r="T18" s="7" t="n">
-        <v>0.268</v>
+        <v>0.1555</v>
       </c>
       <c r="U18" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1504</v>
+      </c>
+      <c r="V18" s="11" t="n">
+        <v>-0.0051</v>
       </c>
       <c r="W18" s="7" t="n">
-        <v>0.2662</v>
+        <v>0.4026</v>
       </c>
       <c r="X18" s="8" t="n">
-        <v>0.2662</v>
+        <v>0.4026</v>
       </c>
       <c r="Y18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2355</v>
       </c>
       <c r="AA18" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2355</v>
       </c>
       <c r="AB18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5007</v>
       </c>
       <c r="AD18" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5007</v>
       </c>
       <c r="AE18" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="7" t="n">
-        <v>0.056</v>
+        <v>0.398</v>
       </c>
       <c r="AG18" s="8" t="n">
-        <v>0.07870000000000001</v>
-[...2 lines deleted...]
-        <v>0.0228</v>
+        <v>0.398</v>
+      </c>
+      <c r="AH18" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI18" s="7" t="n">
-        <v>0.3351</v>
+        <v>0.0712</v>
       </c>
       <c r="AJ18" s="8" t="n">
-        <v>0.4</v>
+        <v>0.1006</v>
       </c>
       <c r="AK18" s="9" t="n">
-        <v>0.0649</v>
+        <v>0.0294</v>
       </c>
       <c r="AL18" s="7" t="n">
-        <v>0</v>
+        <v>0.4131</v>
       </c>
       <c r="AM18" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN18" s="10" t="n">
+        <v>0.4931</v>
+      </c>
+      <c r="AN18" s="9" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="AO18" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
           <t>Dane County</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>0.3654</v>
+        <v>0.3044</v>
       </c>
       <c r="C19" s="8" t="n">
-        <v>0.3968</v>
+        <v>0.317</v>
       </c>
       <c r="D19" s="9" t="n">
-        <v>0.0314</v>
+        <v>0.0126</v>
       </c>
       <c r="E19" s="7" t="n">
-        <v>0.089</v>
+        <v>0.2744</v>
       </c>
       <c r="F19" s="8" t="n">
-        <v>0.089</v>
+        <v>0.2744</v>
       </c>
       <c r="G19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="n">
-        <v>0.0457</v>
+        <v>0.157</v>
       </c>
       <c r="I19" s="8" t="n">
-        <v>0.0725</v>
+        <v>0.2441</v>
       </c>
       <c r="J19" s="9" t="n">
-        <v>0.0268</v>
+        <v>0.0871</v>
       </c>
       <c r="K19" s="7" t="n">
-        <v>0.0882</v>
+        <v>0.3513</v>
       </c>
       <c r="L19" s="8" t="n">
-        <v>0.1221</v>
+        <v>0.5457</v>
       </c>
       <c r="M19" s="9" t="n">
-        <v>0.0339</v>
+        <v>0.1944</v>
       </c>
       <c r="N19" s="7" t="n">
-        <v>0.059</v>
+        <v>0.2197</v>
       </c>
       <c r="O19" s="8" t="n">
-        <v>0.0789</v>
+        <v>0.3169</v>
       </c>
       <c r="P19" s="9" t="n">
-        <v>0.0198</v>
+        <v>0.09719999999999999</v>
       </c>
       <c r="Q19" s="7" t="n">
-        <v>0.163</v>
+        <v>0.3299</v>
       </c>
       <c r="R19" s="8" t="n">
-        <v>0.2178</v>
+        <v>0.4759</v>
       </c>
       <c r="S19" s="9" t="n">
-        <v>0.0548</v>
+        <v>0.146</v>
       </c>
       <c r="T19" s="7" t="n">
-        <v>0.193</v>
+        <v>0.3194</v>
       </c>
       <c r="U19" s="8" t="n">
-        <v>0.193</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.5012</v>
+      </c>
+      <c r="V19" s="9" t="n">
+        <v>0.1819</v>
       </c>
       <c r="W19" s="7" t="n">
+        <v>0.4026</v>
+      </c>
+      <c r="X19" s="8" t="n">
+        <v>0.4026</v>
+      </c>
+      <c r="Y19" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="7" t="n">
         <v>0.1</v>
       </c>
-      <c r="X19" s="8" t="n">
+      <c r="AA19" s="8" t="n">
         <v>0.1</v>
       </c>
-      <c r="Y19" s="10" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AB19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5472</v>
       </c>
       <c r="AD19" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5472</v>
       </c>
       <c r="AE19" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="7" t="n">
-        <v>0.0317</v>
+        <v>0.232</v>
       </c>
       <c r="AG19" s="8" t="n">
-        <v>0.0496</v>
-[...2 lines deleted...]
-        <v>0.0179</v>
+        <v>0.232</v>
+      </c>
+      <c r="AH19" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI19" s="7" t="n">
-        <v>0.0472</v>
+        <v>0.0454</v>
       </c>
       <c r="AJ19" s="8" t="n">
-        <v>0.0486</v>
-[...2 lines deleted...]
-        <v>0.0014</v>
+        <v>0.07870000000000001</v>
+      </c>
+      <c r="AK19" s="9" t="n">
+        <v>0.0333</v>
       </c>
       <c r="AL19" s="7" t="n">
-        <v>0</v>
+        <v>0.065</v>
       </c>
       <c r="AM19" s="8" t="n">
-        <v>0</v>
+        <v>0.0669</v>
       </c>
       <c r="AN19" s="10" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="AO19" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>Dodge County</t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
-        <v>0.3692</v>
+        <v>0.3186</v>
       </c>
       <c r="C20" s="8" t="n">
-        <v>0.4088</v>
+        <v>0.3428</v>
       </c>
       <c r="D20" s="9" t="n">
-        <v>0.0396</v>
+        <v>0.0242</v>
       </c>
       <c r="E20" s="7" t="n">
-        <v>0.102</v>
+        <v>0.2888</v>
       </c>
       <c r="F20" s="8" t="n">
-        <v>0.102</v>
+        <v>0.2888</v>
       </c>
       <c r="G20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="n">
-        <v>0.07240000000000001</v>
+        <v>0.2246</v>
       </c>
       <c r="I20" s="8" t="n">
-        <v>0.0999</v>
+        <v>0.3212</v>
       </c>
       <c r="J20" s="9" t="n">
-        <v>0.0274</v>
+        <v>0.09669999999999999</v>
       </c>
       <c r="K20" s="7" t="n">
-        <v>0.08309999999999999</v>
+        <v>0.3449</v>
       </c>
       <c r="L20" s="8" t="n">
-        <v>0.0887</v>
+        <v>0.3971</v>
       </c>
       <c r="M20" s="9" t="n">
-        <v>0.0056</v>
+        <v>0.0522</v>
       </c>
       <c r="N20" s="7" t="n">
-        <v>0.07340000000000001</v>
+        <v>0.1954</v>
       </c>
       <c r="O20" s="8" t="n">
-        <v>0.106</v>
+        <v>0.3044</v>
       </c>
       <c r="P20" s="9" t="n">
-        <v>0.0327</v>
+        <v>0.1091</v>
       </c>
       <c r="Q20" s="7" t="n">
-        <v>0.179</v>
+        <v>0.3011</v>
       </c>
       <c r="R20" s="8" t="n">
-        <v>0.1641</v>
-[...2 lines deleted...]
-        <v>-0.0149</v>
+        <v>0.2976</v>
+      </c>
+      <c r="S20" s="10" t="n">
+        <v>-0.0036</v>
       </c>
       <c r="T20" s="7" t="n">
-        <v>0.2366</v>
+        <v>0.3869</v>
       </c>
       <c r="U20" s="8" t="n">
-        <v>0.2366</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4017</v>
+      </c>
+      <c r="V20" s="9" t="n">
+        <v>0.0148</v>
       </c>
       <c r="W20" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X20" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1736</v>
       </c>
       <c r="AA20" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1736</v>
       </c>
       <c r="AB20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4651</v>
       </c>
       <c r="AD20" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4651</v>
       </c>
       <c r="AE20" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="7" t="n">
-        <v>0.0423</v>
+        <v>0.383</v>
       </c>
       <c r="AG20" s="8" t="n">
-        <v>0.0602</v>
-[...2 lines deleted...]
-        <v>0.0179</v>
+        <v>0.383</v>
+      </c>
+      <c r="AH20" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI20" s="7" t="n">
-        <v>0.1341</v>
+        <v>0.0524</v>
       </c>
       <c r="AJ20" s="8" t="n">
-        <v>0.1488</v>
+        <v>0.0814</v>
       </c>
       <c r="AK20" s="9" t="n">
-        <v>0.0147</v>
+        <v>0.029</v>
       </c>
       <c r="AL20" s="7" t="n">
-        <v>0</v>
+        <v>0.1953</v>
       </c>
       <c r="AM20" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN20" s="10" t="n">
+        <v>0.2167</v>
+      </c>
+      <c r="AN20" s="9" t="n">
+        <v>0.0214</v>
+      </c>
+      <c r="AO20" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
           <t>Door County</t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
-        <v>0.3716</v>
+        <v>0.2848</v>
       </c>
       <c r="C21" s="8" t="n">
-        <v>0.4057</v>
+        <v>0.302</v>
       </c>
       <c r="D21" s="9" t="n">
-        <v>0.0341</v>
+        <v>0.0171</v>
       </c>
       <c r="E21" s="7" t="n">
-        <v>0.0631</v>
+        <v>0.1317</v>
       </c>
       <c r="F21" s="8" t="n">
-        <v>0.0631</v>
+        <v>0.1317</v>
       </c>
       <c r="G21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="n">
-        <v>0.0403</v>
+        <v>0.0563</v>
       </c>
       <c r="I21" s="8" t="n">
-        <v>0.0562</v>
+        <v>0.0786</v>
       </c>
       <c r="J21" s="9" t="n">
-        <v>0.0159</v>
+        <v>0.0223</v>
       </c>
       <c r="K21" s="7" t="n">
-        <v>0.0477</v>
+        <v>0.1016</v>
       </c>
       <c r="L21" s="8" t="n">
-        <v>0.0435</v>
-[...2 lines deleted...]
-        <v>-0.0042</v>
+        <v>0.0926</v>
+      </c>
+      <c r="M21" s="11" t="n">
+        <v>-0.008999999999999999</v>
       </c>
       <c r="N21" s="7" t="n">
-        <v>0.07820000000000001</v>
+        <v>0.2039</v>
       </c>
       <c r="O21" s="8" t="n">
-        <v>0.0961</v>
+        <v>0.2504</v>
       </c>
       <c r="P21" s="9" t="n">
-        <v>0.0178</v>
+        <v>0.0465</v>
       </c>
       <c r="Q21" s="7" t="n">
-        <v>0.0863</v>
+        <v>0.0968</v>
       </c>
       <c r="R21" s="8" t="n">
-        <v>0.0586</v>
+        <v>0.06569999999999999</v>
       </c>
       <c r="S21" s="11" t="n">
-        <v>-0.0277</v>
+        <v>-0.0311</v>
       </c>
       <c r="T21" s="7" t="n">
-        <v>0.2195</v>
+        <v>0.1325</v>
       </c>
       <c r="U21" s="8" t="n">
-        <v>0.2195</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1156</v>
+      </c>
+      <c r="V21" s="11" t="n">
+        <v>-0.0169</v>
       </c>
       <c r="W21" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X21" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1809</v>
       </c>
       <c r="AA21" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1809</v>
       </c>
       <c r="AB21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4182</v>
       </c>
       <c r="AD21" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4182</v>
       </c>
       <c r="AE21" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="7" t="n">
-        <v>0.0117</v>
+        <v>0.344</v>
       </c>
       <c r="AG21" s="8" t="n">
-        <v>0.0184</v>
-[...2 lines deleted...]
-        <v>0.0067</v>
+        <v>0.344</v>
+      </c>
+      <c r="AH21" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI21" s="7" t="n">
-        <v>0.2999</v>
+        <v>0.0141</v>
       </c>
       <c r="AJ21" s="8" t="n">
-        <v>0.3635</v>
+        <v>0.0221</v>
       </c>
       <c r="AK21" s="9" t="n">
-        <v>0.0636</v>
+        <v>0.0081</v>
       </c>
       <c r="AL21" s="7" t="n">
-        <v>0</v>
+        <v>0.3776</v>
       </c>
       <c r="AM21" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN21" s="10" t="n">
+        <v>0.4577</v>
+      </c>
+      <c r="AN21" s="9" t="n">
+        <v>0.0801</v>
+      </c>
+      <c r="AO21" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>Douglas County</t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
-        <v>0.3873</v>
+        <v>0.324</v>
       </c>
       <c r="C22" s="8" t="n">
-        <v>0.4314</v>
+        <v>0.353</v>
       </c>
       <c r="D22" s="9" t="n">
-        <v>0.0441</v>
+        <v>0.029</v>
       </c>
       <c r="E22" s="7" t="n">
-        <v>0.1217</v>
+        <v>0.2851</v>
       </c>
       <c r="F22" s="8" t="n">
-        <v>0.1217</v>
+        <v>0.2851</v>
       </c>
       <c r="G22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="7" t="n">
-        <v>0.0886</v>
+        <v>0.2479</v>
       </c>
       <c r="I22" s="8" t="n">
-        <v>0.115</v>
+        <v>0.3217</v>
       </c>
       <c r="J22" s="9" t="n">
-        <v>0.0263</v>
+        <v>0.0737</v>
       </c>
       <c r="K22" s="7" t="n">
-        <v>0.0901</v>
+        <v>0.1443</v>
       </c>
       <c r="L22" s="8" t="n">
-        <v>0.0969</v>
+        <v>0.1551</v>
       </c>
       <c r="M22" s="9" t="n">
-        <v>0.0067</v>
+        <v>0.0108</v>
       </c>
       <c r="N22" s="7" t="n">
-        <v>0.1494</v>
+        <v>0.3893</v>
       </c>
       <c r="O22" s="8" t="n">
-        <v>0.2625</v>
+        <v>0.6328</v>
       </c>
       <c r="P22" s="9" t="n">
-        <v>0.1131</v>
+        <v>0.2436</v>
       </c>
       <c r="Q22" s="7" t="n">
-        <v>0.1586</v>
+        <v>0.2867</v>
       </c>
       <c r="R22" s="8" t="n">
-        <v>0.1294</v>
+        <v>0.2339</v>
       </c>
       <c r="S22" s="11" t="n">
-        <v>-0.0292</v>
+        <v>-0.0528</v>
       </c>
       <c r="T22" s="7" t="n">
-        <v>0.2431</v>
+        <v>0.3122</v>
       </c>
       <c r="U22" s="8" t="n">
-        <v>0.2431</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2734</v>
+      </c>
+      <c r="V22" s="11" t="n">
+        <v>-0.0388</v>
       </c>
       <c r="W22" s="7" t="n">
-        <v>0.2662</v>
+        <v>0.4026</v>
       </c>
       <c r="X22" s="8" t="n">
-        <v>0.2662</v>
+        <v>0.4026</v>
       </c>
       <c r="Y22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2587</v>
       </c>
       <c r="AA22" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2587</v>
       </c>
       <c r="AB22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4921</v>
       </c>
       <c r="AD22" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4921</v>
       </c>
       <c r="AE22" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="7" t="n">
-        <v>0.0391</v>
+        <v>0.191</v>
       </c>
       <c r="AG22" s="8" t="n">
-        <v>0.0504</v>
-[...2 lines deleted...]
-        <v>0.0113</v>
+        <v>0.191</v>
+      </c>
+      <c r="AH22" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI22" s="7" t="n">
-        <v>0.3291</v>
+        <v>0.0512</v>
       </c>
       <c r="AJ22" s="8" t="n">
-        <v>0.3841</v>
+        <v>0.066</v>
       </c>
       <c r="AK22" s="9" t="n">
-        <v>0.055</v>
+        <v>0.0148</v>
       </c>
       <c r="AL22" s="7" t="n">
-        <v>0</v>
+        <v>0.4048</v>
       </c>
       <c r="AM22" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN22" s="10" t="n">
+        <v>0.4725</v>
+      </c>
+      <c r="AN22" s="9" t="n">
+        <v>0.0677</v>
+      </c>
+      <c r="AO22" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
           <t>Dunn County</t>
         </is>
       </c>
       <c r="B23" s="7" t="n">
-        <v>0.3759</v>
+        <v>0.3036</v>
       </c>
       <c r="C23" s="8" t="n">
-        <v>0.4177</v>
+        <v>0.3324</v>
       </c>
       <c r="D23" s="9" t="n">
-        <v>0.0418</v>
+        <v>0.0288</v>
       </c>
       <c r="E23" s="7" t="n">
-        <v>0.0958</v>
+        <v>0.2649</v>
       </c>
       <c r="F23" s="8" t="n">
-        <v>0.0958</v>
+        <v>0.2649</v>
       </c>
       <c r="G23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="n">
-        <v>0.0532</v>
+        <v>0.1342</v>
       </c>
       <c r="I23" s="8" t="n">
-        <v>0.0789</v>
+        <v>0.199</v>
       </c>
       <c r="J23" s="9" t="n">
-        <v>0.0257</v>
+        <v>0.0649</v>
       </c>
       <c r="K23" s="7" t="n">
-        <v>0.08210000000000001</v>
+        <v>0.3461</v>
       </c>
       <c r="L23" s="8" t="n">
-        <v>0.0945</v>
+        <v>0.3981</v>
       </c>
       <c r="M23" s="9" t="n">
-        <v>0.0123</v>
+        <v>0.052</v>
       </c>
       <c r="N23" s="7" t="n">
-        <v>0.0955</v>
+        <v>0.2833</v>
       </c>
       <c r="O23" s="8" t="n">
-        <v>0.1843</v>
+        <v>0.5467</v>
       </c>
       <c r="P23" s="9" t="n">
-        <v>0.0888</v>
+        <v>0.2635</v>
       </c>
       <c r="Q23" s="7" t="n">
-        <v>0.1523</v>
+        <v>0.2473</v>
       </c>
       <c r="R23" s="8" t="n">
-        <v>0.1527</v>
+        <v>0.248</v>
       </c>
       <c r="S23" s="10" t="n">
-        <v>0.0004</v>
+        <v>0.0005999999999999999</v>
       </c>
       <c r="T23" s="7" t="n">
-        <v>0.2667</v>
+        <v>0.2519</v>
       </c>
       <c r="U23" s="8" t="n">
-        <v>0.2667</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.258</v>
+      </c>
+      <c r="V23" s="9" t="n">
+        <v>0.0062</v>
       </c>
       <c r="W23" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X23" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1749</v>
       </c>
       <c r="AA23" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1749</v>
       </c>
       <c r="AB23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4969</v>
       </c>
       <c r="AD23" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4969</v>
       </c>
       <c r="AE23" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="7" t="n">
-        <v>0.0494</v>
+        <v>0.151</v>
       </c>
       <c r="AG23" s="8" t="n">
-        <v>0.07779999999999999</v>
-[...2 lines deleted...]
-        <v>0.0284</v>
+        <v>0.151</v>
+      </c>
+      <c r="AH23" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI23" s="7" t="n">
-        <v>0.2389</v>
+        <v>0.0572</v>
       </c>
       <c r="AJ23" s="8" t="n">
-        <v>0.2935</v>
+        <v>0.0927</v>
       </c>
       <c r="AK23" s="9" t="n">
-        <v>0.0546</v>
+        <v>0.0355</v>
       </c>
       <c r="AL23" s="7" t="n">
-        <v>0</v>
+        <v>0.3024</v>
       </c>
       <c r="AM23" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN23" s="10" t="n">
+        <v>0.3715</v>
+      </c>
+      <c r="AN23" s="9" t="n">
+        <v>0.06909999999999999</v>
+      </c>
+      <c r="AO23" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>Eau Claire County</t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
-        <v>0.3654</v>
+        <v>0.2871</v>
       </c>
       <c r="C24" s="8" t="n">
-        <v>0.405</v>
+        <v>0.3087</v>
       </c>
       <c r="D24" s="9" t="n">
-        <v>0.0395</v>
+        <v>0.0216</v>
       </c>
       <c r="E24" s="7" t="n">
-        <v>0.0859</v>
+        <v>0.218</v>
       </c>
       <c r="F24" s="8" t="n">
-        <v>0.0859</v>
+        <v>0.218</v>
       </c>
       <c r="G24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="7" t="n">
-        <v>0.0472</v>
+        <v>0.1589</v>
       </c>
       <c r="I24" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.2444</v>
       </c>
       <c r="J24" s="9" t="n">
-        <v>0.0228</v>
+        <v>0.08550000000000001</v>
       </c>
       <c r="K24" s="7" t="n">
-        <v>0.0766</v>
+        <v>0.2854</v>
       </c>
       <c r="L24" s="8" t="n">
-        <v>0.07530000000000001</v>
-[...2 lines deleted...]
-        <v>-0.0014</v>
+        <v>0.3567</v>
+      </c>
+      <c r="M24" s="9" t="n">
+        <v>0.0713</v>
       </c>
       <c r="N24" s="7" t="n">
-        <v>0.0871</v>
+        <v>0.2465</v>
       </c>
       <c r="O24" s="8" t="n">
-        <v>0.1228</v>
+        <v>0.4424</v>
       </c>
       <c r="P24" s="9" t="n">
-        <v>0.0358</v>
+        <v>0.1959</v>
       </c>
       <c r="Q24" s="7" t="n">
-        <v>0.1327</v>
+        <v>0.1811</v>
       </c>
       <c r="R24" s="8" t="n">
-        <v>0.1243</v>
-[...2 lines deleted...]
-        <v>-0.008399999999999999</v>
+        <v>0.1996</v>
+      </c>
+      <c r="S24" s="9" t="n">
+        <v>0.0186</v>
       </c>
       <c r="T24" s="7" t="n">
-        <v>0.2381</v>
+        <v>0.1265</v>
       </c>
       <c r="U24" s="8" t="n">
-        <v>0.2381</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.141</v>
+      </c>
+      <c r="V24" s="9" t="n">
+        <v>0.0145</v>
       </c>
       <c r="W24" s="7" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="X24" s="8" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="Y24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1559</v>
       </c>
       <c r="AA24" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1559</v>
       </c>
       <c r="AB24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4812</v>
       </c>
       <c r="AD24" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4812</v>
       </c>
       <c r="AE24" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="7" t="n">
-        <v>0.0254</v>
+        <v>0.254</v>
       </c>
       <c r="AG24" s="8" t="n">
-        <v>0.0359</v>
-[...2 lines deleted...]
-        <v>0.0104</v>
+        <v>0.254</v>
+      </c>
+      <c r="AH24" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI24" s="7" t="n">
-        <v>0.1495</v>
+        <v>0.033</v>
       </c>
       <c r="AJ24" s="8" t="n">
-        <v>0.1681</v>
+        <v>0.0554</v>
       </c>
       <c r="AK24" s="9" t="n">
-        <v>0.0186</v>
+        <v>0.0223</v>
       </c>
       <c r="AL24" s="7" t="n">
-        <v>0</v>
+        <v>0.1932</v>
       </c>
       <c r="AM24" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN24" s="10" t="n">
+        <v>0.2173</v>
+      </c>
+      <c r="AN24" s="9" t="n">
+        <v>0.0241</v>
+      </c>
+      <c r="AO24" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>Florence County</t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
-        <v>0.4007</v>
+        <v>0.295</v>
       </c>
       <c r="C25" s="8" t="n">
-        <v>0.4326</v>
+        <v>0.3146</v>
       </c>
       <c r="D25" s="9" t="n">
-        <v>0.0319</v>
+        <v>0.0196</v>
       </c>
       <c r="E25" s="7" t="n">
-        <v>0.0893</v>
+        <v>0.1433</v>
       </c>
       <c r="F25" s="8" t="n">
-        <v>0.0893</v>
+        <v>0.1433</v>
       </c>
       <c r="G25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="n">
-        <v>0.0515</v>
+        <v>0.0851</v>
       </c>
       <c r="I25" s="8" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.1078</v>
       </c>
       <c r="J25" s="9" t="n">
-        <v>0.0137</v>
+        <v>0.0227</v>
       </c>
       <c r="K25" s="7" t="n">
-        <v>0.0575</v>
+        <v>0.0759</v>
       </c>
       <c r="L25" s="8" t="n">
-        <v>0.0486</v>
+        <v>0.0641</v>
       </c>
       <c r="M25" s="11" t="n">
-        <v>-0.0089</v>
+        <v>-0.0118</v>
       </c>
       <c r="N25" s="7" t="n">
-        <v>0.1423</v>
+        <v>0.2492</v>
       </c>
       <c r="O25" s="8" t="n">
-        <v>0.1559</v>
-[...2 lines deleted...]
-        <v>0.0136</v>
+        <v>0.2521</v>
+      </c>
+      <c r="P25" s="10" t="n">
+        <v>0.0029</v>
       </c>
       <c r="Q25" s="7" t="n">
-        <v>0.1059</v>
+        <v>0.08160000000000001</v>
       </c>
       <c r="R25" s="8" t="n">
-        <v>0.0615</v>
+        <v>0.0474</v>
       </c>
       <c r="S25" s="11" t="n">
-        <v>-0.0444</v>
+        <v>-0.0342</v>
       </c>
       <c r="T25" s="7" t="n">
-        <v>0.268</v>
+        <v>0.0853</v>
       </c>
       <c r="U25" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0619</v>
+      </c>
+      <c r="V25" s="11" t="n">
+        <v>-0.0234</v>
       </c>
       <c r="W25" s="7" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="X25" s="8" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="Y25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2628</v>
       </c>
       <c r="AA25" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2628</v>
       </c>
       <c r="AB25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="7" t="n">
-        <v>0.9</v>
+        <v>0.436</v>
       </c>
       <c r="AD25" s="8" t="n">
-        <v>0.9</v>
+        <v>0.436</v>
       </c>
       <c r="AE25" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="7" t="n">
-        <v>0.054</v>
+        <v>0</v>
       </c>
       <c r="AG25" s="8" t="n">
-        <v>0.07099999999999999</v>
-[...2 lines deleted...]
-        <v>0.0169</v>
+        <v>0</v>
+      </c>
+      <c r="AH25" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI25" s="7" t="n">
-        <v>0.4203</v>
+        <v>0.0317</v>
       </c>
       <c r="AJ25" s="8" t="n">
-        <v>0.5</v>
+        <v>0.0436</v>
       </c>
       <c r="AK25" s="9" t="n">
-        <v>0.0796</v>
+        <v>0.0119</v>
       </c>
       <c r="AL25" s="7" t="n">
-        <v>0</v>
+        <v>0.5445</v>
       </c>
       <c r="AM25" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN25" s="10" t="n">
+        <v>0.6476</v>
+      </c>
+      <c r="AN25" s="9" t="n">
+        <v>0.1032</v>
+      </c>
+      <c r="AO25" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>Fond du Lac County</t>
         </is>
       </c>
       <c r="B26" s="7" t="n">
-        <v>0.3644</v>
+        <v>0.3303</v>
       </c>
       <c r="C26" s="8" t="n">
-        <v>0.4048</v>
+        <v>0.3541</v>
       </c>
       <c r="D26" s="9" t="n">
-        <v>0.0404</v>
+        <v>0.0238</v>
       </c>
       <c r="E26" s="7" t="n">
-        <v>0.0975</v>
+        <v>0.2843</v>
       </c>
       <c r="F26" s="8" t="n">
-        <v>0.0975</v>
+        <v>0.2843</v>
       </c>
       <c r="G26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="n">
-        <v>0.0562</v>
+        <v>0.2247</v>
       </c>
       <c r="I26" s="8" t="n">
-        <v>0.0764</v>
+        <v>0.3164</v>
       </c>
       <c r="J26" s="9" t="n">
-        <v>0.0201</v>
+        <v>0.0917</v>
       </c>
       <c r="K26" s="7" t="n">
-        <v>0.092</v>
+        <v>0.3861</v>
       </c>
       <c r="L26" s="8" t="n">
-        <v>0.1016</v>
+        <v>0.4594</v>
       </c>
       <c r="M26" s="9" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.0733</v>
       </c>
       <c r="N26" s="7" t="n">
-        <v>0.0827</v>
+        <v>0.2412</v>
       </c>
       <c r="O26" s="8" t="n">
-        <v>0.1215</v>
+        <v>0.3821</v>
       </c>
       <c r="P26" s="9" t="n">
-        <v>0.0389</v>
+        <v>0.1409</v>
       </c>
       <c r="Q26" s="7" t="n">
-        <v>0.1591</v>
+        <v>0.1823</v>
       </c>
       <c r="R26" s="8" t="n">
-        <v>0.153</v>
-[...2 lines deleted...]
-        <v>-0.006</v>
+        <v>0.189</v>
+      </c>
+      <c r="S26" s="9" t="n">
+        <v>0.0067</v>
       </c>
       <c r="T26" s="7" t="n">
-        <v>0.1927</v>
+        <v>0.2949</v>
       </c>
       <c r="U26" s="8" t="n">
-        <v>0.1927</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3187</v>
+      </c>
+      <c r="V26" s="9" t="n">
+        <v>0.0238</v>
       </c>
       <c r="W26" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X26" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1805</v>
       </c>
       <c r="AA26" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1805</v>
       </c>
       <c r="AB26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4744</v>
       </c>
       <c r="AD26" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4744</v>
       </c>
       <c r="AE26" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="7" t="n">
-        <v>0.0384</v>
+        <v>0.463</v>
       </c>
       <c r="AG26" s="8" t="n">
-        <v>0.0533</v>
-[...2 lines deleted...]
-        <v>0.0149</v>
+        <v>0.463</v>
+      </c>
+      <c r="AH26" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI26" s="7" t="n">
-        <v>0.1352</v>
+        <v>0.0504</v>
       </c>
       <c r="AJ26" s="8" t="n">
-        <v>0.1484</v>
+        <v>0.0759</v>
       </c>
       <c r="AK26" s="9" t="n">
-        <v>0.0131</v>
+        <v>0.0255</v>
       </c>
       <c r="AL26" s="7" t="n">
-        <v>0</v>
+        <v>0.1842</v>
       </c>
       <c r="AM26" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN26" s="10" t="n">
+        <v>0.2021</v>
+      </c>
+      <c r="AN26" s="9" t="n">
+        <v>0.0179</v>
+      </c>
+      <c r="AO26" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="inlineStr">
         <is>
           <t>Forest County</t>
         </is>
       </c>
       <c r="B27" s="7" t="n">
-        <v>0.416</v>
+        <v>0.3621</v>
       </c>
       <c r="C27" s="8" t="n">
-        <v>0.451</v>
+        <v>0.3822</v>
       </c>
       <c r="D27" s="9" t="n">
-        <v>0.0351</v>
+        <v>0.0201</v>
       </c>
       <c r="E27" s="7" t="n">
-        <v>0.1201</v>
+        <v>0.217</v>
       </c>
       <c r="F27" s="8" t="n">
-        <v>0.1201</v>
+        <v>0.217</v>
       </c>
       <c r="G27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="n">
-        <v>0.066</v>
+        <v>0.1037</v>
       </c>
       <c r="I27" s="8" t="n">
-        <v>0.0725</v>
+        <v>0.1139</v>
       </c>
       <c r="J27" s="9" t="n">
-        <v>0.0065</v>
+        <v>0.0102</v>
       </c>
       <c r="K27" s="7" t="n">
-        <v>0.0975</v>
+        <v>0.1772</v>
       </c>
       <c r="L27" s="8" t="n">
-        <v>0.08550000000000001</v>
+        <v>0.1555</v>
       </c>
       <c r="M27" s="11" t="n">
-        <v>-0.0119</v>
+        <v>-0.0217</v>
       </c>
       <c r="N27" s="7" t="n">
-        <v>0.1665</v>
+        <v>0.352</v>
       </c>
       <c r="O27" s="8" t="n">
-        <v>0.211</v>
+        <v>0.4133</v>
       </c>
       <c r="P27" s="9" t="n">
-        <v>0.0446</v>
+        <v>0.0613</v>
       </c>
       <c r="Q27" s="7" t="n">
-        <v>0.1504</v>
+        <v>0.1544</v>
       </c>
       <c r="R27" s="8" t="n">
-        <v>0.1079</v>
+        <v>0.1107</v>
       </c>
       <c r="S27" s="11" t="n">
-        <v>-0.0425</v>
+        <v>-0.0436</v>
       </c>
       <c r="T27" s="7" t="n">
-        <v>0.1879</v>
+        <v>0.1458</v>
       </c>
       <c r="U27" s="8" t="n">
-        <v>0.1879</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1177</v>
+      </c>
+      <c r="V27" s="11" t="n">
+        <v>-0.0281</v>
       </c>
       <c r="W27" s="7" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="X27" s="8" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="Y27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3588</v>
       </c>
       <c r="AA27" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3588</v>
       </c>
       <c r="AB27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4808</v>
       </c>
       <c r="AD27" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4808</v>
       </c>
       <c r="AE27" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="7" t="n">
-        <v>0.0415</v>
+        <v>0.339</v>
       </c>
       <c r="AG27" s="8" t="n">
-        <v>0.0434</v>
+        <v>0.339</v>
       </c>
       <c r="AH27" s="10" t="n">
-        <v>0.0019</v>
+        <v>0</v>
       </c>
       <c r="AI27" s="7" t="n">
-        <v>0.4943</v>
+        <v>0.0497</v>
       </c>
       <c r="AJ27" s="8" t="n">
-        <v>0.5637</v>
-[...2 lines deleted...]
-        <v>0.0694</v>
+        <v>0.0513</v>
+      </c>
+      <c r="AK27" s="10" t="n">
+        <v>0.0016</v>
       </c>
       <c r="AL27" s="7" t="n">
-        <v>0</v>
+        <v>0.6419</v>
       </c>
       <c r="AM27" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN27" s="10" t="n">
+        <v>0.732</v>
+      </c>
+      <c r="AN27" s="9" t="n">
+        <v>0.0901</v>
+      </c>
+      <c r="AO27" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>Grant County</t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
-        <v>0.3811</v>
+        <v>0.3556</v>
       </c>
       <c r="C28" s="8" t="n">
-        <v>0.4227</v>
+        <v>0.3864</v>
       </c>
       <c r="D28" s="9" t="n">
-        <v>0.0415</v>
+        <v>0.0308</v>
       </c>
       <c r="E28" s="7" t="n">
-        <v>0.1403</v>
+        <v>0.3922</v>
       </c>
       <c r="F28" s="8" t="n">
-        <v>0.1403</v>
+        <v>0.3922</v>
       </c>
       <c r="G28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="n">
-        <v>0.0885</v>
+        <v>0.3996</v>
       </c>
       <c r="I28" s="8" t="n">
-        <v>0.1241</v>
+        <v>0.5604</v>
       </c>
       <c r="J28" s="9" t="n">
-        <v>0.0356</v>
+        <v>0.1609</v>
       </c>
       <c r="K28" s="7" t="n">
-        <v>0.1065</v>
+        <v>0.4094</v>
       </c>
       <c r="L28" s="8" t="n">
-        <v>0.1219</v>
+        <v>0.4687</v>
       </c>
       <c r="M28" s="9" t="n">
-        <v>0.0154</v>
+        <v>0.0593</v>
       </c>
       <c r="N28" s="7" t="n">
-        <v>0.0887</v>
+        <v>0.2742</v>
       </c>
       <c r="O28" s="8" t="n">
-        <v>0.1585</v>
+        <v>0.4902</v>
       </c>
       <c r="P28" s="9" t="n">
-        <v>0.0698</v>
+        <v>0.2159</v>
       </c>
       <c r="Q28" s="7" t="n">
-        <v>0.2778</v>
+        <v>0.4528</v>
       </c>
       <c r="R28" s="8" t="n">
-        <v>0.2812</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>0.4583</v>
+      </c>
+      <c r="S28" s="9" t="n">
+        <v>0.0055</v>
       </c>
       <c r="T28" s="7" t="n">
-        <v>0.268</v>
+        <v>0.4671</v>
       </c>
       <c r="U28" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4832</v>
+      </c>
+      <c r="V28" s="9" t="n">
+        <v>0.0161</v>
       </c>
       <c r="W28" s="7" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="X28" s="8" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="Y28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z28" s="7" t="n">
-        <v>0.468</v>
+        <v>0.193</v>
       </c>
       <c r="AA28" s="8" t="n">
-        <v>0.468</v>
+        <v>0.193</v>
       </c>
       <c r="AB28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5051</v>
       </c>
       <c r="AD28" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5051</v>
       </c>
       <c r="AE28" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="7" t="n">
-        <v>0.0553</v>
+        <v>0.344</v>
       </c>
       <c r="AG28" s="8" t="n">
-        <v>0.0888</v>
-[...2 lines deleted...]
-        <v>0.0335</v>
+        <v>0.344</v>
+      </c>
+      <c r="AH28" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI28" s="7" t="n">
-        <v>0.2036</v>
+        <v>0.0733</v>
       </c>
       <c r="AJ28" s="8" t="n">
-        <v>0.2284</v>
+        <v>0.1182</v>
       </c>
       <c r="AK28" s="9" t="n">
-        <v>0.0248</v>
+        <v>0.0449</v>
       </c>
       <c r="AL28" s="7" t="n">
-        <v>0</v>
+        <v>0.2788</v>
       </c>
       <c r="AM28" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN28" s="10" t="n">
+        <v>0.3128</v>
+      </c>
+      <c r="AN28" s="9" t="n">
+        <v>0.034</v>
+      </c>
+      <c r="AO28" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="inlineStr">
         <is>
           <t>Green County</t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
-        <v>0.3679</v>
+        <v>0.2798</v>
       </c>
       <c r="C29" s="8" t="n">
-        <v>0.4009</v>
+        <v>0.2944</v>
       </c>
       <c r="D29" s="9" t="n">
-        <v>0.033</v>
+        <v>0.0146</v>
       </c>
       <c r="E29" s="7" t="n">
-        <v>0.07389999999999999</v>
+        <v>0.1944</v>
       </c>
       <c r="F29" s="8" t="n">
-        <v>0.07389999999999999</v>
+        <v>0.1944</v>
       </c>
       <c r="G29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="7" t="n">
-        <v>0.0292</v>
+        <v>0.141</v>
       </c>
       <c r="I29" s="8" t="n">
-        <v>0.0458</v>
+        <v>0.2212</v>
       </c>
       <c r="J29" s="9" t="n">
-        <v>0.0166</v>
+        <v>0.0803</v>
       </c>
       <c r="K29" s="7" t="n">
-        <v>0.0553</v>
+        <v>0.2169</v>
       </c>
       <c r="L29" s="8" t="n">
-        <v>0.0565</v>
+        <v>0.2219</v>
       </c>
       <c r="M29" s="10" t="n">
-        <v>0.0013</v>
+        <v>0.0049</v>
       </c>
       <c r="N29" s="7" t="n">
-        <v>0.0588</v>
+        <v>0.1802</v>
       </c>
       <c r="O29" s="8" t="n">
-        <v>0.0848</v>
+        <v>0.2601</v>
       </c>
       <c r="P29" s="9" t="n">
-        <v>0.0261</v>
+        <v>0.0799</v>
       </c>
       <c r="Q29" s="7" t="n">
-        <v>0.1525</v>
+        <v>0.1672</v>
       </c>
       <c r="R29" s="8" t="n">
-        <v>0.1235</v>
+        <v>0.1354</v>
       </c>
       <c r="S29" s="11" t="n">
-        <v>-0.029</v>
+        <v>-0.0318</v>
       </c>
       <c r="T29" s="7" t="n">
-        <v>0.2275</v>
+        <v>0.2601</v>
       </c>
       <c r="U29" s="8" t="n">
-        <v>0.2275</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2395</v>
+      </c>
+      <c r="V29" s="11" t="n">
+        <v>-0.0206</v>
       </c>
       <c r="W29" s="7" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="X29" s="8" t="n">
-        <v>0.2068</v>
+        <v>0.4026</v>
       </c>
       <c r="Y29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1966</v>
       </c>
       <c r="AA29" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1966</v>
       </c>
       <c r="AB29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4265</v>
       </c>
       <c r="AD29" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4265</v>
       </c>
       <c r="AE29" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="7" t="n">
-        <v>0.0219</v>
+        <v>0.267</v>
       </c>
       <c r="AG29" s="8" t="n">
-        <v>0.0338</v>
-[...2 lines deleted...]
-        <v>0.0119</v>
+        <v>0.267</v>
+      </c>
+      <c r="AH29" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI29" s="7" t="n">
-        <v>0.1637</v>
+        <v>0.0235</v>
       </c>
       <c r="AJ29" s="8" t="n">
-        <v>0.2002</v>
+        <v>0.0372</v>
       </c>
       <c r="AK29" s="9" t="n">
-        <v>0.0365</v>
+        <v>0.0137</v>
       </c>
       <c r="AL29" s="7" t="n">
-        <v>0</v>
+        <v>0.2222</v>
       </c>
       <c r="AM29" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN29" s="10" t="n">
+        <v>0.2717</v>
+      </c>
+      <c r="AN29" s="9" t="n">
+        <v>0.0495</v>
+      </c>
+      <c r="AO29" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
           <t>Green Lake County</t>
         </is>
       </c>
       <c r="B30" s="7" t="n">
-        <v>0.4101</v>
+        <v>0.3794</v>
       </c>
       <c r="C30" s="8" t="n">
-        <v>0.4397</v>
+        <v>0.3965</v>
       </c>
       <c r="D30" s="9" t="n">
-        <v>0.0296</v>
+        <v>0.0171</v>
       </c>
       <c r="E30" s="7" t="n">
-        <v>0.1191</v>
+        <v>0.3083</v>
       </c>
       <c r="F30" s="8" t="n">
-        <v>0.1191</v>
+        <v>0.3083</v>
       </c>
       <c r="G30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="7" t="n">
-        <v>0.0751</v>
+        <v>0.1872</v>
       </c>
       <c r="I30" s="8" t="n">
-        <v>0.0839</v>
+        <v>0.2091</v>
       </c>
       <c r="J30" s="9" t="n">
-        <v>0.008800000000000001</v>
+        <v>0.0219</v>
       </c>
       <c r="K30" s="7" t="n">
-        <v>0.1104</v>
+        <v>0.4803</v>
       </c>
       <c r="L30" s="8" t="n">
-        <v>0.1036</v>
+        <v>0.4505</v>
       </c>
       <c r="M30" s="11" t="n">
-        <v>-0.0069</v>
+        <v>-0.0298</v>
       </c>
       <c r="N30" s="7" t="n">
-        <v>0.1074</v>
+        <v>0.2934</v>
       </c>
       <c r="O30" s="8" t="n">
-        <v>0.1465</v>
+        <v>0.4004</v>
       </c>
       <c r="P30" s="9" t="n">
-        <v>0.0391</v>
+        <v>0.1069</v>
       </c>
       <c r="Q30" s="7" t="n">
-        <v>0.1834</v>
+        <v>0.1402</v>
       </c>
       <c r="R30" s="8" t="n">
-        <v>0.1492</v>
+        <v>0.114</v>
       </c>
       <c r="S30" s="11" t="n">
-        <v>-0.0342</v>
+        <v>-0.0261</v>
       </c>
       <c r="T30" s="7" t="n">
-        <v>0.268</v>
+        <v>0.1847</v>
       </c>
       <c r="U30" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1606</v>
+      </c>
+      <c r="V30" s="11" t="n">
+        <v>-0.0241</v>
       </c>
       <c r="W30" s="7" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="X30" s="8" t="n">
-        <v>0.4107</v>
+        <v>0.4026</v>
       </c>
       <c r="Y30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3983</v>
       </c>
       <c r="AA30" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3983</v>
       </c>
       <c r="AB30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4834</v>
       </c>
       <c r="AD30" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4834</v>
       </c>
       <c r="AE30" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="7" t="n">
-        <v>0.0644</v>
+        <v>0.463</v>
       </c>
       <c r="AG30" s="8" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.463</v>
       </c>
       <c r="AH30" s="10" t="n">
-        <v>0.0014</v>
+        <v>0</v>
       </c>
       <c r="AI30" s="7" t="n">
-        <v>0.2909</v>
+        <v>0.0698</v>
       </c>
       <c r="AJ30" s="8" t="n">
-        <v>0.3185</v>
-[...2 lines deleted...]
-        <v>0.0276</v>
+        <v>0.068</v>
+      </c>
+      <c r="AK30" s="10" t="n">
+        <v>-0.0019</v>
       </c>
       <c r="AL30" s="7" t="n">
-        <v>0</v>
+        <v>0.3925</v>
       </c>
       <c r="AM30" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN30" s="10" t="n">
+        <v>0.4298</v>
+      </c>
+      <c r="AN30" s="9" t="n">
+        <v>0.0373</v>
+      </c>
+      <c r="AO30" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
           <t>Iowa County</t>
         </is>
       </c>
       <c r="B31" s="7" t="n">
-        <v>0.364</v>
+        <v>0.2627</v>
       </c>
       <c r="C31" s="8" t="n">
-        <v>0.3968</v>
+        <v>0.2784</v>
       </c>
       <c r="D31" s="9" t="n">
-        <v>0.0328</v>
+        <v>0.0157</v>
       </c>
       <c r="E31" s="7" t="n">
-        <v>0.0499</v>
+        <v>0.1271</v>
       </c>
       <c r="F31" s="8" t="n">
-        <v>0.0499</v>
+        <v>0.1271</v>
       </c>
       <c r="G31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="n">
-        <v>0.0174</v>
+        <v>0.063</v>
       </c>
       <c r="I31" s="8" t="n">
-        <v>0.0345</v>
+        <v>0.1245</v>
       </c>
       <c r="J31" s="9" t="n">
-        <v>0.017</v>
+        <v>0.0615</v>
       </c>
       <c r="K31" s="7" t="n">
-        <v>0.0374</v>
+        <v>0.1313</v>
       </c>
       <c r="L31" s="8" t="n">
-        <v>0.0355</v>
-[...2 lines deleted...]
-        <v>-0.0018</v>
+        <v>0.1248</v>
+      </c>
+      <c r="M31" s="11" t="n">
+        <v>-0.0065</v>
       </c>
       <c r="N31" s="7" t="n">
-        <v>0.0448</v>
+        <v>0.1277</v>
       </c>
       <c r="O31" s="8" t="n">
-        <v>0.0646</v>
+        <v>0.1842</v>
       </c>
       <c r="P31" s="9" t="n">
-        <v>0.0198</v>
+        <v>0.0564</v>
       </c>
       <c r="Q31" s="7" t="n">
-        <v>0.0998</v>
+        <v>0.1119</v>
       </c>
       <c r="R31" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.0785</v>
       </c>
       <c r="S31" s="11" t="n">
-        <v>-0.0298</v>
+        <v>-0.0334</v>
       </c>
       <c r="T31" s="7" t="n">
-        <v>0.2307</v>
+        <v>0.1921</v>
       </c>
       <c r="U31" s="8" t="n">
-        <v>0.2307</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1697</v>
+      </c>
+      <c r="V31" s="11" t="n">
+        <v>-0.0224</v>
       </c>
       <c r="W31" s="7" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="X31" s="8" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="Y31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1279</v>
       </c>
       <c r="AA31" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1279</v>
       </c>
       <c r="AB31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4053</v>
       </c>
       <c r="AD31" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4053</v>
       </c>
       <c r="AE31" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="7" t="n">
-        <v>0.0294</v>
+        <v>0.299</v>
       </c>
       <c r="AG31" s="8" t="n">
-        <v>0.059</v>
-[...2 lines deleted...]
-        <v>0.0296</v>
+        <v>0.299</v>
+      </c>
+      <c r="AH31" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI31" s="7" t="n">
-        <v>0.2059</v>
+        <v>0.0248</v>
       </c>
       <c r="AJ31" s="8" t="n">
-        <v>0.2645</v>
+        <v>0.0572</v>
       </c>
       <c r="AK31" s="9" t="n">
-        <v>0.0586</v>
+        <v>0.0325</v>
       </c>
       <c r="AL31" s="7" t="n">
-        <v>0</v>
+        <v>0.2646</v>
       </c>
       <c r="AM31" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN31" s="10" t="n">
+        <v>0.3398</v>
+      </c>
+      <c r="AN31" s="9" t="n">
+        <v>0.07530000000000001</v>
+      </c>
+      <c r="AO31" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
           <t>Iron County</t>
         </is>
       </c>
       <c r="B32" s="7" t="n">
-        <v>0.3795</v>
+        <v>0.2929</v>
       </c>
       <c r="C32" s="8" t="n">
-        <v>0.417</v>
+        <v>0.3151</v>
       </c>
       <c r="D32" s="9" t="n">
-        <v>0.0375</v>
+        <v>0.0221</v>
       </c>
       <c r="E32" s="7" t="n">
-        <v>0.0876</v>
+        <v>0.1991</v>
       </c>
       <c r="F32" s="8" t="n">
-        <v>0.0876</v>
+        <v>0.1991</v>
       </c>
       <c r="G32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="n">
-        <v>0.05</v>
+        <v>0.1337</v>
       </c>
       <c r="I32" s="8" t="n">
-        <v>0.0644</v>
+        <v>0.1723</v>
       </c>
       <c r="J32" s="9" t="n">
-        <v>0.0144</v>
+        <v>0.0386</v>
       </c>
       <c r="K32" s="7" t="n">
-        <v>0.056</v>
+        <v>0.06950000000000001</v>
       </c>
       <c r="L32" s="8" t="n">
-        <v>0.048</v>
+        <v>0.0596</v>
       </c>
       <c r="M32" s="11" t="n">
-        <v>-0.008</v>
+        <v>-0.009900000000000001</v>
       </c>
       <c r="N32" s="7" t="n">
-        <v>0.1438</v>
+        <v>0.3555</v>
       </c>
       <c r="O32" s="8" t="n">
-        <v>0.1581</v>
+        <v>0.3606</v>
       </c>
       <c r="P32" s="9" t="n">
-        <v>0.0143</v>
+        <v>0.0051</v>
       </c>
       <c r="Q32" s="7" t="n">
-        <v>0.1007</v>
+        <v>0.0992</v>
       </c>
       <c r="R32" s="8" t="n">
-        <v>0.0594</v>
+        <v>0.0585</v>
       </c>
       <c r="S32" s="11" t="n">
-        <v>-0.0413</v>
+        <v>-0.0407</v>
       </c>
       <c r="T32" s="7" t="n">
-        <v>0.227</v>
+        <v>0.09669999999999999</v>
       </c>
       <c r="U32" s="8" t="n">
-        <v>0.227</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0716</v>
+      </c>
+      <c r="V32" s="11" t="n">
+        <v>-0.0251</v>
       </c>
       <c r="W32" s="7" t="n">
-        <v>0.2408</v>
+        <v>0.4026</v>
       </c>
       <c r="X32" s="8" t="n">
-        <v>0.2408</v>
+        <v>0.4026</v>
       </c>
       <c r="Y32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2257</v>
       </c>
       <c r="AA32" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2257</v>
       </c>
       <c r="AB32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4267</v>
       </c>
       <c r="AD32" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4267</v>
       </c>
       <c r="AE32" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="7" t="n">
-        <v>0.0654</v>
+        <v>0.244</v>
       </c>
       <c r="AG32" s="8" t="n">
-        <v>0.0858</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>0.244</v>
+      </c>
+      <c r="AH32" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI32" s="7" t="n">
-        <v>0.316</v>
+        <v>0.0306</v>
       </c>
       <c r="AJ32" s="8" t="n">
-        <v>0.379</v>
+        <v>0.0426</v>
       </c>
       <c r="AK32" s="9" t="n">
-        <v>0.063</v>
+        <v>0.012</v>
       </c>
       <c r="AL32" s="7" t="n">
-        <v>0</v>
+        <v>0.427</v>
       </c>
       <c r="AM32" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN32" s="10" t="n">
+        <v>0.5121</v>
+      </c>
+      <c r="AN32" s="9" t="n">
+        <v>0.0851</v>
+      </c>
+      <c r="AO32" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
           <t>Jackson County</t>
         </is>
       </c>
       <c r="B33" s="7" t="n">
-        <v>0.4109</v>
+        <v>0.4224</v>
       </c>
       <c r="C33" s="8" t="n">
-        <v>0.4531</v>
+        <v>0.4559</v>
       </c>
       <c r="D33" s="9" t="n">
-        <v>0.0422</v>
+        <v>0.0335</v>
       </c>
       <c r="E33" s="7" t="n">
-        <v>0.1315</v>
+        <v>0.4174</v>
       </c>
       <c r="F33" s="8" t="n">
-        <v>0.1315</v>
+        <v>0.4174</v>
       </c>
       <c r="G33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="7" t="n">
-        <v>0.0843</v>
+        <v>0.5195</v>
       </c>
       <c r="I33" s="8" t="n">
-        <v>0.0987</v>
+        <v>0.6082</v>
       </c>
       <c r="J33" s="9" t="n">
-        <v>0.0144</v>
+        <v>0.0887</v>
       </c>
       <c r="K33" s="7" t="n">
-        <v>0.1226</v>
+        <v>0.4165</v>
       </c>
       <c r="L33" s="8" t="n">
-        <v>0.122</v>
+        <v>0.4145</v>
       </c>
       <c r="M33" s="10" t="n">
-        <v>-0.0005999999999999999</v>
+        <v>-0.002</v>
       </c>
       <c r="N33" s="7" t="n">
-        <v>0.1156</v>
+        <v>0.3368</v>
       </c>
       <c r="O33" s="8" t="n">
-        <v>0.1894</v>
+        <v>0.552</v>
       </c>
       <c r="P33" s="9" t="n">
-        <v>0.0738</v>
+        <v>0.2152</v>
       </c>
       <c r="Q33" s="7" t="n">
-        <v>0.2036</v>
+        <v>0.3142</v>
       </c>
       <c r="R33" s="8" t="n">
-        <v>0.1833</v>
+        <v>0.2828</v>
       </c>
       <c r="S33" s="11" t="n">
-        <v>-0.0204</v>
+        <v>-0.0314</v>
       </c>
       <c r="T33" s="7" t="n">
-        <v>0.268</v>
+        <v>0.4095</v>
       </c>
       <c r="U33" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3849</v>
+      </c>
+      <c r="V33" s="11" t="n">
+        <v>-0.0246</v>
       </c>
       <c r="W33" s="7" t="n">
-        <v>0.3513</v>
+        <v>0.4026</v>
       </c>
       <c r="X33" s="8" t="n">
-        <v>0.3513</v>
+        <v>0.4026</v>
       </c>
       <c r="Y33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3175</v>
       </c>
       <c r="AA33" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3175</v>
       </c>
       <c r="AB33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5315</v>
       </c>
       <c r="AD33" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5315</v>
       </c>
       <c r="AE33" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="7" t="n">
-        <v>0.2045</v>
+        <v>0.487</v>
       </c>
       <c r="AG33" s="8" t="n">
-        <v>0.2343</v>
-[...2 lines deleted...]
-        <v>0.0299</v>
+        <v>0.487</v>
+      </c>
+      <c r="AH33" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI33" s="7" t="n">
-        <v>0.4017</v>
+        <v>0.2493</v>
       </c>
       <c r="AJ33" s="8" t="n">
-        <v>0.452</v>
+        <v>0.2821</v>
       </c>
       <c r="AK33" s="9" t="n">
-        <v>0.0503</v>
+        <v>0.0328</v>
       </c>
       <c r="AL33" s="7" t="n">
-        <v>0</v>
+        <v>0.5374</v>
       </c>
       <c r="AM33" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN33" s="10" t="n">
+        <v>0.6046</v>
+      </c>
+      <c r="AN33" s="9" t="n">
+        <v>0.0673</v>
+      </c>
+      <c r="AO33" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
           <t>Jefferson County</t>
         </is>
       </c>
       <c r="B34" s="7" t="n">
-        <v>0.3678</v>
+        <v>0.3065</v>
       </c>
       <c r="C34" s="8" t="n">
-        <v>0.405</v>
+        <v>0.3277</v>
       </c>
       <c r="D34" s="9" t="n">
-        <v>0.0372</v>
+        <v>0.0212</v>
       </c>
       <c r="E34" s="7" t="n">
-        <v>0.0977</v>
+        <v>0.2816</v>
       </c>
       <c r="F34" s="8" t="n">
-        <v>0.0977</v>
+        <v>0.2816</v>
       </c>
       <c r="G34" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.2489</v>
       </c>
       <c r="I34" s="8" t="n">
-        <v>0.0919</v>
+        <v>0.3728</v>
       </c>
       <c r="J34" s="9" t="n">
-        <v>0.0282</v>
+        <v>0.1239</v>
       </c>
       <c r="K34" s="7" t="n">
-        <v>0.0861</v>
+        <v>0.3424</v>
       </c>
       <c r="L34" s="8" t="n">
-        <v>0.09329999999999999</v>
+        <v>0.4</v>
       </c>
       <c r="M34" s="9" t="n">
-        <v>0.0072</v>
+        <v>0.0576</v>
       </c>
       <c r="N34" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.1708</v>
       </c>
       <c r="O34" s="8" t="n">
-        <v>0.1038</v>
+        <v>0.277</v>
       </c>
       <c r="P34" s="9" t="n">
-        <v>0.0348</v>
+        <v>0.1062</v>
       </c>
       <c r="Q34" s="7" t="n">
-        <v>0.1719</v>
+        <v>0.2738</v>
       </c>
       <c r="R34" s="8" t="n">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>-0.0119</v>
+        <v>0.2748</v>
+      </c>
+      <c r="S34" s="10" t="n">
+        <v>0.001</v>
       </c>
       <c r="T34" s="7" t="n">
-        <v>0.235</v>
+        <v>0.3625</v>
       </c>
       <c r="U34" s="8" t="n">
-        <v>0.235</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.378</v>
+      </c>
+      <c r="V34" s="9" t="n">
+        <v>0.0155</v>
       </c>
       <c r="W34" s="7" t="n">
-        <v>0.1898</v>
+        <v>0.4026</v>
       </c>
       <c r="X34" s="8" t="n">
-        <v>0.1898</v>
+        <v>0.4026</v>
       </c>
       <c r="Y34" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1555</v>
       </c>
       <c r="AA34" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1555</v>
       </c>
       <c r="AB34" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4603</v>
       </c>
       <c r="AD34" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4603</v>
       </c>
       <c r="AE34" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="7" t="n">
-        <v>0.0361</v>
+        <v>0.324</v>
       </c>
       <c r="AG34" s="8" t="n">
-        <v>0.053</v>
-[...2 lines deleted...]
-        <v>0.0169</v>
+        <v>0.324</v>
+      </c>
+      <c r="AH34" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI34" s="7" t="n">
-        <v>0.1334</v>
+        <v>0.0407</v>
       </c>
       <c r="AJ34" s="8" t="n">
-        <v>0.1505</v>
+        <v>0.06660000000000001</v>
       </c>
       <c r="AK34" s="9" t="n">
-        <v>0.0171</v>
+        <v>0.0258</v>
       </c>
       <c r="AL34" s="7" t="n">
-        <v>0</v>
+        <v>0.1818</v>
       </c>
       <c r="AM34" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN34" s="10" t="n">
+        <v>0.2051</v>
+      </c>
+      <c r="AN34" s="9" t="n">
+        <v>0.0233</v>
+      </c>
+      <c r="AO34" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
           <t>Juneau County</t>
         </is>
       </c>
       <c r="B35" s="7" t="n">
-        <v>0.3965</v>
+        <v>0.3837</v>
       </c>
       <c r="C35" s="8" t="n">
-        <v>0.4386</v>
+        <v>0.4138</v>
       </c>
       <c r="D35" s="9" t="n">
-        <v>0.0421</v>
+        <v>0.0301</v>
       </c>
       <c r="E35" s="7" t="n">
-        <v>0.1173</v>
+        <v>0.3298</v>
       </c>
       <c r="F35" s="8" t="n">
-        <v>0.1173</v>
+        <v>0.3298</v>
       </c>
       <c r="G35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="n">
-        <v>0.0725</v>
+        <v>0.426</v>
       </c>
       <c r="I35" s="8" t="n">
-        <v>0.0867</v>
+        <v>0.5095</v>
       </c>
       <c r="J35" s="9" t="n">
-        <v>0.0142</v>
+        <v>0.0835</v>
       </c>
       <c r="K35" s="7" t="n">
-        <v>0.1073</v>
+        <v>0.355</v>
       </c>
       <c r="L35" s="8" t="n">
-        <v>0.1068</v>
+        <v>0.3534</v>
       </c>
       <c r="M35" s="10" t="n">
-        <v>-0.0005</v>
+        <v>-0.0016</v>
       </c>
       <c r="N35" s="7" t="n">
-        <v>0.1035</v>
+        <v>0.2478</v>
       </c>
       <c r="O35" s="8" t="n">
-        <v>0.1642</v>
+        <v>0.3929</v>
       </c>
       <c r="P35" s="9" t="n">
-        <v>0.0606</v>
+        <v>0.1451</v>
       </c>
       <c r="Q35" s="7" t="n">
-        <v>0.1859</v>
+        <v>0.2537</v>
       </c>
       <c r="R35" s="8" t="n">
-        <v>0.164</v>
+        <v>0.2238</v>
       </c>
       <c r="S35" s="11" t="n">
-        <v>-0.0219</v>
+        <v>-0.0299</v>
       </c>
       <c r="T35" s="7" t="n">
-        <v>0.2318</v>
+        <v>0.2599</v>
       </c>
       <c r="U35" s="8" t="n">
-        <v>0.2318</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2413</v>
+      </c>
+      <c r="V35" s="11" t="n">
+        <v>-0.0186</v>
       </c>
       <c r="W35" s="7" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="X35" s="8" t="n">
-        <v>0.3172</v>
+        <v>0.4026</v>
       </c>
       <c r="Y35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2991</v>
       </c>
       <c r="AA35" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2991</v>
       </c>
       <c r="AB35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5099</v>
       </c>
       <c r="AD35" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5099</v>
       </c>
       <c r="AE35" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF35" s="7" t="n">
-        <v>0.1378</v>
+        <v>0.407</v>
       </c>
       <c r="AG35" s="8" t="n">
-        <v>0.1635</v>
-[...2 lines deleted...]
-        <v>0.0257</v>
+        <v>0.407</v>
+      </c>
+      <c r="AH35" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI35" s="7" t="n">
-        <v>0.3656</v>
+        <v>0.1496</v>
       </c>
       <c r="AJ35" s="8" t="n">
-        <v>0.4145</v>
+        <v>0.1747</v>
       </c>
       <c r="AK35" s="9" t="n">
-        <v>0.0489</v>
+        <v>0.0252</v>
       </c>
       <c r="AL35" s="7" t="n">
-        <v>0</v>
+        <v>0.4831</v>
       </c>
       <c r="AM35" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN35" s="10" t="n">
+        <v>0.5477</v>
+      </c>
+      <c r="AN35" s="9" t="n">
+        <v>0.0646</v>
+      </c>
+      <c r="AO35" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
           <t>Kenosha County</t>
         </is>
       </c>
       <c r="B36" s="7" t="n">
-        <v>0.4392</v>
+        <v>0.4127</v>
       </c>
       <c r="C36" s="8" t="n">
-        <v>0.4653</v>
+        <v>0.4266</v>
       </c>
       <c r="D36" s="9" t="n">
-        <v>0.0261</v>
+        <v>0.0139</v>
       </c>
       <c r="E36" s="7" t="n">
-        <v>0.161</v>
+        <v>0.3129</v>
       </c>
       <c r="F36" s="8" t="n">
-        <v>0.161</v>
+        <v>0.3129</v>
       </c>
       <c r="G36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="n">
-        <v>0.1489</v>
+        <v>0.3524</v>
       </c>
       <c r="I36" s="8" t="n">
-        <v>0.1633</v>
+        <v>0.4005</v>
       </c>
       <c r="J36" s="9" t="n">
-        <v>0.0144</v>
+        <v>0.048</v>
       </c>
       <c r="K36" s="7" t="n">
-        <v>0.1051</v>
+        <v>0.3813</v>
       </c>
       <c r="L36" s="8" t="n">
-        <v>0.1136</v>
+        <v>0.427</v>
       </c>
       <c r="M36" s="9" t="n">
-        <v>0.0086</v>
+        <v>0.0456</v>
       </c>
       <c r="N36" s="7" t="n">
-        <v>0.1221</v>
+        <v>0.1996</v>
       </c>
       <c r="O36" s="8" t="n">
-        <v>0.1444</v>
+        <v>0.2538</v>
       </c>
       <c r="P36" s="9" t="n">
-        <v>0.0223</v>
+        <v>0.0542</v>
       </c>
       <c r="Q36" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2844</v>
       </c>
       <c r="R36" s="8" t="n">
-        <v>0.3171</v>
+        <v>0.3092</v>
       </c>
       <c r="S36" s="9" t="n">
-        <v>0.0491</v>
+        <v>0.0248</v>
       </c>
       <c r="T36" s="7" t="n">
-        <v>0.2627</v>
+        <v>0.2877</v>
       </c>
       <c r="U36" s="8" t="n">
-        <v>0.2627</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3126</v>
+      </c>
+      <c r="V36" s="9" t="n">
+        <v>0.0249</v>
       </c>
       <c r="W36" s="7" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="X36" s="8" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="Y36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="7" t="n">
-        <v>0.6578000000000001</v>
+        <v>0.3927</v>
       </c>
       <c r="AA36" s="8" t="n">
-        <v>0.6578000000000001</v>
+        <v>0.3927</v>
       </c>
       <c r="AB36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="7" t="n">
-        <v>0.9</v>
+        <v>0.7166</v>
       </c>
       <c r="AD36" s="8" t="n">
-        <v>0.9</v>
+        <v>0.7166</v>
       </c>
       <c r="AE36" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="7" t="n">
-        <v>0.0564</v>
+        <v>0.537</v>
       </c>
       <c r="AG36" s="8" t="n">
-        <v>0.0531</v>
+        <v>0.537</v>
       </c>
       <c r="AH36" s="10" t="n">
-        <v>-0.0034</v>
+        <v>0</v>
       </c>
       <c r="AI36" s="7" t="n">
-        <v>0.1197</v>
+        <v>0.0735</v>
       </c>
       <c r="AJ36" s="8" t="n">
-        <v>0.1108</v>
-[...2 lines deleted...]
-        <v>-0.0089</v>
+        <v>0.0746</v>
+      </c>
+      <c r="AK36" s="10" t="n">
+        <v>0.0011</v>
       </c>
       <c r="AL36" s="7" t="n">
-        <v>0</v>
+        <v>0.1952</v>
       </c>
       <c r="AM36" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN36" s="10" t="n">
+        <v>0.1806</v>
+      </c>
+      <c r="AN36" s="11" t="n">
+        <v>-0.0146</v>
+      </c>
+      <c r="AO36" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
           <t>Kewaunee County</t>
         </is>
       </c>
       <c r="B37" s="7" t="n">
-        <v>0.3663</v>
+        <v>0.2491</v>
       </c>
       <c r="C37" s="8" t="n">
-        <v>0.3966</v>
+        <v>0.262</v>
       </c>
       <c r="D37" s="9" t="n">
-        <v>0.0303</v>
+        <v>0.0129</v>
       </c>
       <c r="E37" s="7" t="n">
-        <v>0.0459</v>
+        <v>0.1001</v>
       </c>
       <c r="F37" s="8" t="n">
-        <v>0.0459</v>
+        <v>0.1001</v>
       </c>
       <c r="G37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="n">
-        <v>0.0236</v>
+        <v>0.062</v>
       </c>
       <c r="I37" s="8" t="n">
-        <v>0.0458</v>
+        <v>0.1204</v>
       </c>
       <c r="J37" s="9" t="n">
-        <v>0.0222</v>
+        <v>0.0584</v>
       </c>
       <c r="K37" s="7" t="n">
-        <v>0.0327</v>
+        <v>0.0861</v>
       </c>
       <c r="L37" s="8" t="n">
-        <v>0.0308</v>
+        <v>0.08110000000000001</v>
       </c>
       <c r="M37" s="10" t="n">
-        <v>-0.0019</v>
+        <v>-0.005</v>
       </c>
       <c r="N37" s="7" t="n">
-        <v>0.0548</v>
+        <v>0.156</v>
       </c>
       <c r="O37" s="8" t="n">
-        <v>0.0781</v>
+        <v>0.2221</v>
       </c>
       <c r="P37" s="9" t="n">
-        <v>0.0233</v>
+        <v>0.06619999999999999</v>
       </c>
       <c r="Q37" s="7" t="n">
-        <v>0.0723</v>
+        <v>0.0541</v>
       </c>
       <c r="R37" s="8" t="n">
-        <v>0.0507</v>
+        <v>0.038</v>
       </c>
       <c r="S37" s="11" t="n">
-        <v>-0.0215</v>
+        <v>-0.0161</v>
       </c>
       <c r="T37" s="7" t="n">
-        <v>0.2565</v>
+        <v>0.07489999999999999</v>
       </c>
       <c r="U37" s="8" t="n">
-        <v>0.2565</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0641</v>
+      </c>
+      <c r="V37" s="11" t="n">
+        <v>-0.0108</v>
       </c>
       <c r="W37" s="7" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="X37" s="8" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="Y37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1448</v>
       </c>
       <c r="AA37" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1448</v>
       </c>
       <c r="AB37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4036</v>
       </c>
       <c r="AD37" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4036</v>
       </c>
       <c r="AE37" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="7" t="n">
-        <v>0.0072</v>
+        <v>0.232</v>
       </c>
       <c r="AG37" s="8" t="n">
-        <v>0.0157</v>
-[...2 lines deleted...]
-        <v>0.008500000000000001</v>
+        <v>0.232</v>
+      </c>
+      <c r="AH37" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI37" s="7" t="n">
-        <v>0.1745</v>
+        <v>0.0086</v>
       </c>
       <c r="AJ37" s="8" t="n">
-        <v>0.223</v>
+        <v>0.0186</v>
       </c>
       <c r="AK37" s="9" t="n">
-        <v>0.0485</v>
+        <v>0.01</v>
       </c>
       <c r="AL37" s="7" t="n">
-        <v>0</v>
+        <v>0.2284</v>
       </c>
       <c r="AM37" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN37" s="10" t="n">
+        <v>0.2918</v>
+      </c>
+      <c r="AN37" s="9" t="n">
+        <v>0.0635</v>
+      </c>
+      <c r="AO37" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP37" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
           <t>La Crosse County</t>
         </is>
       </c>
       <c r="B38" s="7" t="n">
-        <v>0.3634</v>
+        <v>0.3028</v>
       </c>
       <c r="C38" s="8" t="n">
-        <v>0.4131</v>
+        <v>0.3362</v>
       </c>
       <c r="D38" s="9" t="n">
-        <v>0.0497</v>
+        <v>0.0335</v>
       </c>
       <c r="E38" s="7" t="n">
-        <v>0.1011</v>
+        <v>0.2716</v>
       </c>
       <c r="F38" s="8" t="n">
-        <v>0.1011</v>
+        <v>0.2716</v>
       </c>
       <c r="G38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="n">
-        <v>0.0732</v>
+        <v>0.2398</v>
       </c>
       <c r="I38" s="8" t="n">
-        <v>0.1121</v>
+        <v>0.3601</v>
       </c>
       <c r="J38" s="9" t="n">
-        <v>0.0389</v>
+        <v>0.1203</v>
       </c>
       <c r="K38" s="7" t="n">
-        <v>0.0687</v>
+        <v>0.2737</v>
       </c>
       <c r="L38" s="8" t="n">
-        <v>0.0813</v>
+        <v>0.3485</v>
       </c>
       <c r="M38" s="9" t="n">
-        <v>0.0126</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="N38" s="7" t="n">
-        <v>0.06610000000000001</v>
+        <v>0.1363</v>
       </c>
       <c r="O38" s="8" t="n">
-        <v>0.1092</v>
+        <v>0.2429</v>
       </c>
       <c r="P38" s="9" t="n">
-        <v>0.043</v>
+        <v>0.1066</v>
       </c>
       <c r="Q38" s="7" t="n">
-        <v>0.1964</v>
+        <v>0.3862</v>
       </c>
       <c r="R38" s="8" t="n">
-        <v>0.1929</v>
-[...2 lines deleted...]
-        <v>-0.0035</v>
+        <v>0.4454</v>
+      </c>
+      <c r="S38" s="9" t="n">
+        <v>0.0592</v>
       </c>
       <c r="T38" s="7" t="n">
-        <v>0.2131</v>
+        <v>0.3752</v>
       </c>
       <c r="U38" s="8" t="n">
-        <v>0.2131</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4369</v>
+      </c>
+      <c r="V38" s="9" t="n">
+        <v>0.0617</v>
       </c>
       <c r="W38" s="7" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="X38" s="8" t="n">
-        <v>0.1643</v>
+        <v>0.4026</v>
       </c>
       <c r="Y38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1564</v>
       </c>
       <c r="AA38" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1564</v>
       </c>
       <c r="AB38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4922</v>
       </c>
       <c r="AD38" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4922</v>
       </c>
       <c r="AE38" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="7" t="n">
-        <v>0.0613</v>
+        <v>0.281</v>
       </c>
       <c r="AG38" s="8" t="n">
-        <v>0.0916</v>
-[...2 lines deleted...]
-        <v>0.0303</v>
+        <v>0.281</v>
+      </c>
+      <c r="AH38" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI38" s="7" t="n">
-        <v>0.1185</v>
+        <v>0.08400000000000001</v>
       </c>
       <c r="AJ38" s="8" t="n">
-        <v>0.1427</v>
+        <v>0.1399</v>
       </c>
       <c r="AK38" s="9" t="n">
-        <v>0.0242</v>
+        <v>0.0559</v>
       </c>
       <c r="AL38" s="7" t="n">
-        <v>0</v>
+        <v>0.1578</v>
       </c>
       <c r="AM38" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN38" s="10" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="AN38" s="9" t="n">
+        <v>0.0323</v>
+      </c>
+      <c r="AO38" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
           <t>Lafayette County</t>
         </is>
       </c>
       <c r="B39" s="7" t="n">
-        <v>0.3843</v>
+        <v>0.3175</v>
       </c>
       <c r="C39" s="8" t="n">
-        <v>0.4135</v>
+        <v>0.3311</v>
       </c>
       <c r="D39" s="9" t="n">
-        <v>0.0292</v>
+        <v>0.0136</v>
       </c>
       <c r="E39" s="7" t="n">
-        <v>0.0799</v>
+        <v>0.1974</v>
       </c>
       <c r="F39" s="8" t="n">
-        <v>0.0799</v>
+        <v>0.1974</v>
       </c>
       <c r="G39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="n">
-        <v>0.0344</v>
+        <v>0.1616</v>
       </c>
       <c r="I39" s="8" t="n">
-        <v>0.0435</v>
+        <v>0.2041</v>
       </c>
       <c r="J39" s="9" t="n">
-        <v>0.0091</v>
+        <v>0.0425</v>
       </c>
       <c r="K39" s="7" t="n">
-        <v>0.0607</v>
+        <v>0.2116</v>
       </c>
       <c r="L39" s="8" t="n">
-        <v>0.05</v>
+        <v>0.1743</v>
       </c>
       <c r="M39" s="11" t="n">
-        <v>-0.0107</v>
+        <v>-0.0372</v>
       </c>
       <c r="N39" s="7" t="n">
-        <v>0.0658</v>
+        <v>0.1926</v>
       </c>
       <c r="O39" s="8" t="n">
-        <v>0.0784</v>
+        <v>0.2295</v>
       </c>
       <c r="P39" s="9" t="n">
-        <v>0.0126</v>
+        <v>0.0369</v>
       </c>
       <c r="Q39" s="7" t="n">
-        <v>0.1588</v>
+        <v>0.1472</v>
       </c>
       <c r="R39" s="8" t="n">
-        <v>0.105</v>
+        <v>0.0974</v>
       </c>
       <c r="S39" s="11" t="n">
-        <v>-0.0537</v>
+        <v>-0.0498</v>
       </c>
       <c r="T39" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2559</v>
       </c>
       <c r="U39" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2071</v>
+      </c>
+      <c r="V39" s="11" t="n">
+        <v>-0.0488</v>
       </c>
       <c r="W39" s="7" t="n">
-        <v>0.2918</v>
+        <v>0.4026</v>
       </c>
       <c r="X39" s="8" t="n">
-        <v>0.2918</v>
+        <v>0.4026</v>
       </c>
       <c r="Y39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2859</v>
       </c>
       <c r="AA39" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2859</v>
       </c>
       <c r="AB39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4268</v>
       </c>
       <c r="AD39" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4268</v>
       </c>
       <c r="AE39" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF39" s="7" t="n">
-        <v>0.0381</v>
+        <v>0.409</v>
       </c>
       <c r="AG39" s="8" t="n">
-        <v>0.0439</v>
-[...2 lines deleted...]
-        <v>0.0058</v>
+        <v>0.409</v>
+      </c>
+      <c r="AH39" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI39" s="7" t="n">
-        <v>0.2022</v>
+        <v>0.0395</v>
       </c>
       <c r="AJ39" s="8" t="n">
-        <v>0.2364</v>
+        <v>0.0448</v>
       </c>
       <c r="AK39" s="9" t="n">
-        <v>0.0342</v>
+        <v>0.0053</v>
       </c>
       <c r="AL39" s="7" t="n">
-        <v>0</v>
+        <v>0.312</v>
       </c>
       <c r="AM39" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN39" s="10" t="n">
+        <v>0.3647</v>
+      </c>
+      <c r="AN39" s="9" t="n">
+        <v>0.0528</v>
+      </c>
+      <c r="AO39" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
           <t>Langlade County</t>
         </is>
       </c>
       <c r="B40" s="7" t="n">
-        <v>0.3888</v>
+        <v>0.3013</v>
       </c>
       <c r="C40" s="8" t="n">
-        <v>0.4219</v>
+        <v>0.3196</v>
       </c>
       <c r="D40" s="9" t="n">
-        <v>0.0331</v>
+        <v>0.0182</v>
       </c>
       <c r="E40" s="7" t="n">
-        <v>0.0833</v>
+        <v>0.1753</v>
       </c>
       <c r="F40" s="8" t="n">
-        <v>0.0833</v>
+        <v>0.1753</v>
       </c>
       <c r="G40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="n">
-        <v>0.0406</v>
+        <v>0.09370000000000001</v>
       </c>
       <c r="I40" s="8" t="n">
-        <v>0.0514</v>
+        <v>0.1185</v>
       </c>
       <c r="J40" s="9" t="n">
-        <v>0.0108</v>
+        <v>0.0248</v>
       </c>
       <c r="K40" s="7" t="n">
-        <v>0.0641</v>
+        <v>0.1548</v>
       </c>
       <c r="L40" s="8" t="n">
-        <v>0.0582</v>
+        <v>0.1406</v>
       </c>
       <c r="M40" s="11" t="n">
-        <v>-0.0059</v>
+        <v>-0.0142</v>
       </c>
       <c r="N40" s="7" t="n">
-        <v>0.1135</v>
+        <v>0.2637</v>
       </c>
       <c r="O40" s="8" t="n">
-        <v>0.1495</v>
+        <v>0.3207</v>
       </c>
       <c r="P40" s="9" t="n">
-        <v>0.036</v>
+        <v>0.057</v>
       </c>
       <c r="Q40" s="7" t="n">
-        <v>0.1148</v>
+        <v>0.1189</v>
       </c>
       <c r="R40" s="8" t="n">
-        <v>0.0833</v>
+        <v>0.0862</v>
       </c>
       <c r="S40" s="11" t="n">
-        <v>-0.0315</v>
+        <v>-0.0326</v>
       </c>
       <c r="T40" s="7" t="n">
-        <v>0.2468</v>
+        <v>0.1577</v>
       </c>
       <c r="U40" s="8" t="n">
-        <v>0.2468</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1308</v>
+      </c>
+      <c r="V40" s="11" t="n">
+        <v>-0.0268</v>
       </c>
       <c r="W40" s="7" t="n">
-        <v>0.2833</v>
+        <v>0.4026</v>
       </c>
       <c r="X40" s="8" t="n">
-        <v>0.2833</v>
+        <v>0.4026</v>
       </c>
       <c r="Y40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2523</v>
       </c>
       <c r="AA40" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2523</v>
       </c>
       <c r="AB40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="7" t="n">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="AD40" s="8" t="n">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="AE40" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="7" t="n">
-        <v>0.0405</v>
+        <v>0.273</v>
       </c>
       <c r="AG40" s="8" t="n">
-        <v>0.0511</v>
-[...2 lines deleted...]
-        <v>0.0106</v>
+        <v>0.273</v>
+      </c>
+      <c r="AH40" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI40" s="7" t="n">
-        <v>0.3564</v>
+        <v>0.0449</v>
       </c>
       <c r="AJ40" s="8" t="n">
-        <v>0.4184</v>
+        <v>0.0567</v>
       </c>
       <c r="AK40" s="9" t="n">
-        <v>0.0619</v>
+        <v>0.0118</v>
       </c>
       <c r="AL40" s="7" t="n">
-        <v>0</v>
+        <v>0.4574</v>
       </c>
       <c r="AM40" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN40" s="10" t="n">
+        <v>0.5369</v>
+      </c>
+      <c r="AN40" s="9" t="n">
+        <v>0.0795</v>
+      </c>
+      <c r="AO40" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
           <t>Lincoln County</t>
         </is>
       </c>
       <c r="B41" s="7" t="n">
-        <v>0.3932</v>
+        <v>0.3058</v>
       </c>
       <c r="C41" s="8" t="n">
-        <v>0.4273</v>
+        <v>0.3258</v>
       </c>
       <c r="D41" s="9" t="n">
-        <v>0.0341</v>
+        <v>0.0201</v>
       </c>
       <c r="E41" s="7" t="n">
-        <v>0.09320000000000001</v>
+        <v>0.2001</v>
       </c>
       <c r="F41" s="8" t="n">
-        <v>0.09320000000000001</v>
+        <v>0.2001</v>
       </c>
       <c r="G41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="n">
-        <v>0.0459</v>
+        <v>0.074</v>
       </c>
       <c r="I41" s="8" t="n">
-        <v>0.0587</v>
+        <v>0.0946</v>
       </c>
       <c r="J41" s="9" t="n">
-        <v>0.0128</v>
+        <v>0.0206</v>
       </c>
       <c r="K41" s="7" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.1698</v>
       </c>
       <c r="L41" s="8" t="n">
-        <v>0.06909999999999999</v>
+        <v>0.1651</v>
       </c>
       <c r="M41" s="10" t="n">
-        <v>-0.002</v>
+        <v>-0.0047</v>
       </c>
       <c r="N41" s="7" t="n">
-        <v>0.1337</v>
+        <v>0.2959</v>
       </c>
       <c r="O41" s="8" t="n">
-        <v>0.1591</v>
+        <v>0.3253</v>
       </c>
       <c r="P41" s="9" t="n">
-        <v>0.0254</v>
+        <v>0.0295</v>
       </c>
       <c r="Q41" s="7" t="n">
-        <v>0.1223</v>
+        <v>0.1747</v>
       </c>
       <c r="R41" s="8" t="n">
-        <v>0.0864</v>
+        <v>0.1234</v>
       </c>
       <c r="S41" s="11" t="n">
-        <v>-0.0359</v>
+        <v>-0.0513</v>
       </c>
       <c r="T41" s="7" t="n">
-        <v>0.2538</v>
+        <v>0.2087</v>
       </c>
       <c r="U41" s="8" t="n">
-        <v>0.2538</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1708</v>
+      </c>
+      <c r="V41" s="11" t="n">
+        <v>-0.0379</v>
       </c>
       <c r="W41" s="7" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="X41" s="8" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="Y41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2521</v>
       </c>
       <c r="AA41" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2521</v>
       </c>
       <c r="AB41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4541</v>
       </c>
       <c r="AD41" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4541</v>
       </c>
       <c r="AE41" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF41" s="7" t="n">
-        <v>0.09</v>
+        <v>0.268</v>
       </c>
       <c r="AG41" s="8" t="n">
-        <v>0.1198</v>
-[...2 lines deleted...]
-        <v>0.0297</v>
+        <v>0.268</v>
+      </c>
+      <c r="AH41" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI41" s="7" t="n">
-        <v>0.3586</v>
+        <v>0.058</v>
       </c>
       <c r="AJ41" s="8" t="n">
-        <v>0.4223</v>
+        <v>0.0805</v>
       </c>
       <c r="AK41" s="9" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.0225</v>
       </c>
       <c r="AL41" s="7" t="n">
-        <v>0</v>
+        <v>0.444</v>
       </c>
       <c r="AM41" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN41" s="10" t="n">
+        <v>0.5228</v>
+      </c>
+      <c r="AN41" s="9" t="n">
+        <v>0.0788</v>
+      </c>
+      <c r="AO41" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
           <t>Manitowoc County</t>
         </is>
       </c>
       <c r="B42" s="7" t="n">
-        <v>0.3701</v>
+        <v>0.3213</v>
       </c>
       <c r="C42" s="8" t="n">
-        <v>0.4036</v>
+        <v>0.3363</v>
       </c>
       <c r="D42" s="9" t="n">
-        <v>0.0334</v>
+        <v>0.0151</v>
       </c>
       <c r="E42" s="7" t="n">
-        <v>0.0827</v>
+        <v>0.1915</v>
       </c>
       <c r="F42" s="8" t="n">
-        <v>0.0827</v>
+        <v>0.1915</v>
       </c>
       <c r="G42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="n">
-        <v>0.0557</v>
+        <v>0.1186</v>
       </c>
       <c r="I42" s="8" t="n">
-        <v>0.0713</v>
+        <v>0.1578</v>
       </c>
       <c r="J42" s="9" t="n">
-        <v>0.0157</v>
+        <v>0.0392</v>
       </c>
       <c r="K42" s="7" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.1807</v>
       </c>
       <c r="L42" s="8" t="n">
-        <v>0.0644</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>0.1929</v>
+      </c>
+      <c r="M42" s="9" t="n">
+        <v>0.0121</v>
       </c>
       <c r="N42" s="7" t="n">
-        <v>0.0914</v>
+        <v>0.2349</v>
       </c>
       <c r="O42" s="8" t="n">
-        <v>0.1102</v>
+        <v>0.306</v>
       </c>
       <c r="P42" s="9" t="n">
-        <v>0.0188</v>
+        <v>0.0711</v>
       </c>
       <c r="Q42" s="7" t="n">
-        <v>0.1187</v>
+        <v>0.1428</v>
       </c>
       <c r="R42" s="8" t="n">
-        <v>0.0985</v>
+        <v>0.1281</v>
       </c>
       <c r="S42" s="11" t="n">
-        <v>-0.0201</v>
+        <v>-0.0147</v>
       </c>
       <c r="T42" s="7" t="n">
-        <v>0.2066</v>
+        <v>0.2473</v>
       </c>
       <c r="U42" s="8" t="n">
-        <v>0.2066</v>
+        <v>0.2428</v>
       </c>
       <c r="V42" s="10" t="n">
-        <v>0</v>
+        <v>-0.0045</v>
       </c>
       <c r="W42" s="7" t="n">
-        <v>0.2408</v>
+        <v>0.4026</v>
       </c>
       <c r="X42" s="8" t="n">
-        <v>0.2408</v>
+        <v>0.4026</v>
       </c>
       <c r="Y42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2393</v>
       </c>
       <c r="AA42" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2393</v>
       </c>
       <c r="AB42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4388</v>
       </c>
       <c r="AD42" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4388</v>
       </c>
       <c r="AE42" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="7" t="n">
-        <v>0.0284</v>
+        <v>0.501</v>
       </c>
       <c r="AG42" s="8" t="n">
-        <v>0.0332</v>
+        <v>0.501</v>
       </c>
       <c r="AH42" s="10" t="n">
-        <v>0.0048</v>
+        <v>0</v>
       </c>
       <c r="AI42" s="7" t="n">
-        <v>0.1666</v>
+        <v>0.0354</v>
       </c>
       <c r="AJ42" s="8" t="n">
-        <v>0.1795</v>
+        <v>0.0451</v>
       </c>
       <c r="AK42" s="9" t="n">
-        <v>0.013</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="AL42" s="7" t="n">
-        <v>0</v>
+        <v>0.2244</v>
       </c>
       <c r="AM42" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN42" s="10" t="n">
+        <v>0.2419</v>
+      </c>
+      <c r="AN42" s="9" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="AO42" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
           <t>Marathon County</t>
         </is>
       </c>
       <c r="B43" s="7" t="n">
-        <v>0.3743</v>
+        <v>0.2979</v>
       </c>
       <c r="C43" s="8" t="n">
-        <v>0.4066</v>
+        <v>0.3094</v>
       </c>
       <c r="D43" s="9" t="n">
-        <v>0.0323</v>
+        <v>0.0115</v>
       </c>
       <c r="E43" s="7" t="n">
-        <v>0.073</v>
+        <v>0.2324</v>
       </c>
       <c r="F43" s="8" t="n">
-        <v>0.073</v>
+        <v>0.2324</v>
       </c>
       <c r="G43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="7" t="n">
-        <v>0.0388</v>
+        <v>0.1387</v>
       </c>
       <c r="I43" s="8" t="n">
-        <v>0.0508</v>
+        <v>0.1886</v>
       </c>
       <c r="J43" s="9" t="n">
-        <v>0.012</v>
+        <v>0.0499</v>
       </c>
       <c r="K43" s="7" t="n">
-        <v>0.0609</v>
+        <v>0.2497</v>
       </c>
       <c r="L43" s="8" t="n">
-        <v>0.063</v>
-[...2 lines deleted...]
-        <v>0.0021</v>
+        <v>0.2904</v>
+      </c>
+      <c r="M43" s="9" t="n">
+        <v>0.0407</v>
       </c>
       <c r="N43" s="7" t="n">
-        <v>0.07580000000000001</v>
+        <v>0.2067</v>
       </c>
       <c r="O43" s="8" t="n">
-        <v>0.0789</v>
-[...2 lines deleted...]
-        <v>0.0032</v>
+        <v>0.2246</v>
+      </c>
+      <c r="P43" s="9" t="n">
+        <v>0.0178</v>
       </c>
       <c r="Q43" s="7" t="n">
-        <v>0.1164</v>
+        <v>0.2765</v>
       </c>
       <c r="R43" s="8" t="n">
-        <v>0.0936</v>
+        <v>0.2506</v>
       </c>
       <c r="S43" s="11" t="n">
-        <v>-0.0229</v>
+        <v>-0.0259</v>
       </c>
       <c r="T43" s="7" t="n">
-        <v>0.2307</v>
+        <v>0.3193</v>
       </c>
       <c r="U43" s="8" t="n">
-        <v>0.2307</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3044</v>
+      </c>
+      <c r="V43" s="11" t="n">
+        <v>-0.0149</v>
       </c>
       <c r="W43" s="7" t="n">
-        <v>0.2493</v>
+        <v>0.4026</v>
       </c>
       <c r="X43" s="8" t="n">
-        <v>0.2493</v>
+        <v>0.4026</v>
       </c>
       <c r="Y43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2491</v>
       </c>
       <c r="AA43" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2491</v>
       </c>
       <c r="AB43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="7" t="n">
-        <v>0.9</v>
+        <v>0.436</v>
       </c>
       <c r="AD43" s="8" t="n">
-        <v>0.9</v>
+        <v>0.436</v>
       </c>
       <c r="AE43" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="7" t="n">
-        <v>0.0564</v>
+        <v>0.253</v>
       </c>
       <c r="AG43" s="8" t="n">
-        <v>0.0689</v>
-[...2 lines deleted...]
-        <v>0.0125</v>
+        <v>0.253</v>
+      </c>
+      <c r="AH43" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI43" s="7" t="n">
-        <v>0.1989</v>
+        <v>0.0722</v>
       </c>
       <c r="AJ43" s="8" t="n">
-        <v>0.2104</v>
+        <v>0.0963</v>
       </c>
       <c r="AK43" s="9" t="n">
-        <v>0.0115</v>
+        <v>0.0241</v>
       </c>
       <c r="AL43" s="7" t="n">
-        <v>0</v>
+        <v>0.2563</v>
       </c>
       <c r="AM43" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN43" s="10" t="n">
+        <v>0.2711</v>
+      </c>
+      <c r="AN43" s="9" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="AO43" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
           <t>Marinette County</t>
         </is>
       </c>
       <c r="B44" s="7" t="n">
-        <v>0.3797</v>
+        <v>0.3028</v>
       </c>
       <c r="C44" s="8" t="n">
-        <v>0.4166</v>
+        <v>0.3263</v>
       </c>
       <c r="D44" s="9" t="n">
-        <v>0.0369</v>
+        <v>0.0235</v>
       </c>
       <c r="E44" s="7" t="n">
-        <v>0.0948</v>
+        <v>0.2031</v>
       </c>
       <c r="F44" s="8" t="n">
-        <v>0.0948</v>
+        <v>0.2031</v>
       </c>
       <c r="G44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="7" t="n">
-        <v>0.0544</v>
+        <v>0.1182</v>
       </c>
       <c r="I44" s="8" t="n">
-        <v>0.07770000000000001</v>
+        <v>0.1688</v>
       </c>
       <c r="J44" s="9" t="n">
-        <v>0.0233</v>
+        <v>0.0506</v>
       </c>
       <c r="K44" s="7" t="n">
-        <v>0.0658</v>
+        <v>0.1789</v>
       </c>
       <c r="L44" s="8" t="n">
-        <v>0.0699</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>0.1902</v>
+      </c>
+      <c r="M44" s="9" t="n">
+        <v>0.0113</v>
       </c>
       <c r="N44" s="7" t="n">
-        <v>0.1321</v>
+        <v>0.2966</v>
       </c>
       <c r="O44" s="8" t="n">
-        <v>0.199</v>
+        <v>0.4123</v>
       </c>
       <c r="P44" s="9" t="n">
-        <v>0.0669</v>
+        <v>0.1158</v>
       </c>
       <c r="Q44" s="7" t="n">
-        <v>0.127</v>
+        <v>0.1969</v>
       </c>
       <c r="R44" s="8" t="n">
-        <v>0.09760000000000001</v>
+        <v>0.1513</v>
       </c>
       <c r="S44" s="11" t="n">
-        <v>-0.0294</v>
+        <v>-0.0456</v>
       </c>
       <c r="T44" s="7" t="n">
-        <v>0.2565</v>
+        <v>0.161</v>
       </c>
       <c r="U44" s="8" t="n">
-        <v>0.2565</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1385</v>
+      </c>
+      <c r="V44" s="11" t="n">
+        <v>-0.0226</v>
       </c>
       <c r="W44" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X44" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1812</v>
       </c>
       <c r="AA44" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1812</v>
       </c>
       <c r="AB44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="7" t="n">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="AD44" s="8" t="n">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="AE44" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="7" t="n">
-        <v>0.06560000000000001</v>
+        <v>0.36</v>
       </c>
       <c r="AG44" s="8" t="n">
-        <v>0.1002</v>
-[...2 lines deleted...]
-        <v>0.0346</v>
+        <v>0.36</v>
+      </c>
+      <c r="AH44" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI44" s="7" t="n">
-        <v>0.3313</v>
+        <v>0.0525</v>
       </c>
       <c r="AJ44" s="8" t="n">
-        <v>0.4048</v>
+        <v>0.0878</v>
       </c>
       <c r="AK44" s="9" t="n">
-        <v>0.0735</v>
+        <v>0.0353</v>
       </c>
       <c r="AL44" s="7" t="n">
-        <v>0</v>
+        <v>0.4073</v>
       </c>
       <c r="AM44" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN44" s="10" t="n">
+        <v>0.4976</v>
+      </c>
+      <c r="AN44" s="9" t="n">
+        <v>0.09030000000000001</v>
+      </c>
+      <c r="AO44" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <t>Marquette County</t>
         </is>
       </c>
       <c r="B45" s="7" t="n">
-        <v>0.3985</v>
+        <v>0.3405</v>
       </c>
       <c r="C45" s="8" t="n">
-        <v>0.4278</v>
+        <v>0.3573</v>
       </c>
       <c r="D45" s="9" t="n">
-        <v>0.0294</v>
+        <v>0.0169</v>
       </c>
       <c r="E45" s="7" t="n">
-        <v>0.0854</v>
+        <v>0.2104</v>
       </c>
       <c r="F45" s="8" t="n">
-        <v>0.0854</v>
+        <v>0.2104</v>
       </c>
       <c r="G45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="7" t="n">
-        <v>0.0507</v>
+        <v>0.1604</v>
       </c>
       <c r="I45" s="8" t="n">
-        <v>0.06</v>
+        <v>0.1896</v>
       </c>
       <c r="J45" s="9" t="n">
-        <v>0.0092</v>
+        <v>0.0292</v>
       </c>
       <c r="K45" s="7" t="n">
-        <v>0.0791</v>
+        <v>0.2911</v>
       </c>
       <c r="L45" s="8" t="n">
-        <v>0.0701</v>
+        <v>0.2577</v>
       </c>
       <c r="M45" s="11" t="n">
-        <v>-0.0091</v>
+        <v>-0.0334</v>
       </c>
       <c r="N45" s="7" t="n">
-        <v>0.0808</v>
+        <v>0.2172</v>
       </c>
       <c r="O45" s="8" t="n">
-        <v>0.1014</v>
+        <v>0.2727</v>
       </c>
       <c r="P45" s="9" t="n">
-        <v>0.0206</v>
+        <v>0.0555</v>
       </c>
       <c r="Q45" s="7" t="n">
-        <v>0.1308</v>
+        <v>0.1205</v>
       </c>
       <c r="R45" s="8" t="n">
-        <v>0.0946</v>
+        <v>0.0871</v>
       </c>
       <c r="S45" s="11" t="n">
-        <v>-0.0363</v>
+        <v>-0.0334</v>
       </c>
       <c r="T45" s="7" t="n">
-        <v>0.268</v>
+        <v>0.151</v>
       </c>
       <c r="U45" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.124</v>
+      </c>
+      <c r="V45" s="11" t="n">
+        <v>-0.027</v>
       </c>
       <c r="W45" s="7" t="n">
-        <v>0.3427</v>
+        <v>0.4026</v>
       </c>
       <c r="X45" s="8" t="n">
-        <v>0.3427</v>
+        <v>0.4026</v>
       </c>
       <c r="Y45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3124</v>
       </c>
       <c r="AA45" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3124</v>
       </c>
       <c r="AB45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4454</v>
       </c>
       <c r="AD45" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4454</v>
       </c>
       <c r="AE45" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF45" s="7" t="n">
-        <v>0.0505</v>
+        <v>0.455</v>
       </c>
       <c r="AG45" s="8" t="n">
-        <v>0.057</v>
-[...2 lines deleted...]
-        <v>0.0065</v>
+        <v>0.455</v>
+      </c>
+      <c r="AH45" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI45" s="7" t="n">
-        <v>0.3341</v>
+        <v>0.0464</v>
       </c>
       <c r="AJ45" s="8" t="n">
-        <v>0.3819</v>
-[...2 lines deleted...]
-        <v>0.0478</v>
+        <v>0.0503</v>
+      </c>
+      <c r="AK45" s="10" t="n">
+        <v>0.0039</v>
       </c>
       <c r="AL45" s="7" t="n">
-        <v>0</v>
+        <v>0.4367</v>
       </c>
       <c r="AM45" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN45" s="10" t="n">
+        <v>0.4991</v>
+      </c>
+      <c r="AN45" s="9" t="n">
+        <v>0.0625</v>
+      </c>
+      <c r="AO45" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP45" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ45" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
           <t>Milwaukee County</t>
         </is>
       </c>
       <c r="B46" s="7" t="n">
-        <v>0.4921</v>
+        <v>0.544</v>
       </c>
       <c r="C46" s="8" t="n">
-        <v>0.4985</v>
-[...2 lines deleted...]
-        <v>0.0064</v>
+        <v>0.5459000000000001</v>
+      </c>
+      <c r="D46" s="10" t="n">
+        <v>0.0019</v>
       </c>
       <c r="E46" s="7" t="n">
-        <v>0.2108</v>
+        <v>0.3781</v>
       </c>
       <c r="F46" s="8" t="n">
-        <v>0.2108</v>
+        <v>0.3781</v>
       </c>
       <c r="G46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="7" t="n">
-        <v>0.2165</v>
+        <v>0.4098</v>
       </c>
       <c r="I46" s="8" t="n">
-        <v>0.2163</v>
-[...2 lines deleted...]
-        <v>-0.0002</v>
+        <v>0.4237</v>
+      </c>
+      <c r="J46" s="9" t="n">
+        <v>0.0139</v>
       </c>
       <c r="K46" s="7" t="n">
-        <v>0.1334</v>
+        <v>0.2931</v>
       </c>
       <c r="L46" s="8" t="n">
-        <v>0.1408</v>
+        <v>0.3464</v>
       </c>
       <c r="M46" s="9" t="n">
-        <v>0.0075</v>
+        <v>0.0533</v>
       </c>
       <c r="N46" s="7" t="n">
-        <v>0.1408</v>
+        <v>0.2036</v>
       </c>
       <c r="O46" s="8" t="n">
-        <v>0.1504</v>
+        <v>0.2343</v>
       </c>
       <c r="P46" s="9" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.0306</v>
       </c>
       <c r="Q46" s="7" t="n">
-        <v>0.3524</v>
+        <v>0.6248</v>
       </c>
       <c r="R46" s="8" t="n">
-        <v>0.3891</v>
+        <v>0.743</v>
       </c>
       <c r="S46" s="9" t="n">
-        <v>0.0367</v>
+        <v>0.1182</v>
       </c>
       <c r="T46" s="7" t="n">
-        <v>0.2397</v>
+        <v>0.4479</v>
       </c>
       <c r="U46" s="8" t="n">
-        <v>0.2397</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.5631</v>
+      </c>
+      <c r="V46" s="9" t="n">
+        <v>0.1152</v>
       </c>
       <c r="W46" s="7" t="n">
-        <v>0.4788</v>
+        <v>0.4026</v>
       </c>
       <c r="X46" s="8" t="n">
-        <v>0.4788</v>
+        <v>0.4026</v>
       </c>
       <c r="Y46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="7" t="n">
-        <v>0.8602</v>
+        <v>0.5086000000000001</v>
       </c>
       <c r="AA46" s="8" t="n">
-        <v>0.8602</v>
+        <v>0.5086000000000001</v>
       </c>
       <c r="AB46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="7" t="n">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="AD46" s="8" t="n">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="AE46" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="7" t="n">
-        <v>0.0525</v>
+        <v>0.719</v>
       </c>
       <c r="AG46" s="8" t="n">
-        <v>0.0426</v>
-[...2 lines deleted...]
-        <v>-0.009900000000000001</v>
+        <v>0.719</v>
+      </c>
+      <c r="AH46" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI46" s="7" t="n">
-        <v>0.0907</v>
+        <v>0.082</v>
       </c>
       <c r="AJ46" s="8" t="n">
-        <v>0.07630000000000001</v>
+        <v>0.0746</v>
       </c>
       <c r="AK46" s="11" t="n">
-        <v>-0.0145</v>
+        <v>-0.0074</v>
       </c>
       <c r="AL46" s="7" t="n">
-        <v>0</v>
+        <v>0.1526</v>
       </c>
       <c r="AM46" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN46" s="10" t="n">
+        <v>0.1283</v>
+      </c>
+      <c r="AN46" s="11" t="n">
+        <v>-0.0244</v>
+      </c>
+      <c r="AO46" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP46" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ46" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
           <t>Monroe County</t>
         </is>
       </c>
       <c r="B47" s="7" t="n">
-        <v>0.3944</v>
+        <v>0.3964</v>
       </c>
       <c r="C47" s="8" t="n">
-        <v>0.4356</v>
+        <v>0.428</v>
       </c>
       <c r="D47" s="9" t="n">
-        <v>0.0412</v>
+        <v>0.0316</v>
       </c>
       <c r="E47" s="7" t="n">
-        <v>0.1261</v>
+        <v>0.4101</v>
       </c>
       <c r="F47" s="8" t="n">
-        <v>0.1261</v>
+        <v>0.4101</v>
       </c>
       <c r="G47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="7" t="n">
-        <v>0.07729999999999999</v>
+        <v>0.4476</v>
       </c>
       <c r="I47" s="8" t="n">
-        <v>0.0945</v>
+        <v>0.5469000000000001</v>
       </c>
       <c r="J47" s="9" t="n">
-        <v>0.0171</v>
+        <v>0.0993</v>
       </c>
       <c r="K47" s="7" t="n">
-        <v>0.1141</v>
+        <v>0.4503</v>
       </c>
       <c r="L47" s="8" t="n">
-        <v>0.1204</v>
+        <v>0.4751</v>
       </c>
       <c r="M47" s="9" t="n">
-        <v>0.0063</v>
+        <v>0.0249</v>
       </c>
       <c r="N47" s="7" t="n">
-        <v>0.1101</v>
+        <v>0.2781</v>
       </c>
       <c r="O47" s="8" t="n">
-        <v>0.1774</v>
+        <v>0.4481</v>
       </c>
       <c r="P47" s="9" t="n">
-        <v>0.0673</v>
+        <v>0.1701</v>
       </c>
       <c r="Q47" s="7" t="n">
-        <v>0.2031</v>
+        <v>0.3911</v>
       </c>
       <c r="R47" s="8" t="n">
-        <v>0.1904</v>
+        <v>0.3666</v>
       </c>
       <c r="S47" s="11" t="n">
-        <v>-0.0127</v>
+        <v>-0.0245</v>
       </c>
       <c r="T47" s="7" t="n">
-        <v>0.268</v>
+        <v>0.4672</v>
       </c>
       <c r="U47" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4557</v>
+      </c>
+      <c r="V47" s="11" t="n">
+        <v>-0.0115</v>
       </c>
       <c r="W47" s="7" t="n">
-        <v>0.2918</v>
+        <v>0.4026</v>
       </c>
       <c r="X47" s="8" t="n">
-        <v>0.2918</v>
+        <v>0.4026</v>
       </c>
       <c r="Y47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2965</v>
       </c>
       <c r="AA47" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2965</v>
       </c>
       <c r="AB47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5162</v>
       </c>
       <c r="AD47" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5162</v>
       </c>
       <c r="AE47" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="7" t="n">
-        <v>0.1432</v>
+        <v>0.372</v>
       </c>
       <c r="AG47" s="8" t="n">
-        <v>0.1728</v>
-[...2 lines deleted...]
-        <v>0.0297</v>
+        <v>0.372</v>
+      </c>
+      <c r="AH47" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI47" s="7" t="n">
-        <v>0.3101</v>
+        <v>0.1788</v>
       </c>
       <c r="AJ47" s="8" t="n">
-        <v>0.3513</v>
+        <v>0.2147</v>
       </c>
       <c r="AK47" s="9" t="n">
-        <v>0.0412</v>
+        <v>0.036</v>
       </c>
       <c r="AL47" s="7" t="n">
-        <v>0</v>
+        <v>0.4108</v>
       </c>
       <c r="AM47" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN47" s="10" t="n">
+        <v>0.4655</v>
+      </c>
+      <c r="AN47" s="9" t="n">
+        <v>0.0546</v>
+      </c>
+      <c r="AO47" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP47" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ47" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
           <t>Oconto County</t>
         </is>
       </c>
       <c r="B48" s="7" t="n">
-        <v>0.3723</v>
+        <v>0.2769</v>
       </c>
       <c r="C48" s="8" t="n">
-        <v>0.4059</v>
+        <v>0.297</v>
       </c>
       <c r="D48" s="9" t="n">
-        <v>0.0336</v>
+        <v>0.0201</v>
       </c>
       <c r="E48" s="7" t="n">
-        <v>0.0663</v>
+        <v>0.1336</v>
       </c>
       <c r="F48" s="8" t="n">
-        <v>0.0663</v>
+        <v>0.1336</v>
       </c>
       <c r="G48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="7" t="n">
-        <v>0.0336</v>
+        <v>0.0858</v>
       </c>
       <c r="I48" s="8" t="n">
-        <v>0.0554</v>
+        <v>0.1413</v>
       </c>
       <c r="J48" s="9" t="n">
-        <v>0.0218</v>
+        <v>0.0556</v>
       </c>
       <c r="K48" s="7" t="n">
-        <v>0.0461</v>
+        <v>0.1357</v>
       </c>
       <c r="L48" s="8" t="n">
-        <v>0.0474</v>
+        <v>0.1393</v>
       </c>
       <c r="M48" s="10" t="n">
-        <v>0.0012</v>
+        <v>0.0036</v>
       </c>
       <c r="N48" s="7" t="n">
-        <v>0.0832</v>
+        <v>0.1742</v>
       </c>
       <c r="O48" s="8" t="n">
-        <v>0.1047</v>
+        <v>0.2194</v>
       </c>
       <c r="P48" s="9" t="n">
-        <v>0.0215</v>
+        <v>0.0451</v>
       </c>
       <c r="Q48" s="7" t="n">
-        <v>0.1022</v>
+        <v>0.128</v>
       </c>
       <c r="R48" s="8" t="n">
-        <v>0.0702</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="S48" s="11" t="n">
-        <v>-0.032</v>
+        <v>-0.04</v>
       </c>
       <c r="T48" s="7" t="n">
-        <v>0.2484</v>
+        <v>0.1207</v>
       </c>
       <c r="U48" s="8" t="n">
-        <v>0.2484</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0977</v>
+      </c>
+      <c r="V48" s="11" t="n">
+        <v>-0.0229</v>
       </c>
       <c r="W48" s="7" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="X48" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="Y48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1371</v>
       </c>
       <c r="AA48" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1371</v>
       </c>
       <c r="AB48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4159</v>
       </c>
       <c r="AD48" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4159</v>
       </c>
       <c r="AE48" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="7" t="n">
-        <v>0.0289</v>
+        <v>0.358</v>
       </c>
       <c r="AG48" s="8" t="n">
-        <v>0.0526</v>
-[...2 lines deleted...]
-        <v>0.0237</v>
+        <v>0.358</v>
+      </c>
+      <c r="AH48" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI48" s="7" t="n">
-        <v>0.2946</v>
+        <v>0.0233</v>
       </c>
       <c r="AJ48" s="8" t="n">
-        <v>0.3711</v>
+        <v>0.0487</v>
       </c>
       <c r="AK48" s="9" t="n">
-        <v>0.0765</v>
+        <v>0.0254</v>
       </c>
       <c r="AL48" s="7" t="n">
-        <v>0</v>
+        <v>0.366</v>
       </c>
       <c r="AM48" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN48" s="10" t="n">
+        <v>0.4611</v>
+      </c>
+      <c r="AN48" s="9" t="n">
+        <v>0.0951</v>
+      </c>
+      <c r="AO48" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP48" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
           <t>Oneida County</t>
         </is>
       </c>
       <c r="B49" s="7" t="n">
-        <v>0.3619</v>
+        <v>0.2714</v>
       </c>
       <c r="C49" s="8" t="n">
-        <v>0.3959</v>
+        <v>0.2855</v>
       </c>
       <c r="D49" s="9" t="n">
-        <v>0.034</v>
+        <v>0.0141</v>
       </c>
       <c r="E49" s="7" t="n">
-        <v>0.0985</v>
+        <v>0.2714</v>
       </c>
       <c r="F49" s="8" t="n">
-        <v>0.0985</v>
+        <v>0.2714</v>
       </c>
       <c r="G49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="7" t="n">
-        <v>0.0762</v>
+        <v>0.2037</v>
       </c>
       <c r="I49" s="8" t="n">
-        <v>0.0999</v>
+        <v>0.2618</v>
       </c>
       <c r="J49" s="9" t="n">
-        <v>0.0237</v>
+        <v>0.0581</v>
       </c>
       <c r="K49" s="7" t="n">
-        <v>0.08840000000000001</v>
+        <v>0.3321</v>
       </c>
       <c r="L49" s="8" t="n">
-        <v>0.1069</v>
+        <v>0.45</v>
       </c>
       <c r="M49" s="9" t="n">
-        <v>0.0185</v>
+        <v>0.1179</v>
       </c>
       <c r="N49" s="7" t="n">
-        <v>0.0905</v>
+        <v>0.2601</v>
       </c>
       <c r="O49" s="8" t="n">
-        <v>0.0964</v>
+        <v>0.2984</v>
       </c>
       <c r="P49" s="9" t="n">
-        <v>0.0059</v>
+        <v>0.0383</v>
       </c>
       <c r="Q49" s="7" t="n">
-        <v>0.1391</v>
+        <v>0.2423</v>
       </c>
       <c r="R49" s="8" t="n">
-        <v>0.1603</v>
+        <v>0.3007</v>
       </c>
       <c r="S49" s="9" t="n">
-        <v>0.0212</v>
+        <v>0.0585</v>
       </c>
       <c r="T49" s="7" t="n">
-        <v>0.2144</v>
+        <v>0.2934</v>
       </c>
       <c r="U49" s="8" t="n">
-        <v>0.2144</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3941</v>
+      </c>
+      <c r="V49" s="9" t="n">
+        <v>0.1007</v>
       </c>
       <c r="W49" s="7" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="X49" s="8" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="Y49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1548</v>
       </c>
       <c r="AA49" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1548</v>
       </c>
       <c r="AB49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4181</v>
       </c>
       <c r="AD49" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4181</v>
       </c>
       <c r="AE49" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="7" t="n">
-        <v>0.0421</v>
+        <v>0.184</v>
       </c>
       <c r="AG49" s="8" t="n">
-        <v>0.0488</v>
-[...2 lines deleted...]
-        <v>0.0067</v>
+        <v>0.184</v>
+      </c>
+      <c r="AH49" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI49" s="7" t="n">
-        <v>0.0916</v>
+        <v>0.0542</v>
       </c>
       <c r="AJ49" s="8" t="n">
-        <v>0.0902</v>
-[...2 lines deleted...]
-        <v>-0.0014</v>
+        <v>0.0692</v>
+      </c>
+      <c r="AK49" s="9" t="n">
+        <v>0.015</v>
       </c>
       <c r="AL49" s="7" t="n">
-        <v>0</v>
+        <v>0.1252</v>
       </c>
       <c r="AM49" s="8" t="n">
-        <v>0</v>
+        <v>0.1233</v>
       </c>
       <c r="AN49" s="10" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="AO49" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP49" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ49" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
           <t>Outagamie County</t>
         </is>
       </c>
       <c r="B50" s="7" t="n">
-        <v>0.3771</v>
+        <v>0.304</v>
       </c>
       <c r="C50" s="8" t="n">
-        <v>0.4055</v>
+        <v>0.3155</v>
       </c>
       <c r="D50" s="9" t="n">
-        <v>0.0284</v>
+        <v>0.0115</v>
       </c>
       <c r="E50" s="7" t="n">
-        <v>0.0621</v>
+        <v>0.1766</v>
       </c>
       <c r="F50" s="8" t="n">
-        <v>0.0621</v>
+        <v>0.1766</v>
       </c>
       <c r="G50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="7" t="n">
-        <v>0.0295</v>
+        <v>0.0524</v>
       </c>
       <c r="I50" s="8" t="n">
-        <v>0.0505</v>
+        <v>0.08790000000000001</v>
       </c>
       <c r="J50" s="9" t="n">
-        <v>0.021</v>
+        <v>0.0355</v>
       </c>
       <c r="K50" s="7" t="n">
-        <v>0.0546</v>
+        <v>0.2097</v>
       </c>
       <c r="L50" s="8" t="n">
-        <v>0.06850000000000001</v>
+        <v>0.2945</v>
       </c>
       <c r="M50" s="9" t="n">
-        <v>0.0139</v>
+        <v>0.0848</v>
       </c>
       <c r="N50" s="7" t="n">
-        <v>0.0536</v>
+        <v>0.1244</v>
       </c>
       <c r="O50" s="8" t="n">
-        <v>0.0537</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>0.1521</v>
+      </c>
+      <c r="P50" s="9" t="n">
+        <v>0.0277</v>
       </c>
       <c r="Q50" s="7" t="n">
-        <v>0.1106</v>
+        <v>0.2344</v>
       </c>
       <c r="R50" s="8" t="n">
-        <v>0.1062</v>
-[...2 lines deleted...]
-        <v>-0.0044</v>
+        <v>0.2528</v>
+      </c>
+      <c r="S50" s="9" t="n">
+        <v>0.0184</v>
       </c>
       <c r="T50" s="7" t="n">
-        <v>0.2291</v>
+        <v>0.2598</v>
       </c>
       <c r="U50" s="8" t="n">
-        <v>0.2291</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2922</v>
+      </c>
+      <c r="V50" s="9" t="n">
+        <v>0.0325</v>
       </c>
       <c r="W50" s="7" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="X50" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="Y50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="7" t="n">
-        <v>0.5566</v>
+        <v>0.1708</v>
       </c>
       <c r="AA50" s="8" t="n">
-        <v>0.5566</v>
+        <v>0.1708</v>
       </c>
       <c r="AB50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5182</v>
       </c>
       <c r="AD50" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5182</v>
       </c>
       <c r="AE50" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="7" t="n">
-        <v>0.0357</v>
+        <v>0.425</v>
       </c>
       <c r="AG50" s="8" t="n">
-        <v>0.0566</v>
-[...2 lines deleted...]
-        <v>0.0209</v>
+        <v>0.425</v>
+      </c>
+      <c r="AH50" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI50" s="7" t="n">
-        <v>0.0789</v>
+        <v>0.0386</v>
       </c>
       <c r="AJ50" s="8" t="n">
-        <v>0.08550000000000001</v>
+        <v>0.0703</v>
       </c>
       <c r="AK50" s="9" t="n">
-        <v>0.0066</v>
+        <v>0.0317</v>
       </c>
       <c r="AL50" s="7" t="n">
-        <v>0</v>
+        <v>0.1081</v>
       </c>
       <c r="AM50" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN50" s="10" t="n">
+        <v>0.1172</v>
+      </c>
+      <c r="AN50" s="9" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="AO50" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP50" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ50" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
           <t>Pepin County</t>
         </is>
       </c>
       <c r="B51" s="7" t="n">
-        <v>0.3804</v>
+        <v>0.2768</v>
       </c>
       <c r="C51" s="8" t="n">
-        <v>0.4106</v>
+        <v>0.2925</v>
       </c>
       <c r="D51" s="9" t="n">
-        <v>0.0302</v>
+        <v>0.0158</v>
       </c>
       <c r="E51" s="7" t="n">
-        <v>0.0584</v>
+        <v>0.1392</v>
       </c>
       <c r="F51" s="8" t="n">
-        <v>0.0584</v>
+        <v>0.1392</v>
       </c>
       <c r="G51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="7" t="n">
-        <v>0.039</v>
+        <v>0.1419</v>
       </c>
       <c r="I51" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.219</v>
       </c>
       <c r="J51" s="9" t="n">
-        <v>0.0212</v>
+        <v>0.0771</v>
       </c>
       <c r="K51" s="7" t="n">
-        <v>0.0453</v>
+        <v>0.1409</v>
       </c>
       <c r="L51" s="8" t="n">
-        <v>0.0407</v>
-[...2 lines deleted...]
-        <v>-0.0046</v>
+        <v>0.1265</v>
+      </c>
+      <c r="M51" s="11" t="n">
+        <v>-0.0144</v>
       </c>
       <c r="N51" s="7" t="n">
-        <v>0.0567</v>
+        <v>0.1815</v>
       </c>
       <c r="O51" s="8" t="n">
-        <v>0.0755</v>
+        <v>0.2418</v>
       </c>
       <c r="P51" s="9" t="n">
-        <v>0.0188</v>
+        <v>0.0602</v>
       </c>
       <c r="Q51" s="7" t="n">
-        <v>0.09279999999999999</v>
+        <v>0.0593</v>
       </c>
       <c r="R51" s="8" t="n">
-        <v>0.0624</v>
+        <v>0.0399</v>
       </c>
       <c r="S51" s="11" t="n">
-        <v>-0.0304</v>
+        <v>-0.0194</v>
       </c>
       <c r="T51" s="7" t="n">
-        <v>0.268</v>
+        <v>0.0721</v>
       </c>
       <c r="U51" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0581</v>
+      </c>
+      <c r="V51" s="11" t="n">
+        <v>-0.0141</v>
       </c>
       <c r="W51" s="7" t="n">
-        <v>0.2323</v>
+        <v>0.4026</v>
       </c>
       <c r="X51" s="8" t="n">
-        <v>0.2323</v>
+        <v>0.4026</v>
       </c>
       <c r="Y51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2058</v>
       </c>
       <c r="AA51" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2058</v>
       </c>
       <c r="AB51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4131</v>
       </c>
       <c r="AD51" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4131</v>
       </c>
       <c r="AE51" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="7" t="n">
-        <v>0.0226</v>
+        <v>0.191</v>
       </c>
       <c r="AG51" s="8" t="n">
-        <v>0.0358</v>
-[...2 lines deleted...]
-        <v>0.0131</v>
+        <v>0.191</v>
+      </c>
+      <c r="AH51" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI51" s="7" t="n">
-        <v>0.3023</v>
+        <v>0.0258</v>
       </c>
       <c r="AJ51" s="8" t="n">
-        <v>0.3732</v>
+        <v>0.0411</v>
       </c>
       <c r="AK51" s="9" t="n">
-        <v>0.0708</v>
+        <v>0.0153</v>
       </c>
       <c r="AL51" s="7" t="n">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="AM51" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN51" s="10" t="n">
+        <v>0.469</v>
+      </c>
+      <c r="AN51" s="9" t="n">
+        <v>0.089</v>
+      </c>
+      <c r="AO51" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP51" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ51" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
           <t>Pierce County</t>
         </is>
       </c>
       <c r="B52" s="7" t="n">
-        <v>0.3659</v>
+        <v>0.2553</v>
       </c>
       <c r="C52" s="8" t="n">
-        <v>0.4018</v>
+        <v>0.2745</v>
       </c>
       <c r="D52" s="9" t="n">
-        <v>0.036</v>
+        <v>0.0192</v>
       </c>
       <c r="E52" s="7" t="n">
-        <v>0.0641</v>
+        <v>0.1673</v>
       </c>
       <c r="F52" s="8" t="n">
-        <v>0.0641</v>
+        <v>0.1673</v>
       </c>
       <c r="G52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="7" t="n">
-        <v>0.045</v>
+        <v>0.0949</v>
       </c>
       <c r="I52" s="8" t="n">
-        <v>0.0784</v>
+        <v>0.1652</v>
       </c>
       <c r="J52" s="9" t="n">
-        <v>0.0334</v>
+        <v>0.0704</v>
       </c>
       <c r="K52" s="7" t="n">
-        <v>0.0489</v>
+        <v>0.2258</v>
       </c>
       <c r="L52" s="8" t="n">
-        <v>0.0558</v>
+        <v>0.2575</v>
       </c>
       <c r="M52" s="9" t="n">
-        <v>0.0069</v>
+        <v>0.0317</v>
       </c>
       <c r="N52" s="7" t="n">
-        <v>0.0568</v>
+        <v>0.1831</v>
       </c>
       <c r="O52" s="8" t="n">
-        <v>0.1009</v>
+        <v>0.3252</v>
       </c>
       <c r="P52" s="9" t="n">
-        <v>0.0441</v>
+        <v>0.1421</v>
       </c>
       <c r="Q52" s="7" t="n">
-        <v>0.1058</v>
+        <v>0.1292</v>
       </c>
       <c r="R52" s="8" t="n">
-        <v>0.09719999999999999</v>
+        <v>0.1187</v>
       </c>
       <c r="S52" s="11" t="n">
-        <v>-0.0086</v>
+        <v>-0.0105</v>
       </c>
       <c r="T52" s="7" t="n">
-        <v>0.2495</v>
+        <v>0.1397</v>
       </c>
       <c r="U52" s="8" t="n">
-        <v>0.2495</v>
+        <v>0.1408</v>
       </c>
       <c r="V52" s="10" t="n">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="W52" s="7" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="X52" s="8" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="Y52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="7" t="n">
-        <v>0.468</v>
+        <v>0.12</v>
       </c>
       <c r="AA52" s="8" t="n">
-        <v>0.468</v>
+        <v>0.12</v>
       </c>
       <c r="AB52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="7" t="n">
-        <v>0.9</v>
+        <v>0.443</v>
       </c>
       <c r="AD52" s="8" t="n">
-        <v>0.9</v>
+        <v>0.443</v>
       </c>
       <c r="AE52" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="7" t="n">
-        <v>0.0429</v>
+        <v>0.026</v>
       </c>
       <c r="AG52" s="8" t="n">
-        <v>0.0785</v>
-[...2 lines deleted...]
-        <v>0.0355</v>
+        <v>0.026</v>
+      </c>
+      <c r="AH52" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI52" s="7" t="n">
-        <v>0.1791</v>
+        <v>0.0379</v>
       </c>
       <c r="AJ52" s="8" t="n">
-        <v>0.2297</v>
+        <v>0.0775</v>
       </c>
       <c r="AK52" s="9" t="n">
-        <v>0.0506</v>
+        <v>0.0397</v>
       </c>
       <c r="AL52" s="7" t="n">
-        <v>0</v>
+        <v>0.2259</v>
       </c>
       <c r="AM52" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN52" s="10" t="n">
+        <v>0.2898</v>
+      </c>
+      <c r="AN52" s="9" t="n">
+        <v>0.0639</v>
+      </c>
+      <c r="AO52" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP52" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ52" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
           <t>Polk County</t>
         </is>
       </c>
       <c r="B53" s="7" t="n">
-        <v>0.375</v>
+        <v>0.2779</v>
       </c>
       <c r="C53" s="8" t="n">
-        <v>0.4083</v>
+        <v>0.2956</v>
       </c>
       <c r="D53" s="9" t="n">
-        <v>0.0333</v>
+        <v>0.0177</v>
       </c>
       <c r="E53" s="7" t="n">
-        <v>0.0703</v>
+        <v>0.2099</v>
       </c>
       <c r="F53" s="8" t="n">
-        <v>0.0703</v>
+        <v>0.2099</v>
       </c>
       <c r="G53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="7" t="n">
-        <v>0.0302</v>
+        <v>0.0582</v>
       </c>
       <c r="I53" s="8" t="n">
-        <v>0.0454</v>
+        <v>0.08749999999999999</v>
       </c>
       <c r="J53" s="9" t="n">
-        <v>0.0152</v>
+        <v>0.0293</v>
       </c>
       <c r="K53" s="7" t="n">
-        <v>0.0527</v>
+        <v>0.2119</v>
       </c>
       <c r="L53" s="8" t="n">
-        <v>0.0537</v>
+        <v>0.2162</v>
       </c>
       <c r="M53" s="10" t="n">
-        <v>0.0011</v>
+        <v>0.0042</v>
       </c>
       <c r="N53" s="7" t="n">
-        <v>0.1018</v>
+        <v>0.2729</v>
       </c>
       <c r="O53" s="8" t="n">
-        <v>0.1286</v>
+        <v>0.3178</v>
       </c>
       <c r="P53" s="9" t="n">
-        <v>0.0267</v>
+        <v>0.0449</v>
       </c>
       <c r="Q53" s="7" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.1489</v>
       </c>
       <c r="R53" s="8" t="n">
-        <v>0.0755</v>
+        <v>0.1164</v>
       </c>
       <c r="S53" s="11" t="n">
-        <v>-0.0211</v>
+        <v>-0.0325</v>
       </c>
       <c r="T53" s="7" t="n">
-        <v>0.2672</v>
+        <v>0.2727</v>
       </c>
       <c r="U53" s="8" t="n">
-        <v>0.2672</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2417</v>
+      </c>
+      <c r="V53" s="11" t="n">
+        <v>-0.031</v>
       </c>
       <c r="W53" s="7" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="X53" s="8" t="n">
-        <v>0.1983</v>
+        <v>0.4026</v>
       </c>
       <c r="Y53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1822</v>
       </c>
       <c r="AA53" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1822</v>
       </c>
       <c r="AB53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4286</v>
       </c>
       <c r="AD53" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4286</v>
       </c>
       <c r="AE53" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="7" t="n">
-        <v>0.0413</v>
+        <v>0.164</v>
       </c>
       <c r="AG53" s="8" t="n">
-        <v>0.0672</v>
-[...2 lines deleted...]
-        <v>0.0259</v>
+        <v>0.164</v>
+      </c>
+      <c r="AH53" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI53" s="7" t="n">
-        <v>0.2536</v>
+        <v>0.0399</v>
       </c>
       <c r="AJ53" s="8" t="n">
-        <v>0.3082</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="AK53" s="9" t="n">
-        <v>0.0545</v>
+        <v>0.0287</v>
       </c>
       <c r="AL53" s="7" t="n">
-        <v>0</v>
+        <v>0.3256</v>
       </c>
       <c r="AM53" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN53" s="10" t="n">
+        <v>0.3956</v>
+      </c>
+      <c r="AN53" s="9" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="AO53" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP53" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ53" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
           <t>Portage County</t>
         </is>
       </c>
       <c r="B54" s="7" t="n">
-        <v>0.3671</v>
+        <v>0.2762</v>
       </c>
       <c r="C54" s="8" t="n">
-        <v>0.4051</v>
+        <v>0.297</v>
       </c>
       <c r="D54" s="9" t="n">
-        <v>0.038</v>
+        <v>0.0208</v>
       </c>
       <c r="E54" s="7" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.1715</v>
       </c>
       <c r="F54" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.1715</v>
       </c>
       <c r="G54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="7" t="n">
-        <v>0.0405</v>
+        <v>0.0978</v>
       </c>
       <c r="I54" s="8" t="n">
-        <v>0.063</v>
+        <v>0.1521</v>
       </c>
       <c r="J54" s="9" t="n">
-        <v>0.0225</v>
+        <v>0.0543</v>
       </c>
       <c r="K54" s="7" t="n">
-        <v>0.06370000000000001</v>
+        <v>0.2059</v>
       </c>
       <c r="L54" s="8" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.2419</v>
       </c>
       <c r="M54" s="9" t="n">
-        <v>0.0111</v>
+        <v>0.036</v>
       </c>
       <c r="N54" s="7" t="n">
-        <v>0.068</v>
+        <v>0.1792</v>
       </c>
       <c r="O54" s="8" t="n">
-        <v>0.1176</v>
+        <v>0.3102</v>
       </c>
       <c r="P54" s="9" t="n">
-        <v>0.0497</v>
+        <v>0.131</v>
       </c>
       <c r="Q54" s="7" t="n">
-        <v>0.1256</v>
+        <v>0.1796</v>
       </c>
       <c r="R54" s="8" t="n">
-        <v>0.1247</v>
+        <v>0.1783</v>
       </c>
       <c r="S54" s="10" t="n">
-        <v>-0.0009</v>
+        <v>-0.0013</v>
       </c>
       <c r="T54" s="7" t="n">
-        <v>0.2399</v>
+        <v>0.1856</v>
       </c>
       <c r="U54" s="8" t="n">
-        <v>0.2399</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1976</v>
+      </c>
+      <c r="V54" s="9" t="n">
+        <v>0.012</v>
       </c>
       <c r="W54" s="7" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="X54" s="8" t="n">
-        <v>0.1728</v>
+        <v>0.4026</v>
       </c>
       <c r="Y54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1467</v>
       </c>
       <c r="AA54" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1467</v>
       </c>
       <c r="AB54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4632</v>
       </c>
       <c r="AD54" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4632</v>
       </c>
       <c r="AE54" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="7" t="n">
-        <v>0.0439</v>
+        <v>0.24</v>
       </c>
       <c r="AG54" s="8" t="n">
-        <v>0.0736</v>
-[...2 lines deleted...]
-        <v>0.0297</v>
+        <v>0.24</v>
+      </c>
+      <c r="AH54" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI54" s="7" t="n">
-        <v>0.1912</v>
+        <v>0.0498</v>
       </c>
       <c r="AJ54" s="8" t="n">
-        <v>0.2201</v>
+        <v>0.0862</v>
       </c>
       <c r="AK54" s="9" t="n">
-        <v>0.0289</v>
+        <v>0.0364</v>
       </c>
       <c r="AL54" s="7" t="n">
-        <v>0</v>
+        <v>0.2467</v>
       </c>
       <c r="AM54" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN54" s="10" t="n">
+        <v>0.2839</v>
+      </c>
+      <c r="AN54" s="9" t="n">
+        <v>0.0372</v>
+      </c>
+      <c r="AO54" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ54" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
           <t>Price County</t>
         </is>
       </c>
       <c r="B55" s="7" t="n">
-        <v>0.3921</v>
+        <v>0.3196</v>
       </c>
       <c r="C55" s="8" t="n">
-        <v>0.4298</v>
+        <v>0.3447</v>
       </c>
       <c r="D55" s="9" t="n">
-        <v>0.0378</v>
+        <v>0.0251</v>
       </c>
       <c r="E55" s="7" t="n">
-        <v>0.1078</v>
+        <v>0.2615</v>
       </c>
       <c r="F55" s="8" t="n">
-        <v>0.1078</v>
+        <v>0.2615</v>
       </c>
       <c r="G55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="7" t="n">
-        <v>0.0571</v>
+        <v>0.1088</v>
       </c>
       <c r="I55" s="8" t="n">
-        <v>0.0723</v>
+        <v>0.1377</v>
       </c>
       <c r="J55" s="9" t="n">
-        <v>0.0151</v>
+        <v>0.0288</v>
       </c>
       <c r="K55" s="7" t="n">
-        <v>0.0848</v>
+        <v>0.2301</v>
       </c>
       <c r="L55" s="8" t="n">
-        <v>0.08459999999999999</v>
+        <v>0.2293</v>
       </c>
       <c r="M55" s="10" t="n">
-        <v>-0.0003</v>
+        <v>-0.0008</v>
       </c>
       <c r="N55" s="7" t="n">
-        <v>0.1597</v>
+        <v>0.3764</v>
       </c>
       <c r="O55" s="8" t="n">
-        <v>0.2213</v>
+        <v>0.4824</v>
       </c>
       <c r="P55" s="9" t="n">
-        <v>0.0616</v>
+        <v>0.106</v>
       </c>
       <c r="Q55" s="7" t="n">
-        <v>0.1293</v>
+        <v>0.2637</v>
       </c>
       <c r="R55" s="8" t="n">
-        <v>0.1051</v>
+        <v>0.2144</v>
       </c>
       <c r="S55" s="11" t="n">
-        <v>-0.0242</v>
+        <v>-0.0493</v>
       </c>
       <c r="T55" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2559</v>
       </c>
       <c r="U55" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2345</v>
+      </c>
+      <c r="V55" s="11" t="n">
+        <v>-0.0214</v>
       </c>
       <c r="W55" s="7" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="X55" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="Y55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2343</v>
       </c>
       <c r="AA55" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2343</v>
       </c>
       <c r="AB55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4761</v>
       </c>
       <c r="AD55" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4761</v>
       </c>
       <c r="AE55" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="7" t="n">
-        <v>0.09030000000000001</v>
+        <v>0.204</v>
       </c>
       <c r="AG55" s="8" t="n">
-        <v>0.1223</v>
-[...2 lines deleted...]
-        <v>0.032</v>
+        <v>0.204</v>
+      </c>
+      <c r="AH55" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI55" s="7" t="n">
-        <v>0.3841</v>
+        <v>0.09279999999999999</v>
       </c>
       <c r="AJ55" s="8" t="n">
-        <v>0.4558</v>
+        <v>0.1274</v>
       </c>
       <c r="AK55" s="9" t="n">
-        <v>0.0718</v>
+        <v>0.0346</v>
       </c>
       <c r="AL55" s="7" t="n">
-        <v>0</v>
+        <v>0.4846</v>
       </c>
       <c r="AM55" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN55" s="10" t="n">
+        <v>0.5752</v>
+      </c>
+      <c r="AN55" s="9" t="n">
+        <v>0.0906</v>
+      </c>
+      <c r="AO55" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
           <t>Racine County</t>
         </is>
       </c>
       <c r="B56" s="7" t="n">
-        <v>0.4416</v>
+        <v>0.4156</v>
       </c>
       <c r="C56" s="8" t="n">
-        <v>0.4573</v>
-[...2 lines deleted...]
-        <v>0.0157</v>
+        <v>0.42</v>
+      </c>
+      <c r="D56" s="10" t="n">
+        <v>0.0044</v>
       </c>
       <c r="E56" s="7" t="n">
-        <v>0.1559</v>
+        <v>0.3132</v>
       </c>
       <c r="F56" s="8" t="n">
-        <v>0.1559</v>
+        <v>0.3132</v>
       </c>
       <c r="G56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="7" t="n">
-        <v>0.1397</v>
+        <v>0.307</v>
       </c>
       <c r="I56" s="8" t="n">
-        <v>0.1482</v>
+        <v>0.3377</v>
       </c>
       <c r="J56" s="9" t="n">
-        <v>0.008500000000000001</v>
+        <v>0.0308</v>
       </c>
       <c r="K56" s="7" t="n">
-        <v>0.107</v>
+        <v>0.3512</v>
       </c>
       <c r="L56" s="8" t="n">
-        <v>0.0915</v>
-[...2 lines deleted...]
-        <v>-0.0154</v>
+        <v>0.3969</v>
+      </c>
+      <c r="M56" s="9" t="n">
+        <v>0.0457</v>
       </c>
       <c r="N56" s="7" t="n">
-        <v>0.1226</v>
+        <v>0.2488</v>
       </c>
       <c r="O56" s="8" t="n">
-        <v>0.1053</v>
-[...2 lines deleted...]
-        <v>-0.0173</v>
+        <v>0.2717</v>
+      </c>
+      <c r="P56" s="9" t="n">
+        <v>0.0229</v>
       </c>
       <c r="Q56" s="7" t="n">
-        <v>0.2545</v>
+        <v>0.3672</v>
       </c>
       <c r="R56" s="8" t="n">
-        <v>0.2553</v>
-[...2 lines deleted...]
-        <v>0.0008</v>
+        <v>0.3988</v>
+      </c>
+      <c r="S56" s="9" t="n">
+        <v>0.0315</v>
       </c>
       <c r="T56" s="7" t="n">
-        <v>0.2479</v>
+        <v>0.3138</v>
       </c>
       <c r="U56" s="8" t="n">
-        <v>0.2479</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3475</v>
+      </c>
+      <c r="V56" s="9" t="n">
+        <v>0.0337</v>
       </c>
       <c r="W56" s="7" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="X56" s="8" t="n">
-        <v>0.4192</v>
+        <v>0.4026</v>
       </c>
       <c r="Y56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="7" t="n">
-        <v>0.6831</v>
+        <v>0.4066</v>
       </c>
       <c r="AA56" s="8" t="n">
-        <v>0.6831</v>
+        <v>0.4066</v>
       </c>
       <c r="AB56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="7" t="n">
-        <v>0.9</v>
+        <v>0.7072000000000001</v>
       </c>
       <c r="AD56" s="8" t="n">
-        <v>0.9</v>
+        <v>0.7072000000000001</v>
       </c>
       <c r="AE56" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="7" t="n">
-        <v>0.0376</v>
+        <v>0.53</v>
       </c>
       <c r="AG56" s="8" t="n">
-        <v>0.0331</v>
+        <v>0.53</v>
       </c>
       <c r="AH56" s="10" t="n">
-        <v>-0.0045</v>
+        <v>0</v>
       </c>
       <c r="AI56" s="7" t="n">
-        <v>0.1141</v>
+        <v>0.0525</v>
       </c>
       <c r="AJ56" s="8" t="n">
-        <v>0.1039</v>
-[...2 lines deleted...]
-        <v>-0.0102</v>
+        <v>0.0504</v>
+      </c>
+      <c r="AK56" s="10" t="n">
+        <v>-0.0022</v>
       </c>
       <c r="AL56" s="7" t="n">
-        <v>0</v>
+        <v>0.1865</v>
       </c>
       <c r="AM56" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN56" s="10" t="n">
+        <v>0.1698</v>
+      </c>
+      <c r="AN56" s="11" t="n">
+        <v>-0.0167</v>
+      </c>
+      <c r="AO56" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP56" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ56" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
           <t>Richland County</t>
         </is>
       </c>
       <c r="B57" s="7" t="n">
-        <v>0.4063</v>
+        <v>0.3786</v>
       </c>
       <c r="C57" s="8" t="n">
-        <v>0.4436</v>
+        <v>0.406</v>
       </c>
       <c r="D57" s="9" t="n">
-        <v>0.0373</v>
+        <v>0.0275</v>
       </c>
       <c r="E57" s="7" t="n">
-        <v>0.1367</v>
+        <v>0.3205</v>
       </c>
       <c r="F57" s="8" t="n">
-        <v>0.1367</v>
+        <v>0.3205</v>
       </c>
       <c r="G57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="7" t="n">
-        <v>0.1063</v>
+        <v>0.4386</v>
       </c>
       <c r="I57" s="8" t="n">
-        <v>0.1275</v>
+        <v>0.5256999999999999</v>
       </c>
       <c r="J57" s="9" t="n">
-        <v>0.0211</v>
+        <v>0.0872</v>
       </c>
       <c r="K57" s="7" t="n">
-        <v>0.103</v>
+        <v>0.2999</v>
       </c>
       <c r="L57" s="8" t="n">
-        <v>0.1031</v>
+        <v>0.3001</v>
       </c>
       <c r="M57" s="10" t="n">
-        <v>0.0001</v>
+        <v>0.0002</v>
       </c>
       <c r="N57" s="7" t="n">
-        <v>0.108</v>
+        <v>0.2886</v>
       </c>
       <c r="O57" s="8" t="n">
-        <v>0.1647</v>
+        <v>0.4403</v>
       </c>
       <c r="P57" s="9" t="n">
-        <v>0.0567</v>
+        <v>0.1517</v>
       </c>
       <c r="Q57" s="7" t="n">
-        <v>0.2295</v>
+        <v>0.2207</v>
       </c>
       <c r="R57" s="8" t="n">
-        <v>0.196</v>
+        <v>0.1885</v>
       </c>
       <c r="S57" s="11" t="n">
-        <v>-0.0335</v>
+        <v>-0.0322</v>
       </c>
       <c r="T57" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2078</v>
       </c>
       <c r="U57" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1908</v>
+      </c>
+      <c r="V57" s="11" t="n">
+        <v>-0.017</v>
       </c>
       <c r="W57" s="7" t="n">
-        <v>0.3342</v>
+        <v>0.4026</v>
       </c>
       <c r="X57" s="8" t="n">
-        <v>0.3342</v>
+        <v>0.4026</v>
       </c>
       <c r="Y57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="7" t="n">
-        <v>0.468</v>
+        <v>0.321</v>
       </c>
       <c r="AA57" s="8" t="n">
-        <v>0.468</v>
+        <v>0.321</v>
       </c>
       <c r="AB57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4984</v>
       </c>
       <c r="AD57" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4984</v>
       </c>
       <c r="AE57" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="7" t="n">
-        <v>0.1678</v>
+        <v>0.391</v>
       </c>
       <c r="AG57" s="8" t="n">
-        <v>0.2025</v>
-[...2 lines deleted...]
-        <v>0.0348</v>
+        <v>0.391</v>
+      </c>
+      <c r="AH57" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI57" s="7" t="n">
-        <v>0.3815</v>
+        <v>0.154</v>
       </c>
       <c r="AJ57" s="8" t="n">
-        <v>0.4359</v>
+        <v>0.1809</v>
       </c>
       <c r="AK57" s="9" t="n">
-        <v>0.0543</v>
+        <v>0.0269</v>
       </c>
       <c r="AL57" s="7" t="n">
-        <v>0</v>
+        <v>0.4904</v>
       </c>
       <c r="AM57" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN57" s="10" t="n">
+        <v>0.5602</v>
+      </c>
+      <c r="AN57" s="9" t="n">
+        <v>0.0698</v>
+      </c>
+      <c r="AO57" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP57" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ57" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
           <t>Rock County</t>
         </is>
       </c>
       <c r="B58" s="7" t="n">
-        <v>0.4084</v>
+        <v>0.3746</v>
       </c>
       <c r="C58" s="8" t="n">
-        <v>0.4301</v>
+        <v>0.3811</v>
       </c>
       <c r="D58" s="9" t="n">
-        <v>0.0217</v>
+        <v>0.0065</v>
       </c>
       <c r="E58" s="7" t="n">
-        <v>0.1102</v>
+        <v>0.303</v>
       </c>
       <c r="F58" s="8" t="n">
-        <v>0.1102</v>
+        <v>0.303</v>
       </c>
       <c r="G58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="7" t="n">
-        <v>0.0532</v>
+        <v>0.1817</v>
       </c>
       <c r="I58" s="8" t="n">
-        <v>0.0601</v>
+        <v>0.2131</v>
       </c>
       <c r="J58" s="9" t="n">
-        <v>0.0069</v>
+        <v>0.0314</v>
       </c>
       <c r="K58" s="7" t="n">
-        <v>0.0988</v>
+        <v>0.3815</v>
       </c>
       <c r="L58" s="8" t="n">
-        <v>0.1123</v>
+        <v>0.431</v>
       </c>
       <c r="M58" s="9" t="n">
-        <v>0.0135</v>
+        <v>0.0495</v>
       </c>
       <c r="N58" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.2491</v>
       </c>
       <c r="O58" s="8" t="n">
-        <v>0.0849</v>
-[...2 lines deleted...]
-        <v>-0.0001</v>
+        <v>0.2686</v>
+      </c>
+      <c r="P58" s="9" t="n">
+        <v>0.0195</v>
       </c>
       <c r="Q58" s="7" t="n">
-        <v>0.2037</v>
+        <v>0.3368</v>
       </c>
       <c r="R58" s="8" t="n">
-        <v>0.2062</v>
+        <v>0.3398</v>
       </c>
       <c r="S58" s="10" t="n">
-        <v>0.0025</v>
+        <v>0.003</v>
       </c>
       <c r="T58" s="7" t="n">
-        <v>0.2423</v>
+        <v>0.3682</v>
       </c>
       <c r="U58" s="8" t="n">
-        <v>0.2423</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3978</v>
+      </c>
+      <c r="V58" s="9" t="n">
+        <v>0.0296</v>
       </c>
       <c r="W58" s="7" t="n">
-        <v>0.3257</v>
+        <v>0.4026</v>
       </c>
       <c r="X58" s="8" t="n">
-        <v>0.3257</v>
+        <v>0.4026</v>
       </c>
       <c r="Y58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="7" t="n">
-        <v>0.6072</v>
+        <v>0.3364</v>
       </c>
       <c r="AA58" s="8" t="n">
-        <v>0.6072</v>
+        <v>0.3364</v>
       </c>
       <c r="AB58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5913</v>
       </c>
       <c r="AD58" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5913</v>
       </c>
       <c r="AE58" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="7" t="n">
-        <v>0.0315</v>
+        <v>0.464</v>
       </c>
       <c r="AG58" s="8" t="n">
-        <v>0.0325</v>
+        <v>0.464</v>
       </c>
       <c r="AH58" s="10" t="n">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="AI58" s="7" t="n">
-        <v>0.1159</v>
+        <v>0.0414</v>
       </c>
       <c r="AJ58" s="8" t="n">
-        <v>0.1215</v>
-[...2 lines deleted...]
-        <v>0.0057</v>
+        <v>0.0438</v>
+      </c>
+      <c r="AK58" s="10" t="n">
+        <v>0.0023</v>
       </c>
       <c r="AL58" s="7" t="n">
-        <v>0</v>
+        <v>0.1728</v>
       </c>
       <c r="AM58" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN58" s="10" t="n">
+        <v>0.1813</v>
+      </c>
+      <c r="AN58" s="9" t="n">
+        <v>0.008500000000000001</v>
+      </c>
+      <c r="AO58" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP58" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ58" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
           <t>Rusk County</t>
         </is>
       </c>
       <c r="B59" s="7" t="n">
-        <v>0.3977</v>
+        <v>0.3211</v>
       </c>
       <c r="C59" s="8" t="n">
-        <v>0.4299</v>
+        <v>0.3388</v>
       </c>
       <c r="D59" s="9" t="n">
-        <v>0.0321</v>
+        <v>0.0177</v>
       </c>
       <c r="E59" s="7" t="n">
-        <v>0.0921</v>
+        <v>0.1995</v>
       </c>
       <c r="F59" s="8" t="n">
-        <v>0.0921</v>
+        <v>0.1995</v>
       </c>
       <c r="G59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="7" t="n">
-        <v>0.0478</v>
+        <v>0.1044</v>
       </c>
       <c r="I59" s="8" t="n">
-        <v>0.0551</v>
+        <v>0.1205</v>
       </c>
       <c r="J59" s="9" t="n">
-        <v>0.0074</v>
+        <v>0.0161</v>
       </c>
       <c r="K59" s="7" t="n">
-        <v>0.0717</v>
+        <v>0.1694</v>
       </c>
       <c r="L59" s="8" t="n">
-        <v>0.06270000000000001</v>
+        <v>0.148</v>
       </c>
       <c r="M59" s="11" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.0213</v>
       </c>
       <c r="N59" s="7" t="n">
-        <v>0.1339</v>
+        <v>0.3301</v>
       </c>
       <c r="O59" s="8" t="n">
-        <v>0.16</v>
+        <v>0.3645</v>
       </c>
       <c r="P59" s="9" t="n">
-        <v>0.0261</v>
+        <v>0.0344</v>
       </c>
       <c r="Q59" s="7" t="n">
-        <v>0.1148</v>
+        <v>0.1018</v>
       </c>
       <c r="R59" s="8" t="n">
-        <v>0.0786</v>
+        <v>0.0697</v>
       </c>
       <c r="S59" s="11" t="n">
-        <v>-0.0362</v>
+        <v>-0.0321</v>
       </c>
       <c r="T59" s="7" t="n">
-        <v>0.2415</v>
+        <v>0.1038</v>
       </c>
       <c r="U59" s="8" t="n">
-        <v>0.2415</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0844</v>
+      </c>
+      <c r="V59" s="11" t="n">
+        <v>-0.0194</v>
       </c>
       <c r="W59" s="7" t="n">
-        <v>0.3427</v>
+        <v>0.4026</v>
       </c>
       <c r="X59" s="8" t="n">
-        <v>0.3427</v>
+        <v>0.4026</v>
       </c>
       <c r="Y59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z59" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2972</v>
       </c>
       <c r="AA59" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2972</v>
       </c>
       <c r="AB59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4501</v>
       </c>
       <c r="AD59" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4501</v>
       </c>
       <c r="AE59" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="7" t="n">
-        <v>0.0492</v>
+        <v>0.324</v>
       </c>
       <c r="AG59" s="8" t="n">
-        <v>0.0581</v>
-[...2 lines deleted...]
-        <v>0.0089</v>
+        <v>0.324</v>
+      </c>
+      <c r="AH59" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI59" s="7" t="n">
-        <v>0.3624</v>
+        <v>0.0473</v>
       </c>
       <c r="AJ59" s="8" t="n">
-        <v>0.4156</v>
+        <v>0.0548</v>
       </c>
       <c r="AK59" s="9" t="n">
-        <v>0.0531</v>
+        <v>0.0075</v>
       </c>
       <c r="AL59" s="7" t="n">
-        <v>0</v>
+        <v>0.4787</v>
       </c>
       <c r="AM59" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN59" s="10" t="n">
+        <v>0.5489000000000001</v>
+      </c>
+      <c r="AN59" s="9" t="n">
+        <v>0.0702</v>
+      </c>
+      <c r="AO59" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP59" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ59" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
           <t>Sauk County</t>
         </is>
       </c>
       <c r="B60" s="7" t="n">
-        <v>0.3839</v>
+        <v>0.313</v>
       </c>
       <c r="C60" s="8" t="n">
-        <v>0.4176</v>
+        <v>0.3302</v>
       </c>
       <c r="D60" s="9" t="n">
-        <v>0.0337</v>
+        <v>0.0172</v>
       </c>
       <c r="E60" s="7" t="n">
-        <v>0.1033</v>
+        <v>0.2361</v>
       </c>
       <c r="F60" s="8" t="n">
-        <v>0.1033</v>
+        <v>0.2361</v>
       </c>
       <c r="G60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="7" t="n">
+        <v>0.2346</v>
+      </c>
+      <c r="I60" s="8" t="n">
+        <v>0.307</v>
+      </c>
+      <c r="J60" s="9" t="n">
         <v>0.07240000000000001</v>
       </c>
-      <c r="I60" s="8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K60" s="7" t="n">
-        <v>0.0871</v>
+        <v>0.2232</v>
       </c>
       <c r="L60" s="8" t="n">
-        <v>0.0917</v>
-[...2 lines deleted...]
-        <v>0.0046</v>
+        <v>0.235</v>
+      </c>
+      <c r="M60" s="9" t="n">
+        <v>0.0118</v>
       </c>
       <c r="N60" s="7" t="n">
-        <v>0.079</v>
+        <v>0.1883</v>
       </c>
       <c r="O60" s="8" t="n">
-        <v>0.1136</v>
+        <v>0.2709</v>
       </c>
       <c r="P60" s="9" t="n">
-        <v>0.0346</v>
+        <v>0.08260000000000001</v>
       </c>
       <c r="Q60" s="7" t="n">
-        <v>0.1745</v>
+        <v>0.2415</v>
       </c>
       <c r="R60" s="8" t="n">
-        <v>0.1581</v>
+        <v>0.2188</v>
       </c>
       <c r="S60" s="11" t="n">
-        <v>-0.0164</v>
+        <v>-0.0227</v>
       </c>
       <c r="T60" s="7" t="n">
-        <v>0.268</v>
+        <v>0.3144</v>
       </c>
       <c r="U60" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3093</v>
+      </c>
+      <c r="V60" s="11" t="n">
+        <v>-0.0051</v>
       </c>
       <c r="W60" s="7" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="X60" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="Y60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z60" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2507</v>
       </c>
       <c r="AA60" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2507</v>
       </c>
       <c r="AB60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC60" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4614</v>
       </c>
       <c r="AD60" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4614</v>
       </c>
       <c r="AE60" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="7" t="n">
-        <v>0.09</v>
+        <v>0.262</v>
       </c>
       <c r="AG60" s="8" t="n">
-        <v>0.1124</v>
-[...2 lines deleted...]
-        <v>0.0224</v>
+        <v>0.262</v>
+      </c>
+      <c r="AH60" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI60" s="7" t="n">
-        <v>0.2471</v>
+        <v>0.1109</v>
       </c>
       <c r="AJ60" s="8" t="n">
-        <v>0.2651</v>
+        <v>0.1384</v>
       </c>
       <c r="AK60" s="9" t="n">
-        <v>0.018</v>
+        <v>0.0275</v>
       </c>
       <c r="AL60" s="7" t="n">
-        <v>0</v>
+        <v>0.3181</v>
       </c>
       <c r="AM60" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN60" s="10" t="n">
+        <v>0.3413</v>
+      </c>
+      <c r="AN60" s="9" t="n">
+        <v>0.0231</v>
+      </c>
+      <c r="AO60" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP60" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ60" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
           <t>Sawyer County</t>
         </is>
       </c>
       <c r="B61" s="7" t="n">
-        <v>0.4172</v>
+        <v>0.3567</v>
       </c>
       <c r="C61" s="8" t="n">
-        <v>0.4497</v>
+        <v>0.3723</v>
       </c>
       <c r="D61" s="9" t="n">
-        <v>0.0325</v>
+        <v>0.0155</v>
       </c>
       <c r="E61" s="7" t="n">
-        <v>0.1135</v>
+        <v>0.2297</v>
       </c>
       <c r="F61" s="8" t="n">
-        <v>0.1135</v>
+        <v>0.2297</v>
       </c>
       <c r="G61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="7" t="n">
-        <v>0.0635</v>
+        <v>0.1509</v>
       </c>
       <c r="I61" s="8" t="n">
-        <v>0.06560000000000001</v>
+        <v>0.1557</v>
       </c>
       <c r="J61" s="10" t="n">
-        <v>0.0021</v>
+        <v>0.0049</v>
       </c>
       <c r="K61" s="7" t="n">
-        <v>0.09370000000000001</v>
+        <v>0.1233</v>
       </c>
       <c r="L61" s="8" t="n">
-        <v>0.0781</v>
+        <v>0.1028</v>
       </c>
       <c r="M61" s="11" t="n">
-        <v>-0.0156</v>
+        <v>-0.0206</v>
       </c>
       <c r="N61" s="7" t="n">
-        <v>0.1648</v>
+        <v>0.2515</v>
       </c>
       <c r="O61" s="8" t="n">
-        <v>0.1859</v>
+        <v>0.2625</v>
       </c>
       <c r="P61" s="9" t="n">
-        <v>0.0211</v>
+        <v>0.0111</v>
       </c>
       <c r="Q61" s="7" t="n">
-        <v>0.1319</v>
+        <v>0.3152</v>
       </c>
       <c r="R61" s="8" t="n">
-        <v>0.09470000000000001</v>
+        <v>0.2262</v>
       </c>
       <c r="S61" s="11" t="n">
-        <v>-0.0373</v>
+        <v>-0.089</v>
       </c>
       <c r="T61" s="7" t="n">
-        <v>0.268</v>
+        <v>0.3418</v>
       </c>
       <c r="U61" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2844</v>
+      </c>
+      <c r="V61" s="11" t="n">
+        <v>-0.0574</v>
       </c>
       <c r="W61" s="7" t="n">
-        <v>0.3597</v>
+        <v>0.4026</v>
       </c>
       <c r="X61" s="8" t="n">
-        <v>0.3597</v>
+        <v>0.4026</v>
       </c>
       <c r="Y61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3676</v>
       </c>
       <c r="AA61" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3676</v>
       </c>
       <c r="AB61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4663</v>
       </c>
       <c r="AD61" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4663</v>
       </c>
       <c r="AE61" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="7" t="n">
-        <v>0.132</v>
+        <v>0.244</v>
       </c>
       <c r="AG61" s="8" t="n">
-        <v>0.1439</v>
-[...2 lines deleted...]
-        <v>0.0119</v>
+        <v>0.244</v>
+      </c>
+      <c r="AH61" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI61" s="7" t="n">
-        <v>0.5117</v>
+        <v>0.08749999999999999</v>
       </c>
       <c r="AJ61" s="8" t="n">
-        <v>0.5719</v>
-[...2 lines deleted...]
-        <v>0.0601</v>
+        <v>0.083</v>
+      </c>
+      <c r="AK61" s="10" t="n">
+        <v>-0.0045</v>
       </c>
       <c r="AL61" s="7" t="n">
-        <v>0</v>
+        <v>0.6452</v>
       </c>
       <c r="AM61" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN61" s="10" t="n">
+        <v>0.7211</v>
+      </c>
+      <c r="AN61" s="9" t="n">
+        <v>0.07580000000000001</v>
+      </c>
+      <c r="AO61" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP61" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ61" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
           <t>Shawano-Menominee Counties</t>
         </is>
       </c>
       <c r="B62" s="7" t="n">
-        <v>0.4378</v>
+        <v>0.4964</v>
       </c>
       <c r="C62" s="8" t="n">
-        <v>0.4669</v>
+        <v>0.517</v>
       </c>
       <c r="D62" s="9" t="n">
-        <v>0.029</v>
+        <v>0.0205</v>
       </c>
       <c r="E62" s="7" t="n">
-        <v>0.122</v>
+        <v>0.1588</v>
       </c>
       <c r="F62" s="8" t="n">
-        <v>0.122</v>
+        <v>0.1588</v>
       </c>
       <c r="G62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="7" t="n">
-        <v>0.0794</v>
+        <v>0.0089</v>
       </c>
       <c r="I62" s="8" t="n">
-        <v>0.077</v>
+        <v>0.008699999999999999</v>
       </c>
       <c r="J62" s="10" t="n">
-        <v>-0.0025</v>
+        <v>-0.0003</v>
       </c>
       <c r="K62" s="7" t="n">
-        <v>0.1235</v>
+        <v>0.1966</v>
       </c>
       <c r="L62" s="8" t="n">
-        <v>0.1006</v>
+        <v>0.1603</v>
       </c>
       <c r="M62" s="11" t="n">
-        <v>-0.0229</v>
+        <v>-0.0364</v>
       </c>
       <c r="N62" s="7" t="n">
-        <v>0.1101</v>
+        <v>0.2157</v>
       </c>
       <c r="O62" s="8" t="n">
-        <v>0.1356</v>
+        <v>0.2656</v>
       </c>
       <c r="P62" s="9" t="n">
-        <v>0.0255</v>
+        <v>0.0499</v>
       </c>
       <c r="Q62" s="7" t="n">
-        <v>0.175</v>
+        <v>0.1225</v>
       </c>
       <c r="R62" s="8" t="n">
-        <v>0.1187</v>
+        <v>0.083</v>
       </c>
       <c r="S62" s="11" t="n">
-        <v>-0.0564</v>
+        <v>-0.0395</v>
       </c>
       <c r="T62" s="7" t="n">
-        <v>0.2061</v>
+        <v>0.1264</v>
       </c>
       <c r="U62" s="8" t="n">
-        <v>0.2061</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.091</v>
+      </c>
+      <c r="V62" s="11" t="n">
+        <v>-0.0354</v>
       </c>
       <c r="W62" s="7" t="n">
-        <v>0.4703</v>
+        <v>0.4026</v>
       </c>
       <c r="X62" s="8" t="n">
-        <v>0.4703</v>
+        <v>0.4026</v>
       </c>
       <c r="Y62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="7" t="n">
-        <v>0.468</v>
+        <v>0.4718</v>
       </c>
       <c r="AA62" s="8" t="n">
-        <v>0.468</v>
+        <v>0.4718</v>
       </c>
       <c r="AB62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4785</v>
       </c>
       <c r="AD62" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4785</v>
       </c>
       <c r="AE62" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="7" t="n">
-        <v>0.122</v>
+        <v>1</v>
       </c>
       <c r="AG62" s="8" t="n">
-        <v>0.1139</v>
-[...2 lines deleted...]
-        <v>-0.008</v>
+        <v>1</v>
+      </c>
+      <c r="AH62" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI62" s="7" t="n">
-        <v>0.5866</v>
+        <v>0.08989999999999999</v>
       </c>
       <c r="AJ62" s="8" t="n">
-        <v>0.6358</v>
-[...2 lines deleted...]
-        <v>0.0492</v>
+        <v>0.0645</v>
+      </c>
+      <c r="AK62" s="11" t="n">
+        <v>-0.0255</v>
       </c>
       <c r="AL62" s="7" t="n">
-        <v>0</v>
+        <v>0.7766</v>
       </c>
       <c r="AM62" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN62" s="10" t="n">
+        <v>0.8417</v>
+      </c>
+      <c r="AN62" s="9" t="n">
+        <v>0.06510000000000001</v>
+      </c>
+      <c r="AO62" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP62" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ62" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
           <t>Sheboygan County</t>
         </is>
       </c>
       <c r="B63" s="7" t="n">
-        <v>0.3694</v>
+        <v>0.3182</v>
       </c>
       <c r="C63" s="8" t="n">
-        <v>0.4051</v>
+        <v>0.337</v>
       </c>
       <c r="D63" s="9" t="n">
-        <v>0.0357</v>
+        <v>0.0188</v>
       </c>
       <c r="E63" s="7" t="n">
-        <v>0.0917</v>
+        <v>0.2033</v>
       </c>
       <c r="F63" s="8" t="n">
-        <v>0.0917</v>
+        <v>0.2033</v>
       </c>
       <c r="G63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="7" t="n">
-        <v>0.06270000000000001</v>
+        <v>0.1982</v>
       </c>
       <c r="I63" s="8" t="n">
-        <v>0.0843</v>
+        <v>0.2766</v>
       </c>
       <c r="J63" s="9" t="n">
-        <v>0.0216</v>
+        <v>0.0784</v>
       </c>
       <c r="K63" s="7" t="n">
-        <v>0.0735</v>
+        <v>0.2205</v>
       </c>
       <c r="L63" s="8" t="n">
-        <v>0.0808</v>
+        <v>0.2611</v>
       </c>
       <c r="M63" s="9" t="n">
-        <v>0.0072</v>
+        <v>0.0407</v>
       </c>
       <c r="N63" s="7" t="n">
-        <v>0.0941</v>
+        <v>0.2184</v>
       </c>
       <c r="O63" s="8" t="n">
-        <v>0.1287</v>
+        <v>0.3221</v>
       </c>
       <c r="P63" s="9" t="n">
-        <v>0.0346</v>
+        <v>0.1037</v>
       </c>
       <c r="Q63" s="7" t="n">
-        <v>0.1366</v>
+        <v>0.1625</v>
       </c>
       <c r="R63" s="8" t="n">
-        <v>0.1316</v>
-[...2 lines deleted...]
-        <v>-0.0049</v>
+        <v>0.1559</v>
+      </c>
+      <c r="S63" s="11" t="n">
+        <v>-0.0065</v>
       </c>
       <c r="T63" s="7" t="n">
-        <v>0.2227</v>
+        <v>0.1789</v>
       </c>
       <c r="U63" s="8" t="n">
-        <v>0.2227</v>
+        <v>0.1831</v>
       </c>
       <c r="V63" s="10" t="n">
-        <v>0</v>
+        <v>0.0043</v>
       </c>
       <c r="W63" s="7" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="X63" s="8" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="Y63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2135</v>
       </c>
       <c r="AA63" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2135</v>
       </c>
       <c r="AB63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4595</v>
       </c>
       <c r="AD63" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4595</v>
       </c>
       <c r="AE63" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="7" t="n">
-        <v>0.0306</v>
+        <v>0.47</v>
       </c>
       <c r="AG63" s="8" t="n">
-        <v>0.0391</v>
-[...2 lines deleted...]
-        <v>0.008399999999999999</v>
+        <v>0.47</v>
+      </c>
+      <c r="AH63" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI63" s="7" t="n">
-        <v>0.1325</v>
+        <v>0.0389</v>
       </c>
       <c r="AJ63" s="8" t="n">
-        <v>0.1431</v>
+        <v>0.0539</v>
       </c>
       <c r="AK63" s="9" t="n">
-        <v>0.0107</v>
+        <v>0.015</v>
       </c>
       <c r="AL63" s="7" t="n">
-        <v>0</v>
+        <v>0.1819</v>
       </c>
       <c r="AM63" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN63" s="10" t="n">
+        <v>0.1965</v>
+      </c>
+      <c r="AN63" s="9" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="AO63" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP63" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ63" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
           <t>St. Croix County</t>
         </is>
       </c>
       <c r="B64" s="7" t="n">
-        <v>0.378</v>
+        <v>0.2817</v>
       </c>
       <c r="C64" s="8" t="n">
-        <v>0.4092</v>
+        <v>0.297</v>
       </c>
       <c r="D64" s="9" t="n">
-        <v>0.0312</v>
+        <v>0.0153</v>
       </c>
       <c r="E64" s="7" t="n">
+        <v>0.2129</v>
+      </c>
+      <c r="F64" s="8" t="n">
+        <v>0.2129</v>
+      </c>
+      <c r="G64" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="H64" s="7" t="n">
         <v>0.08500000000000001</v>
       </c>
-      <c r="F64" s="8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I64" s="8" t="n">
-        <v>0.0513</v>
+        <v>0.1005</v>
       </c>
       <c r="J64" s="9" t="n">
-        <v>0.007900000000000001</v>
+        <v>0.0155</v>
       </c>
       <c r="K64" s="7" t="n">
-        <v>0.0721</v>
+        <v>0.1934</v>
       </c>
       <c r="L64" s="8" t="n">
-        <v>0.062</v>
+        <v>0.1661</v>
       </c>
       <c r="M64" s="11" t="n">
-        <v>-0.0102</v>
+        <v>-0.0273</v>
       </c>
       <c r="N64" s="7" t="n">
-        <v>0.1184</v>
+        <v>0.2788</v>
       </c>
       <c r="O64" s="8" t="n">
-        <v>0.1399</v>
+        <v>0.3044</v>
       </c>
       <c r="P64" s="9" t="n">
-        <v>0.0215</v>
+        <v>0.0257</v>
       </c>
       <c r="Q64" s="7" t="n">
-        <v>0.1061</v>
+        <v>0.21</v>
       </c>
       <c r="R64" s="8" t="n">
-        <v>0.07439999999999999</v>
+        <v>0.1473</v>
       </c>
       <c r="S64" s="11" t="n">
-        <v>-0.0317</v>
+        <v>-0.06270000000000001</v>
       </c>
       <c r="T64" s="7" t="n">
-        <v>0.2549</v>
+        <v>0.2625</v>
       </c>
       <c r="U64" s="8" t="n">
-        <v>0.2549</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2069</v>
+      </c>
+      <c r="V64" s="11" t="n">
+        <v>-0.0557</v>
       </c>
       <c r="W64" s="7" t="n">
-        <v>0.1473</v>
+        <v>0.4026</v>
       </c>
       <c r="X64" s="8" t="n">
-        <v>0.1473</v>
+        <v>0.4026</v>
       </c>
       <c r="Y64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1277</v>
       </c>
       <c r="AA64" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1277</v>
       </c>
       <c r="AB64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4063</v>
       </c>
       <c r="AD64" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4063</v>
       </c>
       <c r="AE64" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="7" t="n">
-        <v>0.082</v>
+        <v>0.124</v>
       </c>
       <c r="AG64" s="8" t="n">
-        <v>0.0935</v>
-[...2 lines deleted...]
-        <v>0.0115</v>
+        <v>0.124</v>
+      </c>
+      <c r="AH64" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI64" s="7" t="n">
-        <v>0.3786</v>
+        <v>0.0667</v>
       </c>
       <c r="AJ64" s="8" t="n">
-        <v>0.4353</v>
+        <v>0.0726</v>
       </c>
       <c r="AK64" s="9" t="n">
-        <v>0.0567</v>
+        <v>0.0059</v>
       </c>
       <c r="AL64" s="7" t="n">
-        <v>0</v>
+        <v>0.4701</v>
       </c>
       <c r="AM64" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN64" s="10" t="n">
+        <v>0.5405</v>
+      </c>
+      <c r="AN64" s="9" t="n">
+        <v>0.0704</v>
+      </c>
+      <c r="AO64" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP64" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ64" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
           <t>Taylor County</t>
         </is>
       </c>
       <c r="B65" s="7" t="n">
-        <v>0.3919</v>
+        <v>0.3039</v>
       </c>
       <c r="C65" s="8" t="n">
-        <v>0.4237</v>
+        <v>0.32</v>
       </c>
       <c r="D65" s="9" t="n">
-        <v>0.0318</v>
+        <v>0.0161</v>
       </c>
       <c r="E65" s="7" t="n">
-        <v>0.0885</v>
+        <v>0.2095</v>
       </c>
       <c r="F65" s="8" t="n">
-        <v>0.0885</v>
+        <v>0.2095</v>
       </c>
       <c r="G65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="7" t="n">
-        <v>0.0456</v>
+        <v>0.1103</v>
       </c>
       <c r="I65" s="8" t="n">
-        <v>0.0549</v>
+        <v>0.1328</v>
       </c>
       <c r="J65" s="9" t="n">
-        <v>0.009299999999999999</v>
+        <v>0.0225</v>
       </c>
       <c r="K65" s="7" t="n">
-        <v>0.06900000000000001</v>
+        <v>0.1845</v>
       </c>
       <c r="L65" s="8" t="n">
-        <v>0.063</v>
+        <v>0.1684</v>
       </c>
       <c r="M65" s="11" t="n">
-        <v>-0.006</v>
+        <v>-0.0161</v>
       </c>
       <c r="N65" s="7" t="n">
-        <v>0.1258</v>
+        <v>0.2988</v>
       </c>
       <c r="O65" s="8" t="n">
-        <v>0.1615</v>
+        <v>0.3544</v>
       </c>
       <c r="P65" s="9" t="n">
-        <v>0.0357</v>
+        <v>0.0555</v>
       </c>
       <c r="Q65" s="7" t="n">
-        <v>0.1134</v>
+        <v>0.1726</v>
       </c>
       <c r="R65" s="8" t="n">
-        <v>0.0806</v>
+        <v>0.1226</v>
       </c>
       <c r="S65" s="11" t="n">
-        <v>-0.0328</v>
+        <v>-0.05</v>
       </c>
       <c r="T65" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2167</v>
       </c>
       <c r="U65" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.181</v>
+      </c>
+      <c r="V65" s="11" t="n">
+        <v>-0.0357</v>
       </c>
       <c r="W65" s="7" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="X65" s="8" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="Y65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2864</v>
       </c>
       <c r="AA65" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2864</v>
       </c>
       <c r="AB65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4456</v>
       </c>
       <c r="AD65" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4456</v>
       </c>
       <c r="AE65" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="7" t="n">
-        <v>0.07480000000000001</v>
+        <v>0.193</v>
       </c>
       <c r="AG65" s="8" t="n">
-        <v>0.0926</v>
-[...2 lines deleted...]
-        <v>0.0178</v>
+        <v>0.193</v>
+      </c>
+      <c r="AH65" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI65" s="7" t="n">
-        <v>0.3208</v>
+        <v>0.0721</v>
       </c>
       <c r="AJ65" s="8" t="n">
-        <v>0.3728</v>
+        <v>0.0887</v>
       </c>
       <c r="AK65" s="9" t="n">
-        <v>0.0521</v>
+        <v>0.0166</v>
       </c>
       <c r="AL65" s="7" t="n">
-        <v>0</v>
+        <v>0.4255</v>
       </c>
       <c r="AM65" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN65" s="10" t="n">
+        <v>0.4945</v>
+      </c>
+      <c r="AN65" s="9" t="n">
+        <v>0.06909999999999999</v>
+      </c>
+      <c r="AO65" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP65" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ65" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
           <t>Trempealeau County</t>
         </is>
       </c>
       <c r="B66" s="7" t="n">
-        <v>0.3892</v>
+        <v>0.3325</v>
       </c>
       <c r="C66" s="8" t="n">
-        <v>0.4211</v>
+        <v>0.3488</v>
       </c>
       <c r="D66" s="9" t="n">
-        <v>0.0319</v>
+        <v>0.0163</v>
       </c>
       <c r="E66" s="7" t="n">
-        <v>0.081</v>
+        <v>0.2486</v>
       </c>
       <c r="F66" s="8" t="n">
-        <v>0.081</v>
+        <v>0.2486</v>
       </c>
       <c r="G66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="7" t="n">
-        <v>0.0639</v>
+        <v>0.2947</v>
       </c>
       <c r="I66" s="8" t="n">
-        <v>0.079</v>
+        <v>0.3646</v>
       </c>
       <c r="J66" s="9" t="n">
-        <v>0.0151</v>
+        <v>0.0699</v>
       </c>
       <c r="K66" s="7" t="n">
-        <v>0.062</v>
+        <v>0.2254</v>
       </c>
       <c r="L66" s="8" t="n">
-        <v>0.056</v>
+        <v>0.2036</v>
       </c>
       <c r="M66" s="11" t="n">
-        <v>-0.006</v>
+        <v>-0.0218</v>
       </c>
       <c r="N66" s="7" t="n">
-        <v>0.0757</v>
+        <v>0.1999</v>
       </c>
       <c r="O66" s="8" t="n">
-        <v>0.09810000000000001</v>
+        <v>0.259</v>
       </c>
       <c r="P66" s="9" t="n">
-        <v>0.0224</v>
+        <v>0.0591</v>
       </c>
       <c r="Q66" s="7" t="n">
-        <v>0.1222</v>
+        <v>0.2553</v>
       </c>
       <c r="R66" s="8" t="n">
-        <v>0.094</v>
+        <v>0.1964</v>
       </c>
       <c r="S66" s="11" t="n">
-        <v>-0.0282</v>
+        <v>-0.0589</v>
       </c>
       <c r="T66" s="7" t="n">
-        <v>0.2372</v>
+        <v>0.2692</v>
       </c>
       <c r="U66" s="8" t="n">
-        <v>0.2372</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2377</v>
+      </c>
+      <c r="V66" s="11" t="n">
+        <v>-0.0315</v>
       </c>
       <c r="W66" s="7" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="X66" s="8" t="n">
-        <v>0.3003</v>
+        <v>0.4026</v>
       </c>
       <c r="Y66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="7" t="n">
-        <v>0.468</v>
+        <v>0.276</v>
       </c>
       <c r="AA66" s="8" t="n">
-        <v>0.468</v>
+        <v>0.276</v>
       </c>
       <c r="AB66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4392</v>
       </c>
       <c r="AD66" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4392</v>
       </c>
       <c r="AE66" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="7" t="n">
-        <v>0.098</v>
+        <v>0.33</v>
       </c>
       <c r="AG66" s="8" t="n">
-        <v>0.1115</v>
-[...2 lines deleted...]
-        <v>0.0135</v>
+        <v>0.33</v>
+      </c>
+      <c r="AH66" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI66" s="7" t="n">
-        <v>0.3342</v>
+        <v>0.08840000000000001</v>
       </c>
       <c r="AJ66" s="8" t="n">
-        <v>0.3892</v>
+        <v>0.0964</v>
       </c>
       <c r="AK66" s="9" t="n">
-        <v>0.055</v>
+        <v>0.008</v>
       </c>
       <c r="AL66" s="7" t="n">
-        <v>0</v>
+        <v>0.4156</v>
       </c>
       <c r="AM66" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN66" s="10" t="n">
+        <v>0.4841</v>
+      </c>
+      <c r="AN66" s="9" t="n">
+        <v>0.0684</v>
+      </c>
+      <c r="AO66" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP66" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ66" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
           <t>Vernon County</t>
         </is>
       </c>
       <c r="B67" s="7" t="n">
-        <v>0.4175</v>
+        <v>0.4156</v>
       </c>
       <c r="C67" s="8" t="n">
-        <v>0.4555</v>
+        <v>0.4444</v>
       </c>
       <c r="D67" s="9" t="n">
-        <v>0.038</v>
+        <v>0.0288</v>
       </c>
       <c r="E67" s="7" t="n">
-        <v>0.1505</v>
+        <v>0.4258</v>
       </c>
       <c r="F67" s="8" t="n">
-        <v>0.1505</v>
+        <v>0.4258</v>
       </c>
       <c r="G67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="7" t="n">
-        <v>0.1171</v>
+        <v>0.5517</v>
       </c>
       <c r="I67" s="8" t="n">
-        <v>0.1354</v>
+        <v>0.6378</v>
       </c>
       <c r="J67" s="9" t="n">
-        <v>0.0183</v>
+        <v>0.0862</v>
       </c>
       <c r="K67" s="7" t="n">
-        <v>0.1055</v>
+        <v>0.388</v>
       </c>
       <c r="L67" s="8" t="n">
-        <v>0.1061</v>
+        <v>0.3902</v>
       </c>
       <c r="M67" s="10" t="n">
-        <v>0.0005999999999999999</v>
+        <v>0.0022</v>
       </c>
       <c r="N67" s="7" t="n">
-        <v>0.1156</v>
+        <v>0.303</v>
       </c>
       <c r="O67" s="8" t="n">
-        <v>0.1734</v>
+        <v>0.4546</v>
       </c>
       <c r="P67" s="9" t="n">
-        <v>0.0578</v>
+        <v>0.1516</v>
       </c>
       <c r="Q67" s="7" t="n">
-        <v>0.2639</v>
+        <v>0.4167</v>
       </c>
       <c r="R67" s="8" t="n">
-        <v>0.2404</v>
+        <v>0.3797</v>
       </c>
       <c r="S67" s="11" t="n">
-        <v>-0.0235</v>
+        <v>-0.037</v>
       </c>
       <c r="T67" s="7" t="n">
-        <v>0.268</v>
+        <v>0.4267</v>
       </c>
       <c r="U67" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.4015</v>
+      </c>
+      <c r="V67" s="11" t="n">
+        <v>-0.0252</v>
       </c>
       <c r="W67" s="7" t="n">
-        <v>0.3937</v>
+        <v>0.4026</v>
       </c>
       <c r="X67" s="8" t="n">
-        <v>0.3937</v>
+        <v>0.4026</v>
       </c>
       <c r="Y67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3838</v>
       </c>
       <c r="AA67" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3838</v>
       </c>
       <c r="AB67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5185</v>
       </c>
       <c r="AD67" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5185</v>
       </c>
       <c r="AE67" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="7" t="n">
-        <v>0.1575</v>
+        <v>0.34</v>
       </c>
       <c r="AG67" s="8" t="n">
-        <v>0.182</v>
-[...2 lines deleted...]
-        <v>0.0245</v>
+        <v>0.34</v>
+      </c>
+      <c r="AH67" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI67" s="7" t="n">
-        <v>0.3914</v>
+        <v>0.1671</v>
       </c>
       <c r="AJ67" s="8" t="n">
-        <v>0.4321</v>
+        <v>0.1877</v>
       </c>
       <c r="AK67" s="9" t="n">
-        <v>0.0407</v>
+        <v>0.0207</v>
       </c>
       <c r="AL67" s="7" t="n">
-        <v>0</v>
+        <v>0.5169</v>
       </c>
       <c r="AM67" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN67" s="10" t="n">
+        <v>0.5707</v>
+      </c>
+      <c r="AN67" s="9" t="n">
+        <v>0.0538</v>
+      </c>
+      <c r="AO67" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP67" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ67" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
           <t>Vilas County</t>
         </is>
       </c>
       <c r="B68" s="7" t="n">
-        <v>0.3831</v>
+        <v>0.3062</v>
       </c>
       <c r="C68" s="8" t="n">
-        <v>0.4197</v>
+        <v>0.328</v>
       </c>
       <c r="D68" s="9" t="n">
-        <v>0.0366</v>
+        <v>0.0219</v>
       </c>
       <c r="E68" s="7" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.2033</v>
       </c>
       <c r="F68" s="8" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.2033</v>
       </c>
       <c r="G68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="7" t="n">
-        <v>0.0569</v>
+        <v>0.0589</v>
       </c>
       <c r="I68" s="8" t="n">
-        <v>0.0654</v>
+        <v>0.0677</v>
       </c>
       <c r="J68" s="9" t="n">
-        <v>0.008500000000000001</v>
+        <v>0.008800000000000001</v>
       </c>
       <c r="K68" s="7" t="n">
-        <v>0.0638</v>
+        <v>0.0975</v>
       </c>
       <c r="L68" s="8" t="n">
-        <v>0.0526</v>
+        <v>0.0803</v>
       </c>
       <c r="M68" s="11" t="n">
-        <v>-0.0112</v>
+        <v>-0.0172</v>
       </c>
       <c r="N68" s="7" t="n">
-        <v>0.1547</v>
+        <v>0.3378</v>
       </c>
       <c r="O68" s="8" t="n">
-        <v>0.1566</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>0.3154</v>
+      </c>
+      <c r="P68" s="11" t="n">
+        <v>-0.0224</v>
       </c>
       <c r="Q68" s="7" t="n">
-        <v>0.1109</v>
+        <v>0.1749</v>
       </c>
       <c r="R68" s="8" t="n">
-        <v>0.065</v>
+        <v>0.1024</v>
       </c>
       <c r="S68" s="11" t="n">
-        <v>-0.046</v>
+        <v>-0.07240000000000001</v>
       </c>
       <c r="T68" s="7" t="n">
-        <v>0.2173</v>
+        <v>0.2081</v>
       </c>
       <c r="U68" s="8" t="n">
-        <v>0.2173</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1593</v>
+      </c>
+      <c r="V68" s="11" t="n">
+        <v>-0.0488</v>
       </c>
       <c r="W68" s="7" t="n">
-        <v>0.2152</v>
+        <v>0.4026</v>
       </c>
       <c r="X68" s="8" t="n">
-        <v>0.2152</v>
+        <v>0.4026</v>
       </c>
       <c r="Y68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1915</v>
       </c>
       <c r="AA68" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1915</v>
       </c>
       <c r="AB68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4209</v>
       </c>
       <c r="AD68" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4209</v>
       </c>
       <c r="AE68" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="7" t="n">
-        <v>0.0659</v>
+        <v>0.299</v>
       </c>
       <c r="AG68" s="8" t="n">
-        <v>0.0827</v>
-[...2 lines deleted...]
-        <v>0.0168</v>
+        <v>0.299</v>
+      </c>
+      <c r="AH68" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI68" s="7" t="n">
-        <v>0.4152</v>
+        <v>0.0513</v>
       </c>
       <c r="AJ68" s="8" t="n">
-        <v>0.493</v>
+        <v>0.06419999999999999</v>
       </c>
       <c r="AK68" s="9" t="n">
-        <v>0.07779999999999999</v>
+        <v>0.0129</v>
       </c>
       <c r="AL68" s="7" t="n">
-        <v>0</v>
+        <v>0.5259</v>
       </c>
       <c r="AM68" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN68" s="10" t="n">
+        <v>0.6244</v>
+      </c>
+      <c r="AN68" s="9" t="n">
+        <v>0.0985</v>
+      </c>
+      <c r="AO68" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP68" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ68" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
           <t>Walworth County</t>
         </is>
       </c>
       <c r="B69" s="7" t="n">
-        <v>0.3741</v>
+        <v>0.3162</v>
       </c>
       <c r="C69" s="8" t="n">
-        <v>0.4096</v>
+        <v>0.3355</v>
       </c>
       <c r="D69" s="9" t="n">
-        <v>0.0355</v>
+        <v>0.0192</v>
       </c>
       <c r="E69" s="7" t="n">
-        <v>0.1011</v>
+        <v>0.2404</v>
       </c>
       <c r="F69" s="8" t="n">
-        <v>0.1011</v>
+        <v>0.2404</v>
       </c>
       <c r="G69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="7" t="n">
-        <v>0.044</v>
+        <v>0.1261</v>
       </c>
       <c r="I69" s="8" t="n">
-        <v>0.0588</v>
+        <v>0.175</v>
       </c>
       <c r="J69" s="9" t="n">
-        <v>0.0148</v>
+        <v>0.0489</v>
       </c>
       <c r="K69" s="7" t="n">
-        <v>0.0916</v>
+        <v>0.3231</v>
       </c>
       <c r="L69" s="8" t="n">
-        <v>0.0969</v>
+        <v>0.3687</v>
       </c>
       <c r="M69" s="9" t="n">
-        <v>0.0053</v>
+        <v>0.0455</v>
       </c>
       <c r="N69" s="7" t="n">
-        <v>0.0698</v>
+        <v>0.1057</v>
       </c>
       <c r="O69" s="8" t="n">
-        <v>0.0935</v>
+        <v>0.1526</v>
       </c>
       <c r="P69" s="9" t="n">
-        <v>0.0237</v>
+        <v>0.0469</v>
       </c>
       <c r="Q69" s="7" t="n">
-        <v>0.1989</v>
+        <v>0.2755</v>
       </c>
       <c r="R69" s="8" t="n">
-        <v>0.1851</v>
-[...2 lines deleted...]
-        <v>-0.0138</v>
+        <v>0.2764</v>
+      </c>
+      <c r="S69" s="10" t="n">
+        <v>0.001</v>
       </c>
       <c r="T69" s="7" t="n">
-        <v>0.2558</v>
+        <v>0.3399</v>
       </c>
       <c r="U69" s="8" t="n">
-        <v>0.2558</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.3612</v>
+      </c>
+      <c r="V69" s="9" t="n">
+        <v>0.0213</v>
       </c>
       <c r="W69" s="7" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="X69" s="8" t="n">
-        <v>0.2238</v>
+        <v>0.4026</v>
       </c>
       <c r="Y69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2085</v>
       </c>
       <c r="AA69" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2085</v>
       </c>
       <c r="AB69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4593</v>
       </c>
       <c r="AD69" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4593</v>
       </c>
       <c r="AE69" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="7" t="n">
-        <v>0.0429</v>
+        <v>0.416</v>
       </c>
       <c r="AG69" s="8" t="n">
-        <v>0.0537</v>
-[...2 lines deleted...]
-        <v>0.0108</v>
+        <v>0.416</v>
+      </c>
+      <c r="AH69" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI69" s="7" t="n">
-        <v>0.143</v>
+        <v>0.0501</v>
       </c>
       <c r="AJ69" s="8" t="n">
-        <v>0.1531</v>
+        <v>0.0684</v>
       </c>
       <c r="AK69" s="9" t="n">
-        <v>0.0101</v>
+        <v>0.0183</v>
       </c>
       <c r="AL69" s="7" t="n">
-        <v>0</v>
+        <v>0.2003</v>
       </c>
       <c r="AM69" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN69" s="10" t="n">
+        <v>0.2145</v>
+      </c>
+      <c r="AN69" s="9" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="AO69" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP69" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ69" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
           <t>Washburn County</t>
         </is>
       </c>
       <c r="B70" s="7" t="n">
-        <v>0.3886</v>
+        <v>0.2982</v>
       </c>
       <c r="C70" s="8" t="n">
-        <v>0.4214</v>
+        <v>0.3171</v>
       </c>
       <c r="D70" s="9" t="n">
-        <v>0.0327</v>
+        <v>0.0189</v>
       </c>
       <c r="E70" s="7" t="n">
-        <v>0.0784</v>
+        <v>0.1605</v>
       </c>
       <c r="F70" s="8" t="n">
-        <v>0.0784</v>
+        <v>0.1605</v>
       </c>
       <c r="G70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="7" t="n">
-        <v>0.0381</v>
+        <v>0.0696</v>
       </c>
       <c r="I70" s="8" t="n">
-        <v>0.0471</v>
+        <v>0.0862</v>
       </c>
       <c r="J70" s="9" t="n">
-        <v>0.0091</v>
+        <v>0.0166</v>
       </c>
       <c r="K70" s="7" t="n">
-        <v>0.0602</v>
+        <v>0.1117</v>
       </c>
       <c r="L70" s="8" t="n">
-        <v>0.0522</v>
+        <v>0.0969</v>
       </c>
       <c r="M70" s="11" t="n">
-        <v>-0.008</v>
+        <v>-0.0149</v>
       </c>
       <c r="N70" s="7" t="n">
-        <v>0.1186</v>
+        <v>0.2559</v>
       </c>
       <c r="O70" s="8" t="n">
-        <v>0.138</v>
+        <v>0.275</v>
       </c>
       <c r="P70" s="9" t="n">
-        <v>0.0194</v>
+        <v>0.019</v>
       </c>
       <c r="Q70" s="7" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.1642</v>
       </c>
       <c r="R70" s="8" t="n">
-        <v>0.063</v>
+        <v>0.1072</v>
       </c>
       <c r="S70" s="11" t="n">
-        <v>-0.0335</v>
+        <v>-0.057</v>
       </c>
       <c r="T70" s="7" t="n">
-        <v>0.268</v>
+        <v>0.125</v>
       </c>
       <c r="U70" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1016</v>
+      </c>
+      <c r="V70" s="11" t="n">
+        <v>-0.0234</v>
       </c>
       <c r="W70" s="7" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="X70" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="Y70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2357</v>
       </c>
       <c r="AA70" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2357</v>
       </c>
       <c r="AB70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4323</v>
       </c>
       <c r="AD70" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4323</v>
       </c>
       <c r="AE70" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="7" t="n">
-        <v>0.0521</v>
+        <v>0.281</v>
       </c>
       <c r="AG70" s="8" t="n">
-        <v>0.0678</v>
-[...2 lines deleted...]
-        <v>0.0157</v>
+        <v>0.281</v>
+      </c>
+      <c r="AH70" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI70" s="7" t="n">
-        <v>0.3699</v>
+        <v>0.0389</v>
       </c>
       <c r="AJ70" s="8" t="n">
-        <v>0.4361</v>
+        <v>0.0517</v>
       </c>
       <c r="AK70" s="9" t="n">
-        <v>0.06610000000000001</v>
+        <v>0.0127</v>
       </c>
       <c r="AL70" s="7" t="n">
-        <v>0</v>
+        <v>0.4772</v>
       </c>
       <c r="AM70" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN70" s="10" t="n">
+        <v>0.5625</v>
+      </c>
+      <c r="AN70" s="9" t="n">
+        <v>0.0853</v>
+      </c>
+      <c r="AO70" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP70" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ70" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
           <t>Washington-Ozaukee Counties</t>
         </is>
       </c>
       <c r="B71" s="7" t="n">
-        <v>0.36</v>
+        <v>0.2542</v>
       </c>
       <c r="C71" s="8" t="n">
-        <v>0.3941</v>
+        <v>0.2664</v>
       </c>
       <c r="D71" s="9" t="n">
-        <v>0.0341</v>
+        <v>0.0123</v>
       </c>
       <c r="E71" s="7" t="n">
-        <v>0.0752</v>
+        <v>0.1148</v>
       </c>
       <c r="F71" s="8" t="n">
-        <v>0.0752</v>
+        <v>0.1148</v>
       </c>
       <c r="G71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="7" t="n">
-        <v>0.0369</v>
+        <v>0.1178</v>
       </c>
       <c r="I71" s="8" t="n">
-        <v>0.0611</v>
+        <v>0.203</v>
       </c>
       <c r="J71" s="9" t="n">
-        <v>0.0243</v>
+        <v>0.0852</v>
       </c>
       <c r="K71" s="7" t="n">
-        <v>0.0387</v>
+        <v>0.0835</v>
       </c>
       <c r="L71" s="8" t="n">
-        <v>0.0423</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>0.09859999999999999</v>
+      </c>
+      <c r="M71" s="9" t="n">
+        <v>0.0151</v>
       </c>
       <c r="N71" s="7" t="n">
-        <v>0.0623</v>
+        <v>0.1401</v>
       </c>
       <c r="O71" s="8" t="n">
-        <v>0.0776</v>
+        <v>0.1886</v>
       </c>
       <c r="P71" s="9" t="n">
-        <v>0.0152</v>
+        <v>0.0485</v>
       </c>
       <c r="Q71" s="7" t="n">
-        <v>0.1631</v>
+        <v>0.1389</v>
       </c>
       <c r="R71" s="8" t="n">
-        <v>0.1509</v>
-[...2 lines deleted...]
-        <v>-0.0122</v>
+        <v>0.139</v>
+      </c>
+      <c r="S71" s="10" t="n">
+        <v>0.0001</v>
       </c>
       <c r="T71" s="7" t="n">
-        <v>0.219</v>
+        <v>0.08690000000000001</v>
       </c>
       <c r="U71" s="8" t="n">
-        <v>0.219</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.0944</v>
+      </c>
+      <c r="V71" s="9" t="n">
+        <v>0.0075</v>
       </c>
       <c r="W71" s="7" t="n">
-        <v>0.1388</v>
+        <v>0.4026</v>
       </c>
       <c r="X71" s="8" t="n">
-        <v>0.1388</v>
+        <v>0.4026</v>
       </c>
       <c r="Y71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1452</v>
       </c>
       <c r="AA71" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1452</v>
       </c>
       <c r="AB71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4203</v>
       </c>
       <c r="AD71" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4203</v>
       </c>
       <c r="AE71" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF71" s="7" t="n">
-        <v>0.0143</v>
+        <v>0.262</v>
       </c>
       <c r="AG71" s="8" t="n">
-        <v>0.0243</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>0.262</v>
+      </c>
+      <c r="AH71" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI71" s="7" t="n">
-        <v>0.1188</v>
+        <v>0.0172</v>
       </c>
       <c r="AJ71" s="8" t="n">
-        <v>0.1344</v>
+        <v>0.0319</v>
       </c>
       <c r="AK71" s="9" t="n">
-        <v>0.0156</v>
+        <v>0.0147</v>
       </c>
       <c r="AL71" s="7" t="n">
-        <v>0</v>
+        <v>0.1585</v>
       </c>
       <c r="AM71" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN71" s="10" t="n">
+        <v>0.1794</v>
+      </c>
+      <c r="AN71" s="9" t="n">
+        <v>0.0209</v>
+      </c>
+      <c r="AO71" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP71" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ71" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
           <t>Waukesha County</t>
         </is>
       </c>
       <c r="B72" s="7" t="n">
-        <v>0.414</v>
+        <v>0.3023</v>
       </c>
       <c r="C72" s="8" t="n">
-        <v>0.4212</v>
-[...2 lines deleted...]
-        <v>0.0072</v>
+        <v>0.2958</v>
+      </c>
+      <c r="D72" s="11" t="n">
+        <v>-0.0065</v>
       </c>
       <c r="E72" s="7" t="n">
-        <v>0.0672</v>
+        <v>0.157</v>
       </c>
       <c r="F72" s="8" t="n">
-        <v>0.0672</v>
+        <v>0.157</v>
       </c>
       <c r="G72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="7" t="n">
-        <v>0.0346</v>
+        <v>0.1037</v>
       </c>
       <c r="I72" s="8" t="n">
-        <v>0.0605</v>
+        <v>0.1885</v>
       </c>
       <c r="J72" s="9" t="n">
-        <v>0.0259</v>
+        <v>0.0848</v>
       </c>
       <c r="K72" s="7" t="n">
-        <v>0.045</v>
+        <v>0.1671</v>
       </c>
       <c r="L72" s="8" t="n">
-        <v>0.0737</v>
+        <v>0.2967</v>
       </c>
       <c r="M72" s="9" t="n">
-        <v>0.0287</v>
+        <v>0.1297</v>
       </c>
       <c r="N72" s="7" t="n">
-        <v>0.0403</v>
+        <v>0.1094</v>
       </c>
       <c r="O72" s="8" t="n">
-        <v>0.0217</v>
+        <v>0.0615</v>
       </c>
       <c r="P72" s="11" t="n">
-        <v>-0.0186</v>
+        <v>-0.0479</v>
       </c>
       <c r="Q72" s="7" t="n">
-        <v>0.1488</v>
+        <v>0.2728</v>
       </c>
       <c r="R72" s="8" t="n">
-        <v>0.1819</v>
+        <v>0.3476</v>
       </c>
       <c r="S72" s="9" t="n">
-        <v>0.0331</v>
+        <v>0.07480000000000001</v>
       </c>
       <c r="T72" s="7" t="n">
-        <v>0.2367</v>
+        <v>0.1741</v>
       </c>
       <c r="U72" s="8" t="n">
-        <v>0.2367</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2775</v>
+      </c>
+      <c r="V72" s="9" t="n">
+        <v>0.1034</v>
       </c>
       <c r="W72" s="7" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="X72" s="8" t="n">
-        <v>0.1558</v>
+        <v>0.4026</v>
       </c>
       <c r="Y72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="7" t="n">
-        <v>0.7463</v>
+        <v>0.1535</v>
       </c>
       <c r="AA72" s="8" t="n">
-        <v>0.7463</v>
+        <v>0.1535</v>
       </c>
       <c r="AB72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="7" t="n">
-        <v>0.9</v>
+        <v>0.6589</v>
       </c>
       <c r="AD72" s="8" t="n">
-        <v>0.9</v>
+        <v>0.6589</v>
       </c>
       <c r="AE72" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="7" t="n">
-        <v>0.0285</v>
+        <v>0.232</v>
       </c>
       <c r="AG72" s="8" t="n">
-        <v>0.056</v>
-[...2 lines deleted...]
-        <v>0.0274</v>
+        <v>0.232</v>
+      </c>
+      <c r="AH72" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI72" s="7" t="n">
-        <v>0.0613</v>
+        <v>0.0321</v>
       </c>
       <c r="AJ72" s="8" t="n">
-        <v>0.0638</v>
-[...2 lines deleted...]
-        <v>0.0025</v>
+        <v>0.07099999999999999</v>
+      </c>
+      <c r="AK72" s="9" t="n">
+        <v>0.0389</v>
       </c>
       <c r="AL72" s="7" t="n">
-        <v>0</v>
+        <v>0.0813</v>
       </c>
       <c r="AM72" s="8" t="n">
-        <v>0</v>
+        <v>0.08459999999999999</v>
       </c>
       <c r="AN72" s="10" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="AO72" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP72" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ72" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
           <t>Waupaca County</t>
         </is>
       </c>
       <c r="B73" s="7" t="n">
-        <v>0.3761</v>
+        <v>0.3123</v>
       </c>
       <c r="C73" s="8" t="n">
-        <v>0.4095</v>
+        <v>0.3309</v>
       </c>
       <c r="D73" s="9" t="n">
-        <v>0.0334</v>
+        <v>0.0186</v>
       </c>
       <c r="E73" s="7" t="n">
-        <v>0.0771</v>
+        <v>0.2073</v>
       </c>
       <c r="F73" s="8" t="n">
-        <v>0.0771</v>
+        <v>0.2073</v>
       </c>
       <c r="G73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="7" t="n">
-        <v>0.0393</v>
+        <v>0.1029</v>
       </c>
       <c r="I73" s="8" t="n">
-        <v>0.0549</v>
+        <v>0.1437</v>
       </c>
       <c r="J73" s="9" t="n">
-        <v>0.0156</v>
+        <v>0.0408</v>
       </c>
       <c r="K73" s="7" t="n">
-        <v>0.0604</v>
+        <v>0.2422</v>
       </c>
       <c r="L73" s="8" t="n">
-        <v>0.0634</v>
-[...2 lines deleted...]
-        <v>0.0031</v>
+        <v>0.2545</v>
+      </c>
+      <c r="M73" s="9" t="n">
+        <v>0.0123</v>
       </c>
       <c r="N73" s="7" t="n">
-        <v>0.07870000000000001</v>
+        <v>0.2054</v>
       </c>
       <c r="O73" s="8" t="n">
-        <v>0.1033</v>
+        <v>0.2695</v>
       </c>
       <c r="P73" s="9" t="n">
-        <v>0.0246</v>
+        <v>0.0641</v>
       </c>
       <c r="Q73" s="7" t="n">
-        <v>0.1298</v>
+        <v>0.2282</v>
       </c>
       <c r="R73" s="8" t="n">
-        <v>0.0982</v>
+        <v>0.1726</v>
       </c>
       <c r="S73" s="11" t="n">
+        <v>-0.0556</v>
+      </c>
+      <c r="T73" s="7" t="n">
+        <v>0.2573</v>
+      </c>
+      <c r="U73" s="8" t="n">
+        <v>0.2257</v>
+      </c>
+      <c r="V73" s="11" t="n">
         <v>-0.0316</v>
       </c>
-      <c r="T73" s="7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="W73" s="7" t="n">
-        <v>0.2152</v>
+        <v>0.4026</v>
       </c>
       <c r="X73" s="8" t="n">
-        <v>0.2152</v>
+        <v>0.4026</v>
       </c>
       <c r="Y73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="7" t="n">
-        <v>0.468</v>
+        <v>0.1978</v>
       </c>
       <c r="AA73" s="8" t="n">
-        <v>0.468</v>
+        <v>0.1978</v>
       </c>
       <c r="AB73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4435</v>
       </c>
       <c r="AD73" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4435</v>
       </c>
       <c r="AE73" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="7" t="n">
-        <v>0.0443</v>
+        <v>0.441</v>
       </c>
       <c r="AG73" s="8" t="n">
-        <v>0.067</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>0.441</v>
+      </c>
+      <c r="AH73" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI73" s="7" t="n">
-        <v>0.2671</v>
+        <v>0.0467</v>
       </c>
       <c r="AJ73" s="8" t="n">
-        <v>0.2984</v>
+        <v>0.0728</v>
       </c>
       <c r="AK73" s="9" t="n">
-        <v>0.0313</v>
+        <v>0.026</v>
       </c>
       <c r="AL73" s="7" t="n">
-        <v>0</v>
+        <v>0.3394</v>
       </c>
       <c r="AM73" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN73" s="10" t="n">
+        <v>0.3792</v>
+      </c>
+      <c r="AN73" s="9" t="n">
+        <v>0.0398</v>
+      </c>
+      <c r="AO73" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP73" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ73" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
           <t>Waushara County</t>
         </is>
       </c>
       <c r="B74" s="7" t="n">
-        <v>0.3996</v>
+        <v>0.3613</v>
       </c>
       <c r="C74" s="8" t="n">
-        <v>0.4354</v>
+        <v>0.3846</v>
       </c>
       <c r="D74" s="9" t="n">
-        <v>0.0358</v>
+        <v>0.0234</v>
       </c>
       <c r="E74" s="7" t="n">
-        <v>0.1107</v>
+        <v>0.276</v>
       </c>
       <c r="F74" s="8" t="n">
-        <v>0.1107</v>
+        <v>0.276</v>
       </c>
       <c r="G74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="7" t="n">
-        <v>0.0687</v>
+        <v>0.1921</v>
       </c>
       <c r="I74" s="8" t="n">
-        <v>0.0795</v>
+        <v>0.2222</v>
       </c>
       <c r="J74" s="9" t="n">
-        <v>0.0108</v>
+        <v>0.0301</v>
       </c>
       <c r="K74" s="7" t="n">
-        <v>0.1011</v>
+        <v>0.3724</v>
       </c>
       <c r="L74" s="8" t="n">
-        <v>0.09710000000000001</v>
-[...2 lines deleted...]
-        <v>-0.004</v>
+        <v>0.3578</v>
+      </c>
+      <c r="M74" s="11" t="n">
+        <v>-0.0146</v>
       </c>
       <c r="N74" s="7" t="n">
-        <v>0.1036</v>
+        <v>0.2872</v>
       </c>
       <c r="O74" s="8" t="n">
-        <v>0.1505</v>
+        <v>0.4172</v>
       </c>
       <c r="P74" s="9" t="n">
-        <v>0.0469</v>
+        <v>0.1301</v>
       </c>
       <c r="Q74" s="7" t="n">
-        <v>0.1693</v>
+        <v>0.1788</v>
       </c>
       <c r="R74" s="8" t="n">
-        <v>0.1413</v>
+        <v>0.1491</v>
       </c>
       <c r="S74" s="11" t="n">
-        <v>-0.0281</v>
+        <v>-0.0297</v>
       </c>
       <c r="T74" s="7" t="n">
-        <v>0.268</v>
+        <v>0.2378</v>
       </c>
       <c r="U74" s="8" t="n">
-        <v>0.268</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2147</v>
+      </c>
+      <c r="V74" s="11" t="n">
+        <v>-0.0231</v>
       </c>
       <c r="W74" s="7" t="n">
-        <v>0.3342</v>
+        <v>0.4026</v>
       </c>
       <c r="X74" s="8" t="n">
-        <v>0.3342</v>
+        <v>0.4026</v>
       </c>
       <c r="Y74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="7" t="n">
-        <v>0.468</v>
+        <v>0.3146</v>
       </c>
       <c r="AA74" s="8" t="n">
-        <v>0.468</v>
+        <v>0.3146</v>
       </c>
       <c r="AB74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4919</v>
       </c>
       <c r="AD74" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4919</v>
       </c>
       <c r="AE74" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="7" t="n">
-        <v>0.0618</v>
+        <v>0.426</v>
       </c>
       <c r="AG74" s="8" t="n">
-        <v>0.0698</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>0.426</v>
+      </c>
+      <c r="AH74" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI74" s="7" t="n">
-        <v>0.3432</v>
+        <v>0.0688</v>
       </c>
       <c r="AJ74" s="8" t="n">
-        <v>0.3861</v>
+        <v>0.0762</v>
       </c>
       <c r="AK74" s="9" t="n">
-        <v>0.0429</v>
+        <v>0.0074</v>
       </c>
       <c r="AL74" s="7" t="n">
-        <v>0</v>
+        <v>0.456</v>
       </c>
       <c r="AM74" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN74" s="10" t="n">
+        <v>0.513</v>
+      </c>
+      <c r="AN74" s="9" t="n">
+        <v>0.057</v>
+      </c>
+      <c r="AO74" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP74" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ74" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
           <t>Winnebago County</t>
         </is>
       </c>
       <c r="B75" s="7" t="n">
-        <v>0.3842</v>
+        <v>0.3195</v>
       </c>
       <c r="C75" s="8" t="n">
-        <v>0.4152</v>
+        <v>0.3344</v>
       </c>
       <c r="D75" s="9" t="n">
-        <v>0.031</v>
+        <v>0.015</v>
       </c>
       <c r="E75" s="7" t="n">
-        <v>0.0858</v>
+        <v>0.2124</v>
       </c>
       <c r="F75" s="8" t="n">
-        <v>0.0858</v>
+        <v>0.2124</v>
       </c>
       <c r="G75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="7" t="n">
-        <v>0.0483</v>
+        <v>0.1418</v>
       </c>
       <c r="I75" s="8" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.2133</v>
       </c>
       <c r="J75" s="9" t="n">
-        <v>0.0217</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="K75" s="7" t="n">
-        <v>0.0813</v>
+        <v>0.2727</v>
       </c>
       <c r="L75" s="8" t="n">
-        <v>0.0861</v>
-[...2 lines deleted...]
-        <v>0.0048</v>
+        <v>0.364</v>
+      </c>
+      <c r="M75" s="9" t="n">
+        <v>0.09130000000000001</v>
       </c>
       <c r="N75" s="7" t="n">
-        <v>0.0712</v>
+        <v>0.1838</v>
       </c>
       <c r="O75" s="8" t="n">
-        <v>0.0851</v>
+        <v>0.2767</v>
       </c>
       <c r="P75" s="9" t="n">
-        <v>0.0138</v>
+        <v>0.093</v>
       </c>
       <c r="Q75" s="7" t="n">
-        <v>0.1425</v>
+        <v>0.207</v>
       </c>
       <c r="R75" s="8" t="n">
-        <v>0.1323</v>
-[...2 lines deleted...]
-        <v>-0.0102</v>
+        <v>0.2424</v>
+      </c>
+      <c r="S75" s="9" t="n">
+        <v>0.0354</v>
       </c>
       <c r="T75" s="7" t="n">
-        <v>0.2286</v>
+        <v>0.242</v>
       </c>
       <c r="U75" s="8" t="n">
-        <v>0.2286</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.2982</v>
+      </c>
+      <c r="V75" s="9" t="n">
+        <v>0.0562</v>
       </c>
       <c r="W75" s="7" t="n">
-        <v>0.1898</v>
+        <v>0.4026</v>
       </c>
       <c r="X75" s="8" t="n">
-        <v>0.1898</v>
+        <v>0.4026</v>
       </c>
       <c r="Y75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="7" t="n">
-        <v>0.5819</v>
+        <v>0.1895</v>
       </c>
       <c r="AA75" s="8" t="n">
-        <v>0.5819</v>
+        <v>0.1895</v>
       </c>
       <c r="AB75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="7" t="n">
-        <v>0.9</v>
+        <v>0.5872000000000001</v>
       </c>
       <c r="AD75" s="8" t="n">
-        <v>0.9</v>
+        <v>0.5872000000000001</v>
       </c>
       <c r="AE75" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="7" t="n">
-        <v>0.0275</v>
+        <v>0.372</v>
       </c>
       <c r="AG75" s="8" t="n">
-        <v>0.0382</v>
-[...2 lines deleted...]
-        <v>0.0108</v>
+        <v>0.372</v>
+      </c>
+      <c r="AH75" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI75" s="7" t="n">
-        <v>0.07679999999999999</v>
+        <v>0.0323</v>
       </c>
       <c r="AJ75" s="8" t="n">
-        <v>0.082</v>
+        <v>0.0538</v>
       </c>
       <c r="AK75" s="9" t="n">
-        <v>0.0052</v>
+        <v>0.0215</v>
       </c>
       <c r="AL75" s="7" t="n">
-        <v>0</v>
+        <v>0.1118</v>
       </c>
       <c r="AM75" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN75" s="10" t="n">
+        <v>0.1194</v>
+      </c>
+      <c r="AN75" s="9" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="AO75" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP75" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ75" s="10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
           <t>Wood County</t>
         </is>
       </c>
       <c r="B76" s="7" t="n">
-        <v>0.3771</v>
+        <v>0.2987</v>
       </c>
       <c r="C76" s="8" t="n">
-        <v>0.4103</v>
+        <v>0.3119</v>
       </c>
       <c r="D76" s="9" t="n">
-        <v>0.0331</v>
+        <v>0.0132</v>
       </c>
       <c r="E76" s="7" t="n">
-        <v>0.0759</v>
+        <v>0.188</v>
       </c>
       <c r="F76" s="8" t="n">
-        <v>0.0759</v>
+        <v>0.188</v>
       </c>
       <c r="G76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="7" t="n">
-        <v>0.0423</v>
+        <v>0.1184</v>
       </c>
       <c r="I76" s="8" t="n">
-        <v>0.0553</v>
+        <v>0.1548</v>
       </c>
       <c r="J76" s="9" t="n">
-        <v>0.013</v>
+        <v>0.0365</v>
       </c>
       <c r="K76" s="7" t="n">
-        <v>0.06519999999999999</v>
+        <v>0.2189</v>
       </c>
       <c r="L76" s="8" t="n">
-        <v>0.06809999999999999</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>0.2287</v>
+      </c>
+      <c r="M76" s="9" t="n">
+        <v>0.0097</v>
       </c>
       <c r="N76" s="7" t="n">
-        <v>0.07489999999999999</v>
+        <v>0.2202</v>
       </c>
       <c r="O76" s="8" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.284</v>
       </c>
       <c r="P76" s="9" t="n">
-        <v>0.0217</v>
+        <v>0.0638</v>
       </c>
       <c r="Q76" s="7" t="n">
-        <v>0.1213</v>
+        <v>0.208</v>
       </c>
       <c r="R76" s="8" t="n">
-        <v>0.1051</v>
+        <v>0.1802</v>
       </c>
       <c r="S76" s="11" t="n">
-        <v>-0.0162</v>
+        <v>-0.0278</v>
       </c>
       <c r="T76" s="7" t="n">
-        <v>0.234</v>
+        <v>0.1506</v>
       </c>
       <c r="U76" s="8" t="n">
-        <v>0.234</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.1437</v>
+      </c>
+      <c r="V76" s="11" t="n">
+        <v>-0.0069</v>
       </c>
       <c r="W76" s="7" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="X76" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.4026</v>
       </c>
       <c r="Y76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="7" t="n">
-        <v>0.468</v>
+        <v>0.2502</v>
       </c>
       <c r="AA76" s="8" t="n">
-        <v>0.468</v>
+        <v>0.2502</v>
       </c>
       <c r="AB76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="7" t="n">
-        <v>0.9</v>
+        <v>0.4446</v>
       </c>
       <c r="AD76" s="8" t="n">
-        <v>0.9</v>
+        <v>0.4446</v>
       </c>
       <c r="AE76" s="10" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="7" t="n">
-        <v>0.0648</v>
+        <v>0.258</v>
       </c>
       <c r="AG76" s="8" t="n">
-        <v>0.0828</v>
-[...2 lines deleted...]
-        <v>0.018</v>
+        <v>0.258</v>
+      </c>
+      <c r="AH76" s="10" t="n">
+        <v>0</v>
       </c>
       <c r="AI76" s="7" t="n">
-        <v>0.229</v>
+        <v>0.07530000000000001</v>
       </c>
       <c r="AJ76" s="8" t="n">
-        <v>0.2445</v>
+        <v>0.09619999999999999</v>
       </c>
       <c r="AK76" s="9" t="n">
-        <v>0.0155</v>
+        <v>0.0209</v>
       </c>
       <c r="AL76" s="7" t="n">
-        <v>0</v>
+        <v>0.2987</v>
       </c>
       <c r="AM76" s="8" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AN76" s="10" t="n">
+        <v>0.319</v>
+      </c>
+      <c r="AN76" s="9" t="n">
+        <v>0.0202</v>
+      </c>
+      <c r="AO76" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP76" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ76" s="10" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A2:Z2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>