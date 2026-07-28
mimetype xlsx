--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -139,54 +139,54 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -585,51 +585,51 @@
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CARA Risk Score Comparison: Public Health vs Emergency Management Weights</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Scores computed: 2026-06-12T13:29:23.682431</t>
+          <t>Scores computed: 2026-07-28T01:56:24.960748</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Both assessments use identical exposure data and hazard likelihood scores. Differences reflect discipline-specific vulnerability and resilience weights. PH weights emphasize population health outcomes; EM weights emphasize critical infrastructure impacts.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>PH PHRAT weights: Natural Hazards 28%, Active Shooter 18%, Health 17%, Air Quality 12%, Extreme Heat 11%, Dam Failure 7%, Vector-Borne Disease 7%. EM PHRAT weights: Natural Hazards 32%, Active Shooter 13%, Extreme Heat 13%, Health 10%, Utilities 10%, Air Quality 8%, Dam Failure 8%, Vector-Borne Disease 6%.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
@@ -827,9350 +827,9350 @@
         </is>
       </c>
       <c r="AO6" s="5" t="inlineStr">
         <is>
           <t>PH Utilities</t>
         </is>
       </c>
       <c r="AP6" s="5" t="inlineStr">
         <is>
           <t>EM Utilities</t>
         </is>
       </c>
       <c r="AQ6" s="5" t="inlineStr">
         <is>
           <t>Difference</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Adams County</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>0.4051</v>
+        <v>0.4015</v>
       </c>
       <c r="C7" s="8" t="n">
-        <v>0.4311</v>
+        <v>0.3967</v>
       </c>
       <c r="D7" s="9" t="n">
-        <v>0.026</v>
+        <v>-0.0048</v>
       </c>
       <c r="E7" s="7" t="n">
-        <v>0.3711</v>
+        <v>0.3526</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>0.3711</v>
-[...1 lines deleted...]
-      <c r="G7" s="10" t="n">
+        <v>0.3526</v>
+      </c>
+      <c r="G7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="7" t="n">
-        <v>0.3465</v>
+        <v>0.3308</v>
       </c>
       <c r="I7" s="8" t="n">
-        <v>0.3826</v>
-[...2 lines deleted...]
-        <v>0.0361</v>
+        <v>0.3468</v>
+      </c>
+      <c r="J7" s="10" t="n">
+        <v>0.016</v>
       </c>
       <c r="K7" s="7" t="n">
-        <v>0.4369</v>
+        <v>0.4182</v>
       </c>
       <c r="L7" s="8" t="n">
-        <v>0.4242</v>
+        <v>0.3856</v>
       </c>
       <c r="M7" s="11" t="n">
-        <v>-0.0127</v>
+        <v>-0.0326</v>
       </c>
       <c r="N7" s="7" t="n">
-        <v>0.2659</v>
+        <v>0.2506</v>
       </c>
       <c r="O7" s="8" t="n">
-        <v>0.3862</v>
-[...2 lines deleted...]
-        <v>0.1203</v>
+        <v>0.351</v>
+      </c>
+      <c r="P7" s="10" t="n">
+        <v>0.1004</v>
       </c>
       <c r="Q7" s="7" t="n">
-        <v>0.3024</v>
+        <v>0.285</v>
       </c>
       <c r="R7" s="8" t="n">
-        <v>0.2613</v>
+        <v>0.2375</v>
       </c>
       <c r="S7" s="11" t="n">
-        <v>-0.0411</v>
+        <v>-0.0475</v>
       </c>
       <c r="T7" s="7" t="n">
-        <v>0.4702</v>
+        <v>0.4431</v>
       </c>
       <c r="U7" s="8" t="n">
-        <v>0.3973</v>
+        <v>0.3611</v>
       </c>
       <c r="V7" s="11" t="n">
-        <v>-0.0728</v>
+        <v>-0.0819</v>
       </c>
       <c r="W7" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.546</v>
       </c>
       <c r="X7" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y7" s="10" t="n">
+        <v>0.546</v>
+      </c>
+      <c r="Y7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="7" t="n">
-        <v>0.3783</v>
+        <v>0.2933</v>
       </c>
       <c r="AA7" s="8" t="n">
-        <v>0.3783</v>
-[...1 lines deleted...]
-      <c r="AB7" s="10" t="n">
+        <v>0.2933</v>
+      </c>
+      <c r="AB7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="7" t="n">
         <v>0.517</v>
       </c>
       <c r="AD7" s="8" t="n">
         <v>0.517</v>
       </c>
-      <c r="AE7" s="10" t="n">
+      <c r="AE7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="7" t="n">
         <v>0.342</v>
       </c>
       <c r="AG7" s="8" t="n">
         <v>0.342</v>
       </c>
-      <c r="AH7" s="10" t="n">
+      <c r="AH7" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="7" t="n">
-        <v>0.1078</v>
+        <v>0.0882</v>
       </c>
       <c r="AJ7" s="8" t="n">
-        <v>0.1111</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>0.0877</v>
+      </c>
+      <c r="AK7" s="9" t="n">
+        <v>-0.0005</v>
       </c>
       <c r="AL7" s="7" t="n">
-        <v>0.5233</v>
+        <v>0.5161</v>
       </c>
       <c r="AM7" s="8" t="n">
-        <v>0.5716</v>
-[...2 lines deleted...]
-        <v>0.0482</v>
+        <v>0.538</v>
+      </c>
+      <c r="AN7" s="10" t="n">
+        <v>0.0219</v>
       </c>
       <c r="AO7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP7" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ7" s="10" t="n">
+      <c r="AQ7" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Ashland County</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>0.3561</v>
+        <v>0.312</v>
       </c>
       <c r="C8" s="8" t="n">
-        <v>0.3897</v>
+        <v>0.3143</v>
       </c>
       <c r="D8" s="9" t="n">
-        <v>0.0336</v>
+        <v>0.0022</v>
       </c>
       <c r="E8" s="7" t="n">
-        <v>0.3186</v>
+        <v>0.2035</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>0.3186</v>
-[...1 lines deleted...]
-      <c r="G8" s="10" t="n">
+        <v>0.2035</v>
+      </c>
+      <c r="G8" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="7" t="n">
-        <v>0.2485</v>
+        <v>0.1545</v>
       </c>
       <c r="I8" s="8" t="n">
-        <v>0.2983</v>
-[...2 lines deleted...]
-        <v>0.0497</v>
+        <v>0.1717</v>
+      </c>
+      <c r="J8" s="10" t="n">
+        <v>0.0172</v>
       </c>
       <c r="K8" s="7" t="n">
-        <v>0.1329</v>
+        <v>0.0873</v>
       </c>
       <c r="L8" s="8" t="n">
-        <v>0.1335</v>
-[...2 lines deleted...]
-        <v>0.0005999999999999999</v>
+        <v>0.08119999999999999</v>
+      </c>
+      <c r="M8" s="11" t="n">
+        <v>-0.0061</v>
       </c>
       <c r="N8" s="7" t="n">
-        <v>0.5369</v>
+        <v>0.3441</v>
       </c>
       <c r="O8" s="8" t="n">
-        <v>0.7732</v>
-[...2 lines deleted...]
-        <v>0.2362</v>
+        <v>0.4703</v>
+      </c>
+      <c r="P8" s="10" t="n">
+        <v>0.1262</v>
       </c>
       <c r="Q8" s="7" t="n">
-        <v>0.2228</v>
+        <v>0.142</v>
       </c>
       <c r="R8" s="8" t="n">
-        <v>0.1901</v>
+        <v>0.115</v>
       </c>
       <c r="S8" s="11" t="n">
-        <v>-0.0327</v>
+        <v>-0.027</v>
       </c>
       <c r="T8" s="7" t="n">
-        <v>0.1759</v>
+        <v>0.1128</v>
       </c>
       <c r="U8" s="8" t="n">
-        <v>0.1605</v>
+        <v>0.09760000000000001</v>
       </c>
       <c r="V8" s="11" t="n">
-        <v>-0.0155</v>
+        <v>-0.0152</v>
       </c>
       <c r="W8" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4665</v>
       </c>
       <c r="X8" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y8" s="10" t="n">
+        <v>0.4665</v>
+      </c>
+      <c r="Y8" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="7" t="n">
-        <v>0.2878</v>
+        <v>0.1773</v>
       </c>
       <c r="AA8" s="8" t="n">
-        <v>0.2878</v>
-[...1 lines deleted...]
-      <c r="AB8" s="10" t="n">
+        <v>0.1773</v>
+      </c>
+      <c r="AB8" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="7" t="n">
         <v>0.5224</v>
       </c>
       <c r="AD8" s="8" t="n">
         <v>0.5224</v>
       </c>
-      <c r="AE8" s="10" t="n">
+      <c r="AE8" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="7" t="n">
         <v>0.301</v>
       </c>
       <c r="AG8" s="8" t="n">
         <v>0.301</v>
       </c>
-      <c r="AH8" s="10" t="n">
+      <c r="AH8" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="7" t="n">
-        <v>0.0732</v>
+        <v>0.031</v>
       </c>
       <c r="AJ8" s="8" t="n">
-        <v>0.0834</v>
+        <v>0.0343</v>
       </c>
       <c r="AK8" s="9" t="n">
-        <v>0.0102</v>
+        <v>0.0033</v>
       </c>
       <c r="AL8" s="7" t="n">
-        <v>0.4699</v>
+        <v>0.3151</v>
       </c>
       <c r="AM8" s="8" t="n">
-        <v>0.5392</v>
-[...2 lines deleted...]
-        <v>0.0693</v>
+        <v>0.3417</v>
+      </c>
+      <c r="AN8" s="10" t="n">
+        <v>0.0266</v>
       </c>
       <c r="AO8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP8" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ8" s="10" t="n">
+      <c r="AQ8" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Barron County</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>0.3645</v>
+        <v>0.3422</v>
       </c>
       <c r="C9" s="8" t="n">
-        <v>0.3801</v>
-[...2 lines deleted...]
-        <v>0.0155</v>
+        <v>0.3316</v>
+      </c>
+      <c r="D9" s="11" t="n">
+        <v>-0.0106</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>0.3058</v>
+        <v>0.2004</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>0.3058</v>
-[...1 lines deleted...]
-      <c r="G9" s="10" t="n">
+        <v>0.2004</v>
+      </c>
+      <c r="G9" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="7" t="n">
+        <v>0.0842</v>
+      </c>
+      <c r="I9" s="8" t="n">
+        <v>0.08939999999999999</v>
+      </c>
+      <c r="J9" s="10" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="K9" s="7" t="n">
+        <v>0.2326</v>
+      </c>
+      <c r="L9" s="8" t="n">
+        <v>0.2111</v>
+      </c>
+      <c r="M9" s="11" t="n">
+        <v>-0.0215</v>
+      </c>
+      <c r="N9" s="7" t="n">
+        <v>0.2741</v>
+      </c>
+      <c r="O9" s="8" t="n">
+        <v>0.3314</v>
+      </c>
+      <c r="P9" s="10" t="n">
+        <v>0.0573</v>
+      </c>
+      <c r="Q9" s="7" t="n">
+        <v>0.1628</v>
+      </c>
+      <c r="R9" s="8" t="n">
         <v>0.1311</v>
       </c>
-      <c r="I9" s="8" t="n">
-[...28 lines deleted...]
-      </c>
       <c r="S9" s="11" t="n">
-        <v>-0.0409</v>
+        <v>-0.0317</v>
       </c>
       <c r="T9" s="7" t="n">
-        <v>0.2332</v>
+        <v>0.1518</v>
       </c>
       <c r="U9" s="8" t="n">
-        <v>0.2078</v>
+        <v>0.1302</v>
       </c>
       <c r="V9" s="11" t="n">
-        <v>-0.0254</v>
+        <v>-0.0216</v>
       </c>
       <c r="W9" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X9" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y9" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y9" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="7" t="n">
-        <v>0.3824</v>
+        <v>0.2889</v>
       </c>
       <c r="AA9" s="8" t="n">
-        <v>0.3824</v>
-[...1 lines deleted...]
-      <c r="AB9" s="10" t="n">
+        <v>0.2889</v>
+      </c>
+      <c r="AB9" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="7" t="n">
         <v>0.4803</v>
       </c>
       <c r="AD9" s="8" t="n">
         <v>0.4803</v>
       </c>
-      <c r="AE9" s="10" t="n">
+      <c r="AE9" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="7" t="n">
         <v>0.306</v>
       </c>
       <c r="AG9" s="8" t="n">
         <v>0.306</v>
       </c>
-      <c r="AH9" s="10" t="n">
+      <c r="AH9" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="7" t="n">
-        <v>0.0929</v>
+        <v>0.0483</v>
       </c>
       <c r="AJ9" s="8" t="n">
-        <v>0.093</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>0.0476</v>
+      </c>
+      <c r="AK9" s="9" t="n">
+        <v>-0.0007</v>
       </c>
       <c r="AL9" s="7" t="n">
-        <v>0.4433</v>
+        <v>0.2829</v>
       </c>
       <c r="AM9" s="8" t="n">
-        <v>0.4847</v>
-[...2 lines deleted...]
-        <v>0.0414</v>
+        <v>0.2937</v>
+      </c>
+      <c r="AN9" s="10" t="n">
+        <v>0.0108</v>
       </c>
       <c r="AO9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP9" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ9" s="10" t="n">
+      <c r="AQ9" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Bayfield County</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>0.2943</v>
+        <v>0.2994</v>
       </c>
       <c r="C10" s="8" t="n">
-        <v>0.3193</v>
+        <v>0.298</v>
       </c>
       <c r="D10" s="9" t="n">
-        <v>0.025</v>
+        <v>-0.0013</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>0.2241</v>
+        <v>0.1552</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>0.2241</v>
-[...1 lines deleted...]
-      <c r="G10" s="10" t="n">
+        <v>0.1552</v>
+      </c>
+      <c r="G10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="7" t="n">
-        <v>0.1631</v>
+        <v>0.1106</v>
       </c>
       <c r="I10" s="8" t="n">
-        <v>0.2162</v>
-[...2 lines deleted...]
-        <v>0.0531</v>
+        <v>0.1362</v>
+      </c>
+      <c r="J10" s="10" t="n">
+        <v>0.0256</v>
       </c>
       <c r="K10" s="7" t="n">
-        <v>0.0598</v>
+        <v>0.043</v>
       </c>
       <c r="L10" s="8" t="n">
-        <v>0.054</v>
+        <v>0.0361</v>
       </c>
       <c r="M10" s="11" t="n">
-        <v>-0.0058</v>
+        <v>-0.0069</v>
       </c>
       <c r="N10" s="7" t="n">
-        <v>0.2581</v>
+        <v>0.1792</v>
       </c>
       <c r="O10" s="8" t="n">
-        <v>0.2825</v>
-[...2 lines deleted...]
-        <v>0.0244</v>
+        <v>0.1888</v>
+      </c>
+      <c r="P10" s="10" t="n">
+        <v>0.009599999999999999</v>
       </c>
       <c r="Q10" s="7" t="n">
-        <v>0.2321</v>
+        <v>0.1612</v>
       </c>
       <c r="R10" s="8" t="n">
-        <v>0.159</v>
+        <v>0.1063</v>
       </c>
       <c r="S10" s="11" t="n">
-        <v>-0.0731</v>
+        <v>-0.0549</v>
       </c>
       <c r="T10" s="7" t="n">
-        <v>0.3708</v>
+        <v>0.2574</v>
       </c>
       <c r="U10" s="8" t="n">
-        <v>0.2884</v>
+        <v>0.1927</v>
       </c>
       <c r="V10" s="11" t="n">
-        <v>-0.0824</v>
+        <v>-0.06469999999999999</v>
       </c>
       <c r="W10" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X10" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y10" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z10" s="7" t="n">
-        <v>0.1982</v>
+        <v>0.1302</v>
       </c>
       <c r="AA10" s="8" t="n">
-        <v>0.1982</v>
-[...1 lines deleted...]
-      <c r="AB10" s="10" t="n">
+        <v>0.1302</v>
+      </c>
+      <c r="AB10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="7" t="n">
         <v>0.4241</v>
       </c>
       <c r="AD10" s="8" t="n">
         <v>0.4241</v>
       </c>
-      <c r="AE10" s="10" t="n">
+      <c r="AE10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="7" t="n">
         <v>0.193</v>
       </c>
       <c r="AG10" s="8" t="n">
         <v>0.193</v>
       </c>
-      <c r="AH10" s="10" t="n">
+      <c r="AH10" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="7" t="n">
-        <v>0.0338</v>
+        <v>0.0181</v>
       </c>
       <c r="AJ10" s="8" t="n">
-        <v>0.0434</v>
+        <v>0.0228</v>
       </c>
       <c r="AK10" s="9" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.0047</v>
       </c>
       <c r="AL10" s="7" t="n">
-        <v>0.4546</v>
+        <v>0.3089</v>
       </c>
       <c r="AM10" s="8" t="n">
-        <v>0.5543</v>
-[...2 lines deleted...]
-        <v>0.0997</v>
+        <v>0.3529</v>
+      </c>
+      <c r="AN10" s="10" t="n">
+        <v>0.044</v>
       </c>
       <c r="AO10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP10" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ10" s="10" t="n">
+      <c r="AQ10" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Brown County</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>0.3618</v>
+        <v>0.3265</v>
       </c>
       <c r="C11" s="8" t="n">
-        <v>0.3634</v>
-[...2 lines deleted...]
-        <v>0.0015</v>
+        <v>0.311</v>
+      </c>
+      <c r="D11" s="11" t="n">
+        <v>-0.0155</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>0.2714</v>
+        <v>0.1344</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>0.2714</v>
-[...1 lines deleted...]
-      <c r="G11" s="10" t="n">
+        <v>0.1344</v>
+      </c>
+      <c r="G11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="7" t="n">
-        <v>0.2037</v>
+        <v>0.1141</v>
       </c>
       <c r="I11" s="8" t="n">
-        <v>0.2618</v>
-[...2 lines deleted...]
-        <v>0.0581</v>
+        <v>0.1348</v>
+      </c>
+      <c r="J11" s="10" t="n">
+        <v>0.0208</v>
       </c>
       <c r="K11" s="7" t="n">
-        <v>0.3321</v>
+        <v>0.1632</v>
       </c>
       <c r="L11" s="8" t="n">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>0.1179</v>
+        <v>0.2034</v>
+      </c>
+      <c r="M11" s="10" t="n">
+        <v>0.0402</v>
       </c>
       <c r="N11" s="7" t="n">
-        <v>0.2601</v>
+        <v>0.1237</v>
       </c>
       <c r="O11" s="8" t="n">
-        <v>0.2984</v>
-[...2 lines deleted...]
-        <v>0.0383</v>
+        <v>0.1349</v>
+      </c>
+      <c r="P11" s="10" t="n">
+        <v>0.0112</v>
       </c>
       <c r="Q11" s="7" t="n">
-        <v>0.2423</v>
+        <v>0.1189</v>
       </c>
       <c r="R11" s="8" t="n">
-        <v>0.3007</v>
-[...2 lines deleted...]
-        <v>0.0585</v>
+        <v>0.1403</v>
+      </c>
+      <c r="S11" s="10" t="n">
+        <v>0.0214</v>
       </c>
       <c r="T11" s="7" t="n">
-        <v>0.2934</v>
+        <v>0.1395</v>
       </c>
       <c r="U11" s="8" t="n">
-        <v>0.3941</v>
-[...2 lines deleted...]
-        <v>0.1007</v>
+        <v>0.1781</v>
+      </c>
+      <c r="V11" s="10" t="n">
+        <v>0.0386</v>
       </c>
       <c r="W11" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4474</v>
       </c>
       <c r="X11" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y11" s="10" t="n">
+        <v>0.4474</v>
+      </c>
+      <c r="Y11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="7" t="n">
-        <v>0.2584</v>
+        <v>0.1394</v>
       </c>
       <c r="AA11" s="8" t="n">
-        <v>0.2584</v>
-[...1 lines deleted...]
-      <c r="AB11" s="10" t="n">
+        <v>0.1394</v>
+      </c>
+      <c r="AB11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="7" t="n">
         <v>0.643</v>
       </c>
       <c r="AD11" s="8" t="n">
         <v>0.643</v>
       </c>
-      <c r="AE11" s="10" t="n">
+      <c r="AE11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="7" t="n">
         <v>0.438</v>
       </c>
       <c r="AG11" s="8" t="n">
         <v>0.438</v>
       </c>
-      <c r="AH11" s="10" t="n">
+      <c r="AH11" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="7" t="n">
-        <v>0.0588</v>
+        <v>0.0468</v>
       </c>
       <c r="AJ11" s="8" t="n">
-        <v>0.0751</v>
-[...2 lines deleted...]
-        <v>0.0163</v>
+        <v>0.0543</v>
+      </c>
+      <c r="AK11" s="10" t="n">
+        <v>0.0075</v>
       </c>
       <c r="AL11" s="7" t="n">
-        <v>0.1265</v>
+        <v>0.0761</v>
       </c>
       <c r="AM11" s="8" t="n">
-        <v>0.1246</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>0.07290000000000001</v>
+      </c>
+      <c r="AN11" s="9" t="n">
+        <v>-0.0032</v>
       </c>
       <c r="AO11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP11" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ11" s="10" t="n">
+      <c r="AQ11" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>Buffalo County</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>0.2898</v>
+        <v>0.2883</v>
       </c>
       <c r="C12" s="8" t="n">
-        <v>0.3066</v>
+        <v>0.2842</v>
       </c>
       <c r="D12" s="9" t="n">
-        <v>0.0168</v>
+        <v>-0.0041</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>0.1584</v>
+        <v>0.1288</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>0.1584</v>
-[...1 lines deleted...]
-      <c r="G12" s="10" t="n">
+        <v>0.1288</v>
+      </c>
+      <c r="G12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="n">
-        <v>0.1689</v>
+        <v>0.1356</v>
       </c>
       <c r="I12" s="8" t="n">
-        <v>0.246</v>
-[...2 lines deleted...]
-        <v>0.0771</v>
+        <v>0.1844</v>
+      </c>
+      <c r="J12" s="10" t="n">
+        <v>0.0489</v>
       </c>
       <c r="K12" s="7" t="n">
-        <v>0.1445</v>
+        <v>0.1209</v>
       </c>
       <c r="L12" s="8" t="n">
-        <v>0.1276</v>
+        <v>0.0997</v>
       </c>
       <c r="M12" s="11" t="n">
-        <v>-0.017</v>
+        <v>-0.0212</v>
       </c>
       <c r="N12" s="7" t="n">
-        <v>0.1916</v>
+        <v>0.155</v>
       </c>
       <c r="O12" s="8" t="n">
-        <v>0.2455</v>
-[...2 lines deleted...]
-        <v>0.0539</v>
+        <v>0.1918</v>
+      </c>
+      <c r="P12" s="10" t="n">
+        <v>0.0369</v>
       </c>
       <c r="Q12" s="7" t="n">
-        <v>0.1211</v>
+        <v>0.0979</v>
       </c>
       <c r="R12" s="8" t="n">
-        <v>0.0803</v>
+        <v>0.06270000000000001</v>
       </c>
       <c r="S12" s="11" t="n">
-        <v>-0.0408</v>
+        <v>-0.0352</v>
       </c>
       <c r="T12" s="7" t="n">
-        <v>0.1183</v>
+        <v>0.09569999999999999</v>
       </c>
       <c r="U12" s="8" t="n">
-        <v>0.09619999999999999</v>
+        <v>0.0752</v>
       </c>
       <c r="V12" s="11" t="n">
-        <v>-0.0221</v>
+        <v>-0.0206</v>
       </c>
       <c r="W12" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5001</v>
       </c>
       <c r="X12" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y12" s="10" t="n">
+        <v>0.5001</v>
+      </c>
+      <c r="Y12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="7" t="n">
-        <v>0.2159</v>
+        <v>0.1734</v>
       </c>
       <c r="AA12" s="8" t="n">
-        <v>0.2159</v>
-[...1 lines deleted...]
-      <c r="AB12" s="10" t="n">
+        <v>0.1734</v>
+      </c>
+      <c r="AB12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="7" t="n">
         <v>0.4185</v>
       </c>
       <c r="AD12" s="8" t="n">
         <v>0.4185</v>
       </c>
-      <c r="AE12" s="10" t="n">
+      <c r="AE12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="7" t="n">
         <v>0.263</v>
       </c>
       <c r="AG12" s="8" t="n">
         <v>0.263</v>
       </c>
-      <c r="AH12" s="10" t="n">
+      <c r="AH12" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="7" t="n">
-        <v>0.0315</v>
+        <v>0.0212</v>
       </c>
       <c r="AJ12" s="8" t="n">
-        <v>0.0474</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>0.031</v>
+      </c>
+      <c r="AK12" s="10" t="n">
+        <v>0.0098</v>
       </c>
       <c r="AL12" s="7" t="n">
-        <v>0.3969</v>
+        <v>0.3082</v>
       </c>
       <c r="AM12" s="8" t="n">
-        <v>0.483</v>
-[...2 lines deleted...]
-        <v>0.0861</v>
+        <v>0.3518</v>
+      </c>
+      <c r="AN12" s="10" t="n">
+        <v>0.0437</v>
       </c>
       <c r="AO12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP12" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ12" s="10" t="n">
+      <c r="AQ12" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>Burnett County</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>0.3136</v>
+        <v>0.3285</v>
       </c>
       <c r="C13" s="8" t="n">
-        <v>0.3307</v>
-[...2 lines deleted...]
-        <v>0.0172</v>
+        <v>0.3197</v>
+      </c>
+      <c r="D13" s="11" t="n">
+        <v>-0.008800000000000001</v>
       </c>
       <c r="E13" s="7" t="n">
-        <v>0.2129</v>
+        <v>0.1951</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>0.2129</v>
-[...1 lines deleted...]
-      <c r="G13" s="10" t="n">
+        <v>0.1951</v>
+      </c>
+      <c r="G13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.0871</v>
       </c>
       <c r="I13" s="8" t="n">
-        <v>0.1005</v>
-[...2 lines deleted...]
-        <v>0.0155</v>
+        <v>0.09810000000000001</v>
+      </c>
+      <c r="J13" s="10" t="n">
+        <v>0.011</v>
       </c>
       <c r="K13" s="7" t="n">
-        <v>0.1934</v>
+        <v>0.1794</v>
       </c>
       <c r="L13" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.1469</v>
       </c>
       <c r="M13" s="11" t="n">
-        <v>-0.0273</v>
+        <v>-0.0325</v>
       </c>
       <c r="N13" s="7" t="n">
-        <v>0.2788</v>
+        <v>0.2529</v>
       </c>
       <c r="O13" s="8" t="n">
-        <v>0.3044</v>
-[...2 lines deleted...]
-        <v>0.0257</v>
+        <v>0.2693</v>
+      </c>
+      <c r="P13" s="10" t="n">
+        <v>0.0164</v>
       </c>
       <c r="Q13" s="7" t="n">
-        <v>0.21</v>
+        <v>0.1905</v>
       </c>
       <c r="R13" s="8" t="n">
-        <v>0.1473</v>
+        <v>0.1303</v>
       </c>
       <c r="S13" s="11" t="n">
-        <v>-0.06270000000000001</v>
+        <v>-0.0602</v>
       </c>
       <c r="T13" s="7" t="n">
-        <v>0.2625</v>
+        <v>0.2382</v>
       </c>
       <c r="U13" s="8" t="n">
-        <v>0.2069</v>
+        <v>0.183</v>
       </c>
       <c r="V13" s="11" t="n">
-        <v>-0.0557</v>
+        <v>-0.0551</v>
       </c>
       <c r="W13" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X13" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y13" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="7" t="n">
-        <v>0.2898</v>
+        <v>0.2133</v>
       </c>
       <c r="AA13" s="8" t="n">
-        <v>0.2898</v>
-[...1 lines deleted...]
-      <c r="AB13" s="10" t="n">
+        <v>0.2133</v>
+      </c>
+      <c r="AB13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="7" t="n">
         <v>0.4428</v>
       </c>
       <c r="AD13" s="8" t="n">
         <v>0.4428</v>
       </c>
-      <c r="AE13" s="10" t="n">
+      <c r="AE13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="7" t="n">
         <v>0.195</v>
       </c>
       <c r="AG13" s="8" t="n">
         <v>0.195</v>
       </c>
-      <c r="AH13" s="10" t="n">
+      <c r="AH13" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="7" t="n">
-        <v>0.06710000000000001</v>
+        <v>0.0546</v>
       </c>
       <c r="AJ13" s="8" t="n">
-        <v>0.0731</v>
+        <v>0.0581</v>
       </c>
       <c r="AK13" s="9" t="n">
-        <v>0.0059</v>
+        <v>0.0035</v>
       </c>
       <c r="AL13" s="7" t="n">
-        <v>0.4986</v>
+        <v>0.4508</v>
       </c>
       <c r="AM13" s="8" t="n">
-        <v>0.5733</v>
-[...2 lines deleted...]
-        <v>0.0747</v>
+        <v>0.4914</v>
+      </c>
+      <c r="AN13" s="10" t="n">
+        <v>0.0407</v>
       </c>
       <c r="AO13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP13" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ13" s="10" t="n">
+      <c r="AQ13" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>Calumet County</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>0.2496</v>
+        <v>0.248</v>
       </c>
       <c r="C14" s="8" t="n">
-        <v>0.2588</v>
+        <v>0.2434</v>
       </c>
       <c r="D14" s="9" t="n">
-        <v>0.0092</v>
+        <v>-0.0046</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>0.09370000000000001</v>
+        <v>0.0457</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>0.09370000000000001</v>
-[...1 lines deleted...]
-      <c r="G14" s="10" t="n">
+        <v>0.0457</v>
+      </c>
+      <c r="G14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="n">
-        <v>0.0412</v>
+        <v>0.0207</v>
       </c>
       <c r="I14" s="8" t="n">
-        <v>0.08790000000000001</v>
-[...2 lines deleted...]
-        <v>0.0467</v>
+        <v>0.0408</v>
+      </c>
+      <c r="J14" s="10" t="n">
+        <v>0.0201</v>
       </c>
       <c r="K14" s="7" t="n">
-        <v>0.1063</v>
+        <v>0.0531</v>
       </c>
       <c r="L14" s="8" t="n">
-        <v>0.1118</v>
+        <v>0.0516</v>
       </c>
       <c r="M14" s="9" t="n">
-        <v>0.0056</v>
+        <v>-0.0015</v>
       </c>
       <c r="N14" s="7" t="n">
-        <v>0.1065</v>
+        <v>0.0512</v>
       </c>
       <c r="O14" s="8" t="n">
-        <v>0.1601</v>
-[...2 lines deleted...]
-        <v>0.0536</v>
+        <v>0.07389999999999999</v>
+      </c>
+      <c r="P14" s="10" t="n">
+        <v>0.0227</v>
       </c>
       <c r="Q14" s="7" t="n">
-        <v>0.08740000000000001</v>
+        <v>0.0422</v>
       </c>
       <c r="R14" s="8" t="n">
-        <v>0.0743</v>
+        <v>0.0344</v>
       </c>
       <c r="S14" s="11" t="n">
-        <v>-0.0131</v>
+        <v>-0.0077</v>
       </c>
       <c r="T14" s="7" t="n">
-        <v>0.1132</v>
+        <v>0.0544</v>
       </c>
       <c r="U14" s="8" t="n">
-        <v>0.1075</v>
-[...2 lines deleted...]
-        <v>-0.0058</v>
+        <v>0.0496</v>
+      </c>
+      <c r="V14" s="9" t="n">
+        <v>-0.0048</v>
       </c>
       <c r="W14" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.471</v>
       </c>
       <c r="X14" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y14" s="10" t="n">
+        <v>0.471</v>
+      </c>
+      <c r="Y14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="7" t="n">
-        <v>0.1447</v>
+        <v>0.1107</v>
       </c>
       <c r="AA14" s="8" t="n">
-        <v>0.1447</v>
-[...1 lines deleted...]
-      <c r="AB14" s="10" t="n">
+        <v>0.1107</v>
+      </c>
+      <c r="AB14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="7" t="n">
         <v>0.4054</v>
       </c>
       <c r="AD14" s="8" t="n">
         <v>0.4054</v>
       </c>
-      <c r="AE14" s="10" t="n">
+      <c r="AE14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="7" t="n">
         <v>0.216</v>
       </c>
       <c r="AG14" s="8" t="n">
         <v>0.216</v>
       </c>
-      <c r="AH14" s="10" t="n">
+      <c r="AH14" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="7" t="n">
-        <v>0.0154</v>
+        <v>0.0068</v>
       </c>
       <c r="AJ14" s="8" t="n">
-        <v>0.0305</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>0.0123</v>
+      </c>
+      <c r="AK14" s="10" t="n">
+        <v>0.0055</v>
       </c>
       <c r="AL14" s="7" t="n">
-        <v>0.1548</v>
+        <v>0.0728</v>
       </c>
       <c r="AM14" s="8" t="n">
-        <v>0.1828</v>
-[...2 lines deleted...]
-        <v>0.028</v>
+        <v>0.08649999999999999</v>
+      </c>
+      <c r="AN14" s="10" t="n">
+        <v>0.0137</v>
       </c>
       <c r="AO14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP14" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ14" s="10" t="n">
+      <c r="AQ14" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <t>Chippewa County</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>0.2825</v>
+        <v>0.2937</v>
       </c>
       <c r="C15" s="8" t="n">
-        <v>0.3007</v>
-[...2 lines deleted...]
-        <v>0.0182</v>
+        <v>0.2861</v>
+      </c>
+      <c r="D15" s="11" t="n">
+        <v>-0.0076</v>
       </c>
       <c r="E15" s="7" t="n">
-        <v>0.1974</v>
+        <v>0.1131</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>0.1974</v>
-[...1 lines deleted...]
-      <c r="G15" s="10" t="n">
+        <v>0.1131</v>
+      </c>
+      <c r="G15" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="7" t="n">
-        <v>0.133</v>
+        <v>0.07920000000000001</v>
       </c>
       <c r="I15" s="8" t="n">
-        <v>0.2029</v>
-[...2 lines deleted...]
-        <v>0.0699</v>
+        <v>0.1122</v>
+      </c>
+      <c r="J15" s="10" t="n">
+        <v>0.033</v>
       </c>
       <c r="K15" s="7" t="n">
-        <v>0.2174</v>
+        <v>0.1266</v>
       </c>
       <c r="L15" s="8" t="n">
-        <v>0.2424</v>
+        <v>0.1311</v>
       </c>
       <c r="M15" s="9" t="n">
-        <v>0.025</v>
+        <v>0.0045</v>
       </c>
       <c r="N15" s="7" t="n">
-        <v>0.2315</v>
+        <v>0.1305</v>
       </c>
       <c r="O15" s="8" t="n">
-        <v>0.3463</v>
-[...2 lines deleted...]
-        <v>0.1148</v>
+        <v>0.1873</v>
+      </c>
+      <c r="P15" s="10" t="n">
+        <v>0.0568</v>
       </c>
       <c r="Q15" s="7" t="n">
-        <v>0.1587</v>
+        <v>0.0895</v>
       </c>
       <c r="R15" s="8" t="n">
-        <v>0.1431</v>
+        <v>0.0774</v>
       </c>
       <c r="S15" s="11" t="n">
-        <v>-0.0156</v>
+        <v>-0.0121</v>
       </c>
       <c r="T15" s="7" t="n">
-        <v>0.213</v>
+        <v>0.12</v>
       </c>
       <c r="U15" s="8" t="n">
-        <v>0.2073</v>
+        <v>0.1121</v>
       </c>
       <c r="V15" s="11" t="n">
-        <v>-0.0057</v>
+        <v>-0.008</v>
       </c>
       <c r="W15" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5538</v>
       </c>
       <c r="X15" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y15" s="10" t="n">
+        <v>0.5538</v>
+      </c>
+      <c r="Y15" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="7" t="n">
-        <v>0.1738</v>
+        <v>0.1313</v>
       </c>
       <c r="AA15" s="8" t="n">
-        <v>0.1738</v>
-[...1 lines deleted...]
-      <c r="AB15" s="10" t="n">
+        <v>0.1313</v>
+      </c>
+      <c r="AB15" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="7" t="n">
         <v>0.4459</v>
       </c>
       <c r="AD15" s="8" t="n">
         <v>0.4459</v>
       </c>
-      <c r="AE15" s="10" t="n">
+      <c r="AE15" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="7" t="n">
         <v>0.253</v>
       </c>
       <c r="AG15" s="8" t="n">
         <v>0.253</v>
       </c>
-      <c r="AH15" s="10" t="n">
+      <c r="AH15" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="7" t="n">
-        <v>0.038</v>
+        <v>0.0178</v>
       </c>
       <c r="AJ15" s="8" t="n">
-        <v>0.06560000000000001</v>
-[...2 lines deleted...]
-        <v>0.0276</v>
+        <v>0.0298</v>
+      </c>
+      <c r="AK15" s="10" t="n">
+        <v>0.012</v>
       </c>
       <c r="AL15" s="7" t="n">
-        <v>0.2922</v>
+        <v>0.1648</v>
       </c>
       <c r="AM15" s="8" t="n">
-        <v>0.3306</v>
-[...2 lines deleted...]
-        <v>0.0385</v>
+        <v>0.1892</v>
+      </c>
+      <c r="AN15" s="10" t="n">
+        <v>0.0244</v>
       </c>
       <c r="AO15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP15" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ15" s="10" t="n">
+      <c r="AQ15" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>Clark County</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
-        <v>0.4588</v>
+        <v>0.4222</v>
       </c>
       <c r="C16" s="8" t="n">
-        <v>0.4889</v>
+        <v>0.4184</v>
       </c>
       <c r="D16" s="9" t="n">
-        <v>0.0301</v>
+        <v>-0.0038</v>
       </c>
       <c r="E16" s="7" t="n">
-        <v>0.5034</v>
+        <v>0.3901</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>0.5034</v>
-[...1 lines deleted...]
-      <c r="G16" s="10" t="n">
+        <v>0.3901</v>
+      </c>
+      <c r="G16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="n">
-        <v>0.4589</v>
+        <v>0.3533</v>
       </c>
       <c r="I16" s="8" t="n">
-        <v>0.5031</v>
-[...2 lines deleted...]
-        <v>0.0442</v>
+        <v>0.3667</v>
+      </c>
+      <c r="J16" s="10" t="n">
+        <v>0.0134</v>
       </c>
       <c r="K16" s="7" t="n">
-        <v>0.5966</v>
+        <v>0.4668</v>
       </c>
       <c r="L16" s="8" t="n">
-        <v>0.59</v>
+        <v>0.4371</v>
       </c>
       <c r="M16" s="11" t="n">
-        <v>-0.0067</v>
+        <v>-0.0298</v>
       </c>
       <c r="N16" s="7" t="n">
-        <v>0.4499</v>
+        <v>0.3472</v>
       </c>
       <c r="O16" s="8" t="n">
-        <v>0.6465</v>
-[...2 lines deleted...]
-        <v>0.1966</v>
+        <v>0.479</v>
+      </c>
+      <c r="P16" s="10" t="n">
+        <v>0.1318</v>
       </c>
       <c r="Q16" s="7" t="n">
-        <v>0.3858</v>
+        <v>0.296</v>
       </c>
       <c r="R16" s="8" t="n">
-        <v>0.3416</v>
+        <v>0.2516</v>
       </c>
       <c r="S16" s="11" t="n">
-        <v>-0.0442</v>
+        <v>-0.0444</v>
       </c>
       <c r="T16" s="7" t="n">
-        <v>0.5554</v>
+        <v>0.4286</v>
       </c>
       <c r="U16" s="8" t="n">
-        <v>0.512</v>
+        <v>0.3793</v>
       </c>
       <c r="V16" s="11" t="n">
-        <v>-0.0435</v>
+        <v>-0.0493</v>
       </c>
       <c r="W16" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X16" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y16" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="7" t="n">
-        <v>0.4302</v>
+        <v>0.3367</v>
       </c>
       <c r="AA16" s="8" t="n">
-        <v>0.4302</v>
-[...1 lines deleted...]
-      <c r="AB16" s="10" t="n">
+        <v>0.3367</v>
+      </c>
+      <c r="AB16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="7" t="n">
         <v>0.5439000000000001</v>
       </c>
       <c r="AD16" s="8" t="n">
         <v>0.5439000000000001</v>
       </c>
-      <c r="AE16" s="10" t="n">
+      <c r="AE16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="7" t="n">
         <v>0.387</v>
       </c>
       <c r="AG16" s="8" t="n">
         <v>0.387</v>
       </c>
-      <c r="AH16" s="10" t="n">
+      <c r="AH16" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="7" t="n">
-        <v>0.1544</v>
+        <v>0.103</v>
       </c>
       <c r="AJ16" s="8" t="n">
-        <v>0.1588</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>0.1026</v>
+      </c>
+      <c r="AK16" s="9" t="n">
+        <v>-0.0003</v>
       </c>
       <c r="AL16" s="7" t="n">
-        <v>0.5397</v>
+        <v>0.4278</v>
       </c>
       <c r="AM16" s="8" t="n">
-        <v>0.5848</v>
-[...2 lines deleted...]
-        <v>0.0451</v>
+        <v>0.4438</v>
+      </c>
+      <c r="AN16" s="10" t="n">
+        <v>0.016</v>
       </c>
       <c r="AO16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP16" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ16" s="10" t="n">
+      <c r="AQ16" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
           <t>Columbia County</t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
-        <v>0.3101</v>
+        <v>0.3128</v>
       </c>
       <c r="C17" s="8" t="n">
-        <v>0.3314</v>
-[...2 lines deleted...]
-        <v>0.0213</v>
+        <v>0.3054</v>
+      </c>
+      <c r="D17" s="11" t="n">
+        <v>-0.0075</v>
       </c>
       <c r="E17" s="7" t="n">
-        <v>0.2505</v>
+        <v>0.1276</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>0.2505</v>
-[...1 lines deleted...]
-      <c r="G17" s="10" t="n">
+        <v>0.1276</v>
+      </c>
+      <c r="G17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="n">
-        <v>0.2333</v>
+        <v>0.1243</v>
       </c>
       <c r="I17" s="8" t="n">
-        <v>0.363</v>
-[...2 lines deleted...]
-        <v>0.1297</v>
+        <v>0.1774</v>
+      </c>
+      <c r="J17" s="10" t="n">
+        <v>0.0531</v>
       </c>
       <c r="K17" s="7" t="n">
-        <v>0.2807</v>
+        <v>0.1442</v>
       </c>
       <c r="L17" s="8" t="n">
-        <v>0.3193</v>
-[...2 lines deleted...]
-        <v>0.0386</v>
+        <v>0.1505</v>
+      </c>
+      <c r="M17" s="10" t="n">
+        <v>0.0063</v>
       </c>
       <c r="N17" s="7" t="n">
-        <v>0.1884</v>
+        <v>0.09329999999999999</v>
       </c>
       <c r="O17" s="8" t="n">
-        <v>0.3123</v>
-[...2 lines deleted...]
-        <v>0.1239</v>
+        <v>0.1472</v>
+      </c>
+      <c r="P17" s="10" t="n">
+        <v>0.0539</v>
       </c>
       <c r="Q17" s="7" t="n">
-        <v>0.2356</v>
+        <v>0.1166</v>
       </c>
       <c r="R17" s="8" t="n">
-        <v>0.2231</v>
+        <v>0.1051</v>
       </c>
       <c r="S17" s="11" t="n">
-        <v>-0.0125</v>
+        <v>-0.0115</v>
       </c>
       <c r="T17" s="7" t="n">
-        <v>0.3166</v>
+        <v>0.1567</v>
       </c>
       <c r="U17" s="8" t="n">
-        <v>0.3195</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>0.1505</v>
+      </c>
+      <c r="V17" s="11" t="n">
+        <v>-0.0062</v>
       </c>
       <c r="W17" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X17" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y17" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="7" t="n">
-        <v>0.1545</v>
+        <v>0.112</v>
       </c>
       <c r="AA17" s="8" t="n">
-        <v>0.1545</v>
-[...1 lines deleted...]
-      <c r="AB17" s="10" t="n">
+        <v>0.112</v>
+      </c>
+      <c r="AB17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="7" t="n">
         <v>0.4519</v>
       </c>
       <c r="AD17" s="8" t="n">
         <v>0.4519</v>
       </c>
-      <c r="AE17" s="10" t="n">
+      <c r="AE17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="7" t="n">
         <v>0.411</v>
       </c>
       <c r="AG17" s="8" t="n">
         <v>0.411</v>
       </c>
-      <c r="AH17" s="10" t="n">
+      <c r="AH17" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="7" t="n">
-        <v>0.0435</v>
+        <v>0.0293</v>
       </c>
       <c r="AJ17" s="8" t="n">
-        <v>0.07439999999999999</v>
-[...2 lines deleted...]
-        <v>0.031</v>
+        <v>0.0455</v>
+      </c>
+      <c r="AK17" s="10" t="n">
+        <v>0.0163</v>
       </c>
       <c r="AL17" s="7" t="n">
-        <v>0.2393</v>
+        <v>0.1171</v>
       </c>
       <c r="AM17" s="8" t="n">
-        <v>0.2752</v>
-[...2 lines deleted...]
-        <v>0.0359</v>
+        <v>0.136</v>
+      </c>
+      <c r="AN17" s="10" t="n">
+        <v>0.0189</v>
       </c>
       <c r="AO17" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP17" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ17" s="10" t="n">
+      <c r="AQ17" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>Crawford County</t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
-        <v>0.3557</v>
+        <v>0.3408</v>
       </c>
       <c r="C18" s="8" t="n">
-        <v>0.3889</v>
+        <v>0.3366</v>
       </c>
       <c r="D18" s="9" t="n">
-        <v>0.0332</v>
+        <v>-0.0042</v>
       </c>
       <c r="E18" s="7" t="n">
-        <v>0.3075</v>
+        <v>0.2112</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>0.3075</v>
-[...1 lines deleted...]
-      <c r="G18" s="10" t="n">
+        <v>0.2112</v>
+      </c>
+      <c r="G18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="n">
-        <v>0.452</v>
+        <v>0.3166</v>
       </c>
       <c r="I18" s="8" t="n">
-        <v>0.6042</v>
-[...2 lines deleted...]
-        <v>0.1522</v>
+        <v>0.3917</v>
+      </c>
+      <c r="J18" s="10" t="n">
+        <v>0.0751</v>
       </c>
       <c r="K18" s="7" t="n">
-        <v>0.3064</v>
+        <v>0.208</v>
       </c>
       <c r="L18" s="8" t="n">
-        <v>0.3232</v>
+        <v>0.2031</v>
       </c>
       <c r="M18" s="9" t="n">
-        <v>0.0168</v>
+        <v>-0.0049</v>
       </c>
       <c r="N18" s="7" t="n">
-        <v>0.2208</v>
+        <v>0.1459</v>
       </c>
       <c r="O18" s="8" t="n">
-        <v>0.386</v>
-[...2 lines deleted...]
-        <v>0.1651</v>
+        <v>0.2425</v>
+      </c>
+      <c r="P18" s="10" t="n">
+        <v>0.09660000000000001</v>
       </c>
       <c r="Q18" s="7" t="n">
-        <v>0.2048</v>
+        <v>0.1353</v>
       </c>
       <c r="R18" s="8" t="n">
-        <v>0.1944</v>
+        <v>0.1221</v>
       </c>
       <c r="S18" s="11" t="n">
-        <v>-0.0104</v>
+        <v>-0.0131</v>
       </c>
       <c r="T18" s="7" t="n">
-        <v>0.1555</v>
+        <v>0.1027</v>
       </c>
       <c r="U18" s="8" t="n">
-        <v>0.1504</v>
+        <v>0.0945</v>
       </c>
       <c r="V18" s="11" t="n">
-        <v>-0.0051</v>
+        <v>-0.008200000000000001</v>
       </c>
       <c r="W18" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X18" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y18" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="7" t="n">
-        <v>0.2355</v>
+        <v>0.176</v>
       </c>
       <c r="AA18" s="8" t="n">
-        <v>0.2355</v>
-[...1 lines deleted...]
-      <c r="AB18" s="10" t="n">
+        <v>0.176</v>
+      </c>
+      <c r="AB18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="7" t="n">
         <v>0.5007</v>
       </c>
       <c r="AD18" s="8" t="n">
         <v>0.5007</v>
       </c>
-      <c r="AE18" s="10" t="n">
+      <c r="AE18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="7" t="n">
         <v>0.398</v>
       </c>
       <c r="AG18" s="8" t="n">
         <v>0.398</v>
       </c>
-      <c r="AH18" s="10" t="n">
+      <c r="AH18" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="7" t="n">
-        <v>0.0712</v>
+        <v>0.0638</v>
       </c>
       <c r="AJ18" s="8" t="n">
-        <v>0.1006</v>
-[...2 lines deleted...]
-        <v>0.0294</v>
+        <v>0.08749999999999999</v>
+      </c>
+      <c r="AK18" s="10" t="n">
+        <v>0.0237</v>
       </c>
       <c r="AL18" s="7" t="n">
-        <v>0.4131</v>
+        <v>0.2688</v>
       </c>
       <c r="AM18" s="8" t="n">
-        <v>0.4931</v>
-[...2 lines deleted...]
-        <v>0.08</v>
+        <v>0.3025</v>
+      </c>
+      <c r="AN18" s="10" t="n">
+        <v>0.0337</v>
       </c>
       <c r="AO18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP18" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ18" s="10" t="n">
+      <c r="AQ18" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
           <t>Dane County</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>0.3044</v>
+        <v>0.2718</v>
       </c>
       <c r="C19" s="8" t="n">
-        <v>0.317</v>
-[...2 lines deleted...]
-        <v>0.0126</v>
+        <v>0.256</v>
+      </c>
+      <c r="D19" s="11" t="n">
+        <v>-0.0157</v>
       </c>
       <c r="E19" s="7" t="n">
-        <v>0.2744</v>
+        <v>0.1323</v>
       </c>
       <c r="F19" s="8" t="n">
-        <v>0.2744</v>
-[...1 lines deleted...]
-      <c r="G19" s="10" t="n">
+        <v>0.1323</v>
+      </c>
+      <c r="G19" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="n">
-        <v>0.157</v>
+        <v>0.0866</v>
       </c>
       <c r="I19" s="8" t="n">
-        <v>0.2441</v>
-[...2 lines deleted...]
-        <v>0.0871</v>
+        <v>0.123</v>
+      </c>
+      <c r="J19" s="10" t="n">
+        <v>0.0364</v>
       </c>
       <c r="K19" s="7" t="n">
-        <v>0.3513</v>
+        <v>0.1702</v>
       </c>
       <c r="L19" s="8" t="n">
-        <v>0.5457</v>
-[...2 lines deleted...]
-        <v>0.1944</v>
+        <v>0.2415</v>
+      </c>
+      <c r="M19" s="10" t="n">
+        <v>0.0713</v>
       </c>
       <c r="N19" s="7" t="n">
-        <v>0.2197</v>
+        <v>0.1029</v>
       </c>
       <c r="O19" s="8" t="n">
-        <v>0.3169</v>
-[...2 lines deleted...]
-        <v>0.09719999999999999</v>
+        <v>0.1403</v>
+      </c>
+      <c r="P19" s="10" t="n">
+        <v>0.0374</v>
       </c>
       <c r="Q19" s="7" t="n">
-        <v>0.3299</v>
+        <v>0.1545</v>
       </c>
       <c r="R19" s="8" t="n">
-        <v>0.4759</v>
-[...2 lines deleted...]
-        <v>0.146</v>
+        <v>0.2106</v>
+      </c>
+      <c r="S19" s="10" t="n">
+        <v>0.0562</v>
       </c>
       <c r="T19" s="7" t="n">
-        <v>0.3194</v>
+        <v>0.1495</v>
       </c>
       <c r="U19" s="8" t="n">
-        <v>0.5012</v>
-[...2 lines deleted...]
-        <v>0.1819</v>
+        <v>0.2218</v>
+      </c>
+      <c r="V19" s="10" t="n">
+        <v>0.0723</v>
       </c>
       <c r="W19" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4122</v>
       </c>
       <c r="X19" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y19" s="10" t="n">
+        <v>0.4122</v>
+      </c>
+      <c r="Y19" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z19" s="7" t="n">
         <v>0.1</v>
       </c>
       <c r="AA19" s="8" t="n">
         <v>0.1</v>
       </c>
-      <c r="AB19" s="10" t="n">
+      <c r="AB19" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="7" t="n">
         <v>0.5472</v>
       </c>
       <c r="AD19" s="8" t="n">
         <v>0.5472</v>
       </c>
-      <c r="AE19" s="10" t="n">
+      <c r="AE19" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="7" t="n">
         <v>0.232</v>
       </c>
       <c r="AG19" s="8" t="n">
         <v>0.232</v>
       </c>
-      <c r="AH19" s="10" t="n">
+      <c r="AH19" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="7" t="n">
-        <v>0.0454</v>
+        <v>0.0361</v>
       </c>
       <c r="AJ19" s="8" t="n">
-        <v>0.07870000000000001</v>
-[...2 lines deleted...]
-        <v>0.0333</v>
+        <v>0.0564</v>
+      </c>
+      <c r="AK19" s="10" t="n">
+        <v>0.0204</v>
       </c>
       <c r="AL19" s="7" t="n">
-        <v>0.065</v>
+        <v>0.0384</v>
       </c>
       <c r="AM19" s="8" t="n">
-        <v>0.0669</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>0.0392</v>
+      </c>
+      <c r="AN19" s="9" t="n">
+        <v>0.0008</v>
       </c>
       <c r="AO19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP19" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ19" s="10" t="n">
+      <c r="AQ19" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>Dodge County</t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
-        <v>0.3186</v>
+        <v>0.3041</v>
       </c>
       <c r="C20" s="8" t="n">
-        <v>0.3428</v>
+        <v>0.3027</v>
       </c>
       <c r="D20" s="9" t="n">
-        <v>0.0242</v>
+        <v>-0.0015</v>
       </c>
       <c r="E20" s="7" t="n">
-        <v>0.2888</v>
+        <v>0.1423</v>
       </c>
       <c r="F20" s="8" t="n">
-        <v>0.2888</v>
-[...1 lines deleted...]
-      <c r="G20" s="10" t="n">
+        <v>0.1423</v>
+      </c>
+      <c r="G20" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="7" t="n">
-        <v>0.2246</v>
+        <v>0.1119</v>
       </c>
       <c r="I20" s="8" t="n">
-        <v>0.3212</v>
-[...2 lines deleted...]
-        <v>0.09669999999999999</v>
+        <v>0.1479</v>
+      </c>
+      <c r="J20" s="10" t="n">
+        <v>0.0359</v>
       </c>
       <c r="K20" s="7" t="n">
-        <v>0.3449</v>
+        <v>0.1728</v>
       </c>
       <c r="L20" s="8" t="n">
-        <v>0.3971</v>
-[...2 lines deleted...]
-        <v>0.0522</v>
+        <v>0.1837</v>
+      </c>
+      <c r="M20" s="10" t="n">
+        <v>0.0109</v>
       </c>
       <c r="N20" s="7" t="n">
-        <v>0.1954</v>
+        <v>0.09470000000000001</v>
       </c>
       <c r="O20" s="8" t="n">
-        <v>0.3044</v>
-[...2 lines deleted...]
-        <v>0.1091</v>
+        <v>0.1408</v>
+      </c>
+      <c r="P20" s="10" t="n">
+        <v>0.0461</v>
       </c>
       <c r="Q20" s="7" t="n">
-        <v>0.3011</v>
+        <v>0.1457</v>
       </c>
       <c r="R20" s="8" t="n">
-        <v>0.2976</v>
-[...2 lines deleted...]
-        <v>-0.0036</v>
+        <v>0.1373</v>
+      </c>
+      <c r="S20" s="11" t="n">
+        <v>-0.008399999999999999</v>
       </c>
       <c r="T20" s="7" t="n">
-        <v>0.3869</v>
+        <v>0.1876</v>
       </c>
       <c r="U20" s="8" t="n">
-        <v>0.4017</v>
+        <v>0.1858</v>
       </c>
       <c r="V20" s="9" t="n">
-        <v>0.0148</v>
+        <v>-0.0018</v>
       </c>
       <c r="W20" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5225</v>
       </c>
       <c r="X20" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y20" s="10" t="n">
+        <v>0.5225</v>
+      </c>
+      <c r="Y20" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="7" t="n">
-        <v>0.1736</v>
+        <v>0.1226</v>
       </c>
       <c r="AA20" s="8" t="n">
-        <v>0.1736</v>
-[...1 lines deleted...]
-      <c r="AB20" s="10" t="n">
+        <v>0.1226</v>
+      </c>
+      <c r="AB20" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="7" t="n">
         <v>0.4651</v>
       </c>
       <c r="AD20" s="8" t="n">
         <v>0.4651</v>
       </c>
-      <c r="AE20" s="10" t="n">
+      <c r="AE20" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="7" t="n">
         <v>0.383</v>
       </c>
       <c r="AG20" s="8" t="n">
         <v>0.383</v>
       </c>
-      <c r="AH20" s="10" t="n">
+      <c r="AH20" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="7" t="n">
-        <v>0.0524</v>
+        <v>0.0247</v>
       </c>
       <c r="AJ20" s="8" t="n">
-        <v>0.0814</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>0.0349</v>
+      </c>
+      <c r="AK20" s="10" t="n">
+        <v>0.0103</v>
       </c>
       <c r="AL20" s="7" t="n">
-        <v>0.1953</v>
+        <v>0.0939</v>
       </c>
       <c r="AM20" s="8" t="n">
-        <v>0.2167</v>
-[...2 lines deleted...]
-        <v>0.0214</v>
+        <v>0.106</v>
+      </c>
+      <c r="AN20" s="10" t="n">
+        <v>0.0121</v>
       </c>
       <c r="AO20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP20" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ20" s="10" t="n">
+      <c r="AQ20" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
           <t>Door County</t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
-        <v>0.2848</v>
+        <v>0.2741</v>
       </c>
       <c r="C21" s="8" t="n">
-        <v>0.302</v>
+        <v>0.2745</v>
       </c>
       <c r="D21" s="9" t="n">
-        <v>0.0171</v>
+        <v>0.0004</v>
       </c>
       <c r="E21" s="7" t="n">
-        <v>0.1317</v>
+        <v>0.06320000000000001</v>
       </c>
       <c r="F21" s="8" t="n">
-        <v>0.1317</v>
-[...1 lines deleted...]
-      <c r="G21" s="10" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="G21" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="n">
-        <v>0.0563</v>
+        <v>0.0323</v>
       </c>
       <c r="I21" s="8" t="n">
-        <v>0.0786</v>
-[...2 lines deleted...]
-        <v>0.0223</v>
+        <v>0.0419</v>
+      </c>
+      <c r="J21" s="10" t="n">
+        <v>0.009599999999999999</v>
       </c>
       <c r="K21" s="7" t="n">
-        <v>0.1016</v>
+        <v>0.0497</v>
       </c>
       <c r="L21" s="8" t="n">
-        <v>0.0926</v>
+        <v>0.0421</v>
       </c>
       <c r="M21" s="11" t="n">
-        <v>-0.008999999999999999</v>
+        <v>-0.0076</v>
       </c>
       <c r="N21" s="7" t="n">
-        <v>0.2039</v>
+        <v>0.0963</v>
       </c>
       <c r="O21" s="8" t="n">
-        <v>0.2504</v>
-[...2 lines deleted...]
-        <v>0.0465</v>
+        <v>0.1139</v>
+      </c>
+      <c r="P21" s="10" t="n">
+        <v>0.0176</v>
       </c>
       <c r="Q21" s="7" t="n">
-        <v>0.0968</v>
+        <v>0.0457</v>
       </c>
       <c r="R21" s="8" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.0299</v>
       </c>
       <c r="S21" s="11" t="n">
-        <v>-0.0311</v>
+        <v>-0.0158</v>
       </c>
       <c r="T21" s="7" t="n">
-        <v>0.1325</v>
+        <v>0.0626</v>
       </c>
       <c r="U21" s="8" t="n">
-        <v>0.1156</v>
+        <v>0.0526</v>
       </c>
       <c r="V21" s="11" t="n">
-        <v>-0.0169</v>
+        <v>-0.01</v>
       </c>
       <c r="W21" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4866</v>
       </c>
       <c r="X21" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y21" s="10" t="n">
+        <v>0.4866</v>
+      </c>
+      <c r="Y21" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="7" t="n">
-        <v>0.1809</v>
+        <v>0.1299</v>
       </c>
       <c r="AA21" s="8" t="n">
-        <v>0.1809</v>
-[...1 lines deleted...]
-      <c r="AB21" s="10" t="n">
+        <v>0.1299</v>
+      </c>
+      <c r="AB21" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="7" t="n">
         <v>0.4182</v>
       </c>
       <c r="AD21" s="8" t="n">
         <v>0.4182</v>
       </c>
-      <c r="AE21" s="10" t="n">
+      <c r="AE21" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="7" t="n">
         <v>0.344</v>
       </c>
       <c r="AG21" s="8" t="n">
         <v>0.344</v>
       </c>
-      <c r="AH21" s="10" t="n">
+      <c r="AH21" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="7" t="n">
-        <v>0.0141</v>
+        <v>0.007</v>
       </c>
       <c r="AJ21" s="8" t="n">
-        <v>0.0221</v>
+        <v>0.0101</v>
       </c>
       <c r="AK21" s="9" t="n">
-        <v>0.0081</v>
+        <v>0.0031</v>
       </c>
       <c r="AL21" s="7" t="n">
-        <v>0.3776</v>
+        <v>0.1738</v>
       </c>
       <c r="AM21" s="8" t="n">
-        <v>0.4577</v>
-[...2 lines deleted...]
-        <v>0.0801</v>
+        <v>0.1975</v>
+      </c>
+      <c r="AN21" s="10" t="n">
+        <v>0.0238</v>
       </c>
       <c r="AO21" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP21" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ21" s="10" t="n">
+      <c r="AQ21" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>Douglas County</t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
-        <v>0.324</v>
+        <v>0.3212</v>
       </c>
       <c r="C22" s="8" t="n">
-        <v>0.353</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>0.3136</v>
+      </c>
+      <c r="D22" s="11" t="n">
+        <v>-0.0077</v>
       </c>
       <c r="E22" s="7" t="n">
-        <v>0.2851</v>
+        <v>0.2222</v>
       </c>
       <c r="F22" s="8" t="n">
-        <v>0.2851</v>
-[...1 lines deleted...]
-      <c r="G22" s="10" t="n">
+        <v>0.2222</v>
+      </c>
+      <c r="G22" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="7" t="n">
-        <v>0.2479</v>
+        <v>0.1911</v>
       </c>
       <c r="I22" s="8" t="n">
-        <v>0.3217</v>
-[...2 lines deleted...]
-        <v>0.0737</v>
+        <v>0.2275</v>
+      </c>
+      <c r="J22" s="10" t="n">
+        <v>0.0364</v>
       </c>
       <c r="K22" s="7" t="n">
-        <v>0.1443</v>
+        <v>0.1161</v>
       </c>
       <c r="L22" s="8" t="n">
-        <v>0.1551</v>
+        <v>0.1145</v>
       </c>
       <c r="M22" s="9" t="n">
-        <v>0.0108</v>
+        <v>-0.0016</v>
       </c>
       <c r="N22" s="7" t="n">
-        <v>0.3893</v>
+        <v>0.3035</v>
       </c>
       <c r="O22" s="8" t="n">
-        <v>0.6328</v>
-[...2 lines deleted...]
-        <v>0.2436</v>
+        <v>0.4675</v>
+      </c>
+      <c r="P22" s="10" t="n">
+        <v>0.1639</v>
       </c>
       <c r="Q22" s="7" t="n">
-        <v>0.2867</v>
+        <v>0.222</v>
       </c>
       <c r="R22" s="8" t="n">
-        <v>0.2339</v>
+        <v>0.1716</v>
       </c>
       <c r="S22" s="11" t="n">
-        <v>-0.0528</v>
+        <v>-0.0505</v>
       </c>
       <c r="T22" s="7" t="n">
-        <v>0.3122</v>
+        <v>0.2435</v>
       </c>
       <c r="U22" s="8" t="n">
-        <v>0.2734</v>
+        <v>0.202</v>
       </c>
       <c r="V22" s="11" t="n">
-        <v>-0.0388</v>
+        <v>-0.0415</v>
       </c>
       <c r="W22" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5359</v>
       </c>
       <c r="X22" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y22" s="10" t="n">
+        <v>0.5359</v>
+      </c>
+      <c r="Y22" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="7" t="n">
-        <v>0.2587</v>
+        <v>0.1737</v>
       </c>
       <c r="AA22" s="8" t="n">
-        <v>0.2587</v>
-[...1 lines deleted...]
-      <c r="AB22" s="10" t="n">
+        <v>0.1737</v>
+      </c>
+      <c r="AB22" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="7" t="n">
         <v>0.4921</v>
       </c>
       <c r="AD22" s="8" t="n">
         <v>0.4921</v>
       </c>
-      <c r="AE22" s="10" t="n">
+      <c r="AE22" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="7" t="n">
         <v>0.191</v>
       </c>
       <c r="AG22" s="8" t="n">
         <v>0.191</v>
       </c>
-      <c r="AH22" s="10" t="n">
+      <c r="AH22" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="7" t="n">
-        <v>0.0512</v>
+        <v>0.03</v>
       </c>
       <c r="AJ22" s="8" t="n">
-        <v>0.066</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>0.037</v>
+      </c>
+      <c r="AK22" s="10" t="n">
+        <v>0.007</v>
       </c>
       <c r="AL22" s="7" t="n">
-        <v>0.4048</v>
+        <v>0.328</v>
       </c>
       <c r="AM22" s="8" t="n">
-        <v>0.4725</v>
-[...2 lines deleted...]
-        <v>0.0677</v>
+        <v>0.3605</v>
+      </c>
+      <c r="AN22" s="10" t="n">
+        <v>0.0325</v>
       </c>
       <c r="AO22" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP22" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ22" s="10" t="n">
+      <c r="AQ22" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
           <t>Dunn County</t>
         </is>
       </c>
       <c r="B23" s="7" t="n">
-        <v>0.3036</v>
+        <v>0.3119</v>
       </c>
       <c r="C23" s="8" t="n">
-        <v>0.3324</v>
-[...2 lines deleted...]
-        <v>0.0288</v>
+        <v>0.3061</v>
+      </c>
+      <c r="D23" s="11" t="n">
+        <v>-0.0058</v>
       </c>
       <c r="E23" s="7" t="n">
-        <v>0.2649</v>
+        <v>0.1854</v>
       </c>
       <c r="F23" s="8" t="n">
-        <v>0.2649</v>
-[...1 lines deleted...]
-      <c r="G23" s="10" t="n">
+        <v>0.1854</v>
+      </c>
+      <c r="G23" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="n">
-        <v>0.1342</v>
+        <v>0.09039999999999999</v>
       </c>
       <c r="I23" s="8" t="n">
-        <v>0.199</v>
-[...2 lines deleted...]
-        <v>0.0649</v>
+        <v>0.1236</v>
+      </c>
+      <c r="J23" s="10" t="n">
+        <v>0.0332</v>
       </c>
       <c r="K23" s="7" t="n">
-        <v>0.3461</v>
+        <v>0.2468</v>
       </c>
       <c r="L23" s="8" t="n">
-        <v>0.3981</v>
-[...2 lines deleted...]
-        <v>0.052</v>
+        <v>0.2616</v>
+      </c>
+      <c r="M23" s="10" t="n">
+        <v>0.0149</v>
       </c>
       <c r="N23" s="7" t="n">
-        <v>0.2833</v>
+        <v>0.1961</v>
       </c>
       <c r="O23" s="8" t="n">
-        <v>0.5467</v>
-[...2 lines deleted...]
-        <v>0.2635</v>
+        <v>0.3593</v>
+      </c>
+      <c r="P23" s="10" t="n">
+        <v>0.1632</v>
       </c>
       <c r="Q23" s="7" t="n">
-        <v>0.2473</v>
+        <v>0.1707</v>
       </c>
       <c r="R23" s="8" t="n">
-        <v>0.248</v>
-[...2 lines deleted...]
-        <v>0.0005999999999999999</v>
+        <v>0.1624</v>
+      </c>
+      <c r="S23" s="11" t="n">
+        <v>-0.008200000000000001</v>
       </c>
       <c r="T23" s="7" t="n">
-        <v>0.2519</v>
+        <v>0.1744</v>
       </c>
       <c r="U23" s="8" t="n">
-        <v>0.258</v>
+        <v>0.1696</v>
       </c>
       <c r="V23" s="9" t="n">
-        <v>0.0062</v>
+        <v>-0.0048</v>
       </c>
       <c r="W23" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X23" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y23" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y23" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="7" t="n">
-        <v>0.1749</v>
+        <v>0.1154</v>
       </c>
       <c r="AA23" s="8" t="n">
-        <v>0.1749</v>
-[...1 lines deleted...]
-      <c r="AB23" s="10" t="n">
+        <v>0.1154</v>
+      </c>
+      <c r="AB23" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="7" t="n">
         <v>0.4969</v>
       </c>
       <c r="AD23" s="8" t="n">
         <v>0.4969</v>
       </c>
-      <c r="AE23" s="10" t="n">
+      <c r="AE23" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="7" t="n">
         <v>0.151</v>
       </c>
       <c r="AG23" s="8" t="n">
         <v>0.151</v>
       </c>
-      <c r="AH23" s="10" t="n">
+      <c r="AH23" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="7" t="n">
-        <v>0.0572</v>
+        <v>0.0317</v>
       </c>
       <c r="AJ23" s="8" t="n">
-        <v>0.0927</v>
-[...2 lines deleted...]
-        <v>0.0355</v>
+        <v>0.0495</v>
+      </c>
+      <c r="AK23" s="10" t="n">
+        <v>0.0179</v>
       </c>
       <c r="AL23" s="7" t="n">
-        <v>0.3024</v>
+        <v>0.2159</v>
       </c>
       <c r="AM23" s="8" t="n">
-        <v>0.3715</v>
-[...2 lines deleted...]
-        <v>0.06909999999999999</v>
+        <v>0.2503</v>
+      </c>
+      <c r="AN23" s="10" t="n">
+        <v>0.0344</v>
       </c>
       <c r="AO23" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP23" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ23" s="10" t="n">
+      <c r="AQ23" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>Eau Claire County</t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
-        <v>0.2871</v>
+        <v>0.2957</v>
       </c>
       <c r="C24" s="8" t="n">
-        <v>0.3087</v>
-[...2 lines deleted...]
-        <v>0.0216</v>
+        <v>0.2857</v>
+      </c>
+      <c r="D24" s="11" t="n">
+        <v>-0.01</v>
       </c>
       <c r="E24" s="7" t="n">
-        <v>0.218</v>
+        <v>0.1175</v>
       </c>
       <c r="F24" s="8" t="n">
-        <v>0.218</v>
-[...1 lines deleted...]
-      <c r="G24" s="10" t="n">
+        <v>0.1175</v>
+      </c>
+      <c r="G24" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="7" t="n">
-        <v>0.1589</v>
+        <v>0.09089999999999999</v>
       </c>
       <c r="I24" s="8" t="n">
-        <v>0.2444</v>
-[...2 lines deleted...]
-        <v>0.08550000000000001</v>
+        <v>0.1282</v>
+      </c>
+      <c r="J24" s="10" t="n">
+        <v>0.0373</v>
       </c>
       <c r="K24" s="7" t="n">
-        <v>0.2854</v>
+        <v>0.1549</v>
       </c>
       <c r="L24" s="8" t="n">
-        <v>0.3567</v>
-[...2 lines deleted...]
-        <v>0.0713</v>
+        <v>0.1775</v>
+      </c>
+      <c r="M24" s="10" t="n">
+        <v>0.0226</v>
       </c>
       <c r="N24" s="7" t="n">
-        <v>0.2465</v>
+        <v>0.1294</v>
       </c>
       <c r="O24" s="8" t="n">
-        <v>0.4424</v>
-[...2 lines deleted...]
-        <v>0.1959</v>
+        <v>0.2202</v>
+      </c>
+      <c r="P24" s="10" t="n">
+        <v>0.09080000000000001</v>
       </c>
       <c r="Q24" s="7" t="n">
-        <v>0.1811</v>
+        <v>0.0951</v>
       </c>
       <c r="R24" s="8" t="n">
-        <v>0.1996</v>
+        <v>0.0994</v>
       </c>
       <c r="S24" s="9" t="n">
-        <v>0.0186</v>
+        <v>0.0043</v>
       </c>
       <c r="T24" s="7" t="n">
-        <v>0.1265</v>
+        <v>0.0664</v>
       </c>
       <c r="U24" s="8" t="n">
-        <v>0.141</v>
+        <v>0.0702</v>
       </c>
       <c r="V24" s="9" t="n">
-        <v>0.0145</v>
+        <v>0.0038</v>
       </c>
       <c r="W24" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5516</v>
       </c>
       <c r="X24" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y24" s="10" t="n">
+        <v>0.5516</v>
+      </c>
+      <c r="Y24" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="7" t="n">
-        <v>0.1559</v>
+        <v>0.1049</v>
       </c>
       <c r="AA24" s="8" t="n">
-        <v>0.1559</v>
-[...1 lines deleted...]
-      <c r="AB24" s="10" t="n">
+        <v>0.1049</v>
+      </c>
+      <c r="AB24" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="7" t="n">
         <v>0.4812</v>
       </c>
       <c r="AD24" s="8" t="n">
         <v>0.4812</v>
       </c>
-      <c r="AE24" s="10" t="n">
+      <c r="AE24" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="7" t="n">
         <v>0.254</v>
       </c>
       <c r="AG24" s="8" t="n">
         <v>0.254</v>
       </c>
-      <c r="AH24" s="10" t="n">
+      <c r="AH24" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="7" t="n">
-        <v>0.033</v>
+        <v>0.0155</v>
       </c>
       <c r="AJ24" s="8" t="n">
-        <v>0.0554</v>
-[...2 lines deleted...]
-        <v>0.0223</v>
+        <v>0.0235</v>
+      </c>
+      <c r="AK24" s="10" t="n">
+        <v>0.008</v>
       </c>
       <c r="AL24" s="7" t="n">
-        <v>0.1932</v>
+        <v>0.1165</v>
       </c>
       <c r="AM24" s="8" t="n">
-        <v>0.2173</v>
-[...2 lines deleted...]
-        <v>0.0241</v>
+        <v>0.1336</v>
+      </c>
+      <c r="AN24" s="10" t="n">
+        <v>0.0171</v>
       </c>
       <c r="AO24" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP24" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ24" s="10" t="n">
+      <c r="AQ24" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>Florence County</t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
-        <v>0.295</v>
+        <v>0.3146</v>
       </c>
       <c r="C25" s="8" t="n">
-        <v>0.3146</v>
+        <v>0.3131</v>
       </c>
       <c r="D25" s="9" t="n">
-        <v>0.0196</v>
+        <v>-0.0015</v>
       </c>
       <c r="E25" s="7" t="n">
-        <v>0.1433</v>
+        <v>0.1271</v>
       </c>
       <c r="F25" s="8" t="n">
-        <v>0.1433</v>
-[...1 lines deleted...]
-      <c r="G25" s="10" t="n">
+        <v>0.1271</v>
+      </c>
+      <c r="G25" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="n">
-        <v>0.0851</v>
+        <v>0.0707</v>
       </c>
       <c r="I25" s="8" t="n">
-        <v>0.1078</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>0.0849</v>
+      </c>
+      <c r="J25" s="10" t="n">
+        <v>0.0142</v>
       </c>
       <c r="K25" s="7" t="n">
-        <v>0.0759</v>
+        <v>0.0693</v>
       </c>
       <c r="L25" s="8" t="n">
-        <v>0.0641</v>
+        <v>0.0556</v>
       </c>
       <c r="M25" s="11" t="n">
-        <v>-0.0118</v>
+        <v>-0.0137</v>
       </c>
       <c r="N25" s="7" t="n">
-        <v>0.2492</v>
+        <v>0.222</v>
       </c>
       <c r="O25" s="8" t="n">
-        <v>0.2521</v>
-[...2 lines deleted...]
-        <v>0.0029</v>
+        <v>0.2185</v>
+      </c>
+      <c r="P25" s="9" t="n">
+        <v>-0.0035</v>
       </c>
       <c r="Q25" s="7" t="n">
-        <v>0.08160000000000001</v>
+        <v>0.0727</v>
       </c>
       <c r="R25" s="8" t="n">
-        <v>0.0474</v>
+        <v>0.0411</v>
       </c>
       <c r="S25" s="11" t="n">
-        <v>-0.0342</v>
+        <v>-0.0316</v>
       </c>
       <c r="T25" s="7" t="n">
-        <v>0.0853</v>
+        <v>0.076</v>
       </c>
       <c r="U25" s="8" t="n">
-        <v>0.0619</v>
+        <v>0.0537</v>
       </c>
       <c r="V25" s="11" t="n">
-        <v>-0.0234</v>
+        <v>-0.0223</v>
       </c>
       <c r="W25" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X25" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y25" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y25" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="7" t="n">
-        <v>0.2628</v>
+        <v>0.2118</v>
       </c>
       <c r="AA25" s="8" t="n">
-        <v>0.2628</v>
-[...1 lines deleted...]
-      <c r="AB25" s="10" t="n">
+        <v>0.2118</v>
+      </c>
+      <c r="AB25" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="7" t="n">
         <v>0.436</v>
       </c>
       <c r="AD25" s="8" t="n">
         <v>0.436</v>
       </c>
-      <c r="AE25" s="10" t="n">
+      <c r="AE25" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AH25" s="10" t="n">
+      <c r="AH25" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="7" t="n">
-        <v>0.0317</v>
+        <v>0.022</v>
       </c>
       <c r="AJ25" s="8" t="n">
-        <v>0.0436</v>
-[...2 lines deleted...]
-        <v>0.0119</v>
+        <v>0.0296</v>
+      </c>
+      <c r="AK25" s="10" t="n">
+        <v>0.0076</v>
       </c>
       <c r="AL25" s="7" t="n">
-        <v>0.5445</v>
+        <v>0.4763</v>
       </c>
       <c r="AM25" s="8" t="n">
-        <v>0.6476</v>
-[...2 lines deleted...]
-        <v>0.1032</v>
+        <v>0.5352</v>
+      </c>
+      <c r="AN25" s="10" t="n">
+        <v>0.0589</v>
       </c>
       <c r="AO25" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP25" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ25" s="10" t="n">
+      <c r="AQ25" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>Fond du Lac County</t>
         </is>
       </c>
       <c r="B26" s="7" t="n">
-        <v>0.3303</v>
+        <v>0.294</v>
       </c>
       <c r="C26" s="8" t="n">
-        <v>0.3541</v>
+        <v>0.2909</v>
       </c>
       <c r="D26" s="9" t="n">
-        <v>0.0238</v>
+        <v>-0.0031</v>
       </c>
       <c r="E26" s="7" t="n">
-        <v>0.2843</v>
+        <v>0.1412</v>
       </c>
       <c r="F26" s="8" t="n">
-        <v>0.2843</v>
-[...1 lines deleted...]
-      <c r="G26" s="10" t="n">
+        <v>0.1412</v>
+      </c>
+      <c r="G26" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="n">
-        <v>0.2247</v>
+        <v>0.1254</v>
       </c>
       <c r="I26" s="8" t="n">
-        <v>0.3164</v>
-[...2 lines deleted...]
-        <v>0.0917</v>
+        <v>0.1615</v>
+      </c>
+      <c r="J26" s="10" t="n">
+        <v>0.0361</v>
       </c>
       <c r="K26" s="7" t="n">
-        <v>0.3861</v>
+        <v>0.19</v>
       </c>
       <c r="L26" s="8" t="n">
-        <v>0.4594</v>
-[...2 lines deleted...]
-        <v>0.0733</v>
+        <v>0.2068</v>
+      </c>
+      <c r="M26" s="10" t="n">
+        <v>0.0168</v>
       </c>
       <c r="N26" s="7" t="n">
-        <v>0.2412</v>
+        <v>0.1146</v>
       </c>
       <c r="O26" s="8" t="n">
-        <v>0.3821</v>
-[...2 lines deleted...]
-        <v>0.1409</v>
+        <v>0.172</v>
+      </c>
+      <c r="P26" s="10" t="n">
+        <v>0.0574</v>
       </c>
       <c r="Q26" s="7" t="n">
-        <v>0.1823</v>
+        <v>0.0867</v>
       </c>
       <c r="R26" s="8" t="n">
-        <v>0.189</v>
+        <v>0.0851</v>
       </c>
       <c r="S26" s="9" t="n">
-        <v>0.0067</v>
+        <v>-0.0016</v>
       </c>
       <c r="T26" s="7" t="n">
-        <v>0.2949</v>
+        <v>0.1402</v>
       </c>
       <c r="U26" s="8" t="n">
-        <v>0.3187</v>
+        <v>0.1435</v>
       </c>
       <c r="V26" s="9" t="n">
-        <v>0.0238</v>
+        <v>0.0033</v>
       </c>
       <c r="W26" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4306</v>
       </c>
       <c r="X26" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y26" s="10" t="n">
+        <v>0.4306</v>
+      </c>
+      <c r="Y26" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="7" t="n">
-        <v>0.1805</v>
+        <v>0.1295</v>
       </c>
       <c r="AA26" s="8" t="n">
-        <v>0.1805</v>
-[...1 lines deleted...]
-      <c r="AB26" s="10" t="n">
+        <v>0.1295</v>
+      </c>
+      <c r="AB26" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="7" t="n">
         <v>0.4744</v>
       </c>
       <c r="AD26" s="8" t="n">
         <v>0.4744</v>
       </c>
-      <c r="AE26" s="10" t="n">
+      <c r="AE26" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="7" t="n">
         <v>0.463</v>
       </c>
       <c r="AG26" s="8" t="n">
         <v>0.463</v>
       </c>
-      <c r="AH26" s="10" t="n">
+      <c r="AH26" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="7" t="n">
-        <v>0.0504</v>
+        <v>0.0393</v>
       </c>
       <c r="AJ26" s="8" t="n">
-        <v>0.0759</v>
-[...2 lines deleted...]
-        <v>0.0255</v>
+        <v>0.0535</v>
+      </c>
+      <c r="AK26" s="10" t="n">
+        <v>0.0142</v>
       </c>
       <c r="AL26" s="7" t="n">
-        <v>0.1842</v>
+        <v>0.08890000000000001</v>
       </c>
       <c r="AM26" s="8" t="n">
-        <v>0.2021</v>
-[...2 lines deleted...]
-        <v>0.0179</v>
+        <v>0.0992</v>
+      </c>
+      <c r="AN26" s="10" t="n">
+        <v>0.0103</v>
       </c>
       <c r="AO26" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP26" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ26" s="10" t="n">
+      <c r="AQ26" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="inlineStr">
         <is>
           <t>Forest County</t>
         </is>
       </c>
       <c r="B27" s="7" t="n">
-        <v>0.3621</v>
+        <v>0.3251</v>
       </c>
       <c r="C27" s="8" t="n">
-        <v>0.3822</v>
+        <v>0.3283</v>
       </c>
       <c r="D27" s="9" t="n">
-        <v>0.0201</v>
+        <v>0.0032</v>
       </c>
       <c r="E27" s="7" t="n">
-        <v>0.217</v>
+        <v>0.182</v>
       </c>
       <c r="F27" s="8" t="n">
-        <v>0.217</v>
-[...1 lines deleted...]
-      <c r="G27" s="10" t="n">
+        <v>0.182</v>
+      </c>
+      <c r="G27" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="n">
-        <v>0.1037</v>
+        <v>0.08309999999999999</v>
       </c>
       <c r="I27" s="8" t="n">
-        <v>0.1139</v>
+        <v>0.0866</v>
       </c>
       <c r="J27" s="9" t="n">
-        <v>0.0102</v>
+        <v>0.0034</v>
       </c>
       <c r="K27" s="7" t="n">
-        <v>0.1772</v>
+        <v>0.1514</v>
       </c>
       <c r="L27" s="8" t="n">
-        <v>0.1555</v>
+        <v>0.126</v>
       </c>
       <c r="M27" s="11" t="n">
-        <v>-0.0217</v>
+        <v>-0.0254</v>
       </c>
       <c r="N27" s="7" t="n">
-        <v>0.352</v>
+        <v>0.2949</v>
       </c>
       <c r="O27" s="8" t="n">
-        <v>0.4133</v>
-[...2 lines deleted...]
-        <v>0.0613</v>
+        <v>0.335</v>
+      </c>
+      <c r="P27" s="10" t="n">
+        <v>0.0401</v>
       </c>
       <c r="Q27" s="7" t="n">
-        <v>0.1544</v>
+        <v>0.1293</v>
       </c>
       <c r="R27" s="8" t="n">
-        <v>0.1107</v>
+        <v>0.0898</v>
       </c>
       <c r="S27" s="11" t="n">
-        <v>-0.0436</v>
+        <v>-0.0396</v>
       </c>
       <c r="T27" s="7" t="n">
-        <v>0.1458</v>
+        <v>0.1221</v>
       </c>
       <c r="U27" s="8" t="n">
-        <v>0.1177</v>
+        <v>0.0954</v>
       </c>
       <c r="V27" s="11" t="n">
-        <v>-0.0281</v>
+        <v>-0.0267</v>
       </c>
       <c r="W27" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4206</v>
       </c>
       <c r="X27" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y27" s="10" t="n">
+        <v>0.4206</v>
+      </c>
+      <c r="Y27" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="7" t="n">
-        <v>0.3588</v>
+        <v>0.2568</v>
       </c>
       <c r="AA27" s="8" t="n">
-        <v>0.3588</v>
-[...1 lines deleted...]
-      <c r="AB27" s="10" t="n">
+        <v>0.2568</v>
+      </c>
+      <c r="AB27" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="7" t="n">
         <v>0.4808</v>
       </c>
       <c r="AD27" s="8" t="n">
         <v>0.4808</v>
       </c>
-      <c r="AE27" s="10" t="n">
+      <c r="AE27" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="7" t="n">
         <v>0.339</v>
       </c>
       <c r="AG27" s="8" t="n">
         <v>0.339</v>
       </c>
-      <c r="AH27" s="10" t="n">
+      <c r="AH27" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="7" t="n">
-        <v>0.0497</v>
+        <v>0.0304</v>
       </c>
       <c r="AJ27" s="8" t="n">
-        <v>0.0513</v>
-[...2 lines deleted...]
-        <v>0.0016</v>
+        <v>0.0306</v>
+      </c>
+      <c r="AK27" s="9" t="n">
+        <v>0.0001</v>
       </c>
       <c r="AL27" s="7" t="n">
-        <v>0.6419</v>
+        <v>0.5374</v>
       </c>
       <c r="AM27" s="8" t="n">
-        <v>0.732</v>
-[...2 lines deleted...]
-        <v>0.0901</v>
+        <v>0.5817</v>
+      </c>
+      <c r="AN27" s="10" t="n">
+        <v>0.0443</v>
       </c>
       <c r="AO27" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP27" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ27" s="10" t="n">
+      <c r="AQ27" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>Grant County</t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
-        <v>0.3556</v>
+        <v>0.3474</v>
       </c>
       <c r="C28" s="8" t="n">
-        <v>0.3864</v>
+        <v>0.3507</v>
       </c>
       <c r="D28" s="9" t="n">
-        <v>0.0308</v>
+        <v>0.0033</v>
       </c>
       <c r="E28" s="7" t="n">
-        <v>0.3922</v>
+        <v>0.2771</v>
       </c>
       <c r="F28" s="8" t="n">
-        <v>0.3922</v>
-[...1 lines deleted...]
-      <c r="G28" s="10" t="n">
+        <v>0.2771</v>
+      </c>
+      <c r="G28" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="n">
-        <v>0.3996</v>
+        <v>0.2862</v>
       </c>
       <c r="I28" s="8" t="n">
-        <v>0.5604</v>
-[...2 lines deleted...]
-        <v>0.1609</v>
+        <v>0.3712</v>
+      </c>
+      <c r="J28" s="10" t="n">
+        <v>0.0849</v>
       </c>
       <c r="K28" s="7" t="n">
-        <v>0.4094</v>
+        <v>0.2927</v>
       </c>
       <c r="L28" s="8" t="n">
-        <v>0.4687</v>
-[...2 lines deleted...]
-        <v>0.0593</v>
+        <v>0.3098</v>
+      </c>
+      <c r="M28" s="10" t="n">
+        <v>0.0171</v>
       </c>
       <c r="N28" s="7" t="n">
-        <v>0.2742</v>
+        <v>0.1908</v>
       </c>
       <c r="O28" s="8" t="n">
-        <v>0.4902</v>
-[...2 lines deleted...]
-        <v>0.2159</v>
+        <v>0.324</v>
+      </c>
+      <c r="P28" s="10" t="n">
+        <v>0.1332</v>
       </c>
       <c r="Q28" s="7" t="n">
-        <v>0.4528</v>
+        <v>0.315</v>
       </c>
       <c r="R28" s="8" t="n">
-        <v>0.4583</v>
-[...2 lines deleted...]
-        <v>0.0055</v>
+        <v>0.303</v>
+      </c>
+      <c r="S28" s="11" t="n">
+        <v>-0.0121</v>
       </c>
       <c r="T28" s="7" t="n">
-        <v>0.4671</v>
+        <v>0.325</v>
       </c>
       <c r="U28" s="8" t="n">
-        <v>0.4832</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>0.3194</v>
+      </c>
+      <c r="V28" s="11" t="n">
+        <v>-0.0056</v>
       </c>
       <c r="W28" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X28" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y28" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y28" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z28" s="7" t="n">
-        <v>0.193</v>
+        <v>0.1335</v>
       </c>
       <c r="AA28" s="8" t="n">
-        <v>0.193</v>
-[...1 lines deleted...]
-      <c r="AB28" s="10" t="n">
+        <v>0.1335</v>
+      </c>
+      <c r="AB28" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="7" t="n">
         <v>0.5051</v>
       </c>
       <c r="AD28" s="8" t="n">
         <v>0.5051</v>
       </c>
-      <c r="AE28" s="10" t="n">
+      <c r="AE28" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="7" t="n">
         <v>0.344</v>
       </c>
       <c r="AG28" s="8" t="n">
         <v>0.344</v>
       </c>
-      <c r="AH28" s="10" t="n">
+      <c r="AH28" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="7" t="n">
-        <v>0.0733</v>
+        <v>0.0496</v>
       </c>
       <c r="AJ28" s="8" t="n">
-        <v>0.1182</v>
-[...2 lines deleted...]
-        <v>0.0449</v>
+        <v>0.0772</v>
+      </c>
+      <c r="AK28" s="10" t="n">
+        <v>0.0276</v>
       </c>
       <c r="AL28" s="7" t="n">
-        <v>0.2788</v>
+        <v>0.197</v>
       </c>
       <c r="AM28" s="8" t="n">
-        <v>0.3128</v>
-[...2 lines deleted...]
-        <v>0.034</v>
+        <v>0.2247</v>
+      </c>
+      <c r="AN28" s="10" t="n">
+        <v>0.0276</v>
       </c>
       <c r="AO28" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP28" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ28" s="10" t="n">
+      <c r="AQ28" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="inlineStr">
         <is>
           <t>Green County</t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
-        <v>0.2798</v>
+        <v>0.2762</v>
       </c>
       <c r="C29" s="8" t="n">
-        <v>0.2944</v>
-[...2 lines deleted...]
-        <v>0.0146</v>
+        <v>0.2698</v>
+      </c>
+      <c r="D29" s="11" t="n">
+        <v>-0.0064</v>
       </c>
       <c r="E29" s="7" t="n">
-        <v>0.1944</v>
+        <v>0.1138</v>
       </c>
       <c r="F29" s="8" t="n">
-        <v>0.1944</v>
-[...1 lines deleted...]
-      <c r="G29" s="10" t="n">
+        <v>0.1138</v>
+      </c>
+      <c r="G29" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="7" t="n">
-        <v>0.141</v>
+        <v>0.0837</v>
       </c>
       <c r="I29" s="8" t="n">
-        <v>0.2212</v>
-[...2 lines deleted...]
-        <v>0.0803</v>
+        <v>0.1211</v>
+      </c>
+      <c r="J29" s="10" t="n">
+        <v>0.0374</v>
       </c>
       <c r="K29" s="7" t="n">
-        <v>0.2169</v>
+        <v>0.1298</v>
       </c>
       <c r="L29" s="8" t="n">
-        <v>0.2219</v>
-[...2 lines deleted...]
-        <v>0.0049</v>
+        <v>0.1223</v>
+      </c>
+      <c r="M29" s="11" t="n">
+        <v>-0.0075</v>
       </c>
       <c r="N29" s="7" t="n">
-        <v>0.1802</v>
+        <v>0.1038</v>
       </c>
       <c r="O29" s="8" t="n">
-        <v>0.2601</v>
-[...2 lines deleted...]
-        <v>0.0799</v>
+        <v>0.1434</v>
+      </c>
+      <c r="P29" s="10" t="n">
+        <v>0.0396</v>
       </c>
       <c r="Q29" s="7" t="n">
-        <v>0.1672</v>
+        <v>0.0963</v>
       </c>
       <c r="R29" s="8" t="n">
-        <v>0.1354</v>
+        <v>0.0747</v>
       </c>
       <c r="S29" s="11" t="n">
-        <v>-0.0318</v>
+        <v>-0.0217</v>
       </c>
       <c r="T29" s="7" t="n">
-        <v>0.2601</v>
+        <v>0.1498</v>
       </c>
       <c r="U29" s="8" t="n">
-        <v>0.2395</v>
+        <v>0.1321</v>
       </c>
       <c r="V29" s="11" t="n">
-        <v>-0.0206</v>
+        <v>-0.0178</v>
       </c>
       <c r="W29" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5034</v>
       </c>
       <c r="X29" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y29" s="10" t="n">
+        <v>0.5034</v>
+      </c>
+      <c r="Y29" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="7" t="n">
-        <v>0.1966</v>
+        <v>0.1371</v>
       </c>
       <c r="AA29" s="8" t="n">
-        <v>0.1966</v>
-[...1 lines deleted...]
-      <c r="AB29" s="10" t="n">
+        <v>0.1371</v>
+      </c>
+      <c r="AB29" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="7" t="n">
         <v>0.4265</v>
       </c>
       <c r="AD29" s="8" t="n">
         <v>0.4265</v>
       </c>
-      <c r="AE29" s="10" t="n">
+      <c r="AE29" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="7" t="n">
         <v>0.267</v>
       </c>
       <c r="AG29" s="8" t="n">
         <v>0.267</v>
       </c>
-      <c r="AH29" s="10" t="n">
+      <c r="AH29" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="7" t="n">
-        <v>0.0235</v>
+        <v>0.0105</v>
       </c>
       <c r="AJ29" s="8" t="n">
-        <v>0.0372</v>
-[...2 lines deleted...]
-        <v>0.0137</v>
+        <v>0.016</v>
+      </c>
+      <c r="AK29" s="10" t="n">
+        <v>0.0055</v>
       </c>
       <c r="AL29" s="7" t="n">
-        <v>0.2222</v>
+        <v>0.1212</v>
       </c>
       <c r="AM29" s="8" t="n">
-        <v>0.2717</v>
-[...2 lines deleted...]
-        <v>0.0495</v>
+        <v>0.1388</v>
+      </c>
+      <c r="AN29" s="10" t="n">
+        <v>0.0176</v>
       </c>
       <c r="AO29" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP29" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ29" s="10" t="n">
+      <c r="AQ29" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
           <t>Green Lake County</t>
         </is>
       </c>
       <c r="B30" s="7" t="n">
-        <v>0.3794</v>
+        <v>0.3551</v>
       </c>
       <c r="C30" s="8" t="n">
-        <v>0.3965</v>
-[...2 lines deleted...]
-        <v>0.0171</v>
+        <v>0.3464</v>
+      </c>
+      <c r="D30" s="11" t="n">
+        <v>-0.008699999999999999</v>
       </c>
       <c r="E30" s="7" t="n">
-        <v>0.3083</v>
+        <v>0.1898</v>
       </c>
       <c r="F30" s="8" t="n">
-        <v>0.3083</v>
-[...1 lines deleted...]
-      <c r="G30" s="10" t="n">
+        <v>0.1898</v>
+      </c>
+      <c r="G30" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="7" t="n">
-        <v>0.1872</v>
+        <v>0.1256</v>
       </c>
       <c r="I30" s="8" t="n">
-        <v>0.2091</v>
-[...2 lines deleted...]
-        <v>0.0219</v>
+        <v>0.1311</v>
+      </c>
+      <c r="J30" s="10" t="n">
+        <v>0.0056</v>
       </c>
       <c r="K30" s="7" t="n">
-        <v>0.4803</v>
+        <v>0.2952</v>
       </c>
       <c r="L30" s="8" t="n">
-        <v>0.4505</v>
+        <v>0.2589</v>
       </c>
       <c r="M30" s="11" t="n">
-        <v>-0.0298</v>
+        <v>-0.0363</v>
       </c>
       <c r="N30" s="7" t="n">
-        <v>0.2934</v>
+        <v>0.1758</v>
       </c>
       <c r="O30" s="8" t="n">
-        <v>0.4004</v>
-[...2 lines deleted...]
-        <v>0.1069</v>
+        <v>0.2301</v>
+      </c>
+      <c r="P30" s="10" t="n">
+        <v>0.0542</v>
       </c>
       <c r="Q30" s="7" t="n">
-        <v>0.1402</v>
+        <v>0.08450000000000001</v>
       </c>
       <c r="R30" s="8" t="n">
-        <v>0.114</v>
+        <v>0.0659</v>
       </c>
       <c r="S30" s="11" t="n">
-        <v>-0.0261</v>
+        <v>-0.0186</v>
       </c>
       <c r="T30" s="7" t="n">
-        <v>0.1847</v>
+        <v>0.1107</v>
       </c>
       <c r="U30" s="8" t="n">
-        <v>0.1606</v>
+        <v>0.09229999999999999</v>
       </c>
       <c r="V30" s="11" t="n">
-        <v>-0.0241</v>
+        <v>-0.0184</v>
       </c>
       <c r="W30" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X30" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y30" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y30" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="7" t="n">
-        <v>0.3983</v>
+        <v>0.2963</v>
       </c>
       <c r="AA30" s="8" t="n">
-        <v>0.3983</v>
-[...1 lines deleted...]
-      <c r="AB30" s="10" t="n">
+        <v>0.2963</v>
+      </c>
+      <c r="AB30" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="7" t="n">
         <v>0.4834</v>
       </c>
       <c r="AD30" s="8" t="n">
         <v>0.4834</v>
       </c>
-      <c r="AE30" s="10" t="n">
+      <c r="AE30" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="7" t="n">
         <v>0.463</v>
       </c>
       <c r="AG30" s="8" t="n">
         <v>0.463</v>
       </c>
-      <c r="AH30" s="10" t="n">
+      <c r="AH30" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="7" t="n">
-        <v>0.0698</v>
+        <v>0.0351</v>
       </c>
       <c r="AJ30" s="8" t="n">
-        <v>0.068</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>0.0338</v>
+      </c>
+      <c r="AK30" s="9" t="n">
+        <v>-0.0014</v>
       </c>
       <c r="AL30" s="7" t="n">
-        <v>0.3925</v>
+        <v>0.2327</v>
       </c>
       <c r="AM30" s="8" t="n">
-        <v>0.4298</v>
-[...2 lines deleted...]
-        <v>0.0373</v>
+        <v>0.2409</v>
+      </c>
+      <c r="AN30" s="10" t="n">
+        <v>0.008200000000000001</v>
       </c>
       <c r="AO30" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP30" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ30" s="10" t="n">
+      <c r="AQ30" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
           <t>Iowa County</t>
         </is>
       </c>
       <c r="B31" s="7" t="n">
-        <v>0.2627</v>
+        <v>0.2711</v>
       </c>
       <c r="C31" s="8" t="n">
-        <v>0.2784</v>
+        <v>0.2666</v>
       </c>
       <c r="D31" s="9" t="n">
-        <v>0.0157</v>
+        <v>-0.0044</v>
       </c>
       <c r="E31" s="7" t="n">
-        <v>0.1271</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="F31" s="8" t="n">
-        <v>0.1271</v>
-[...1 lines deleted...]
-      <c r="G31" s="10" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="G31" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="n">
-        <v>0.063</v>
+        <v>0.0351</v>
       </c>
       <c r="I31" s="8" t="n">
-        <v>0.1245</v>
-[...2 lines deleted...]
-        <v>0.0615</v>
+        <v>0.064</v>
+      </c>
+      <c r="J31" s="10" t="n">
+        <v>0.029</v>
       </c>
       <c r="K31" s="7" t="n">
-        <v>0.1313</v>
+        <v>0.0743</v>
       </c>
       <c r="L31" s="8" t="n">
-        <v>0.1248</v>
+        <v>0.06519999999999999</v>
       </c>
       <c r="M31" s="11" t="n">
-        <v>-0.0065</v>
+        <v>-0.0091</v>
       </c>
       <c r="N31" s="7" t="n">
-        <v>0.1277</v>
+        <v>0.0694</v>
       </c>
       <c r="O31" s="8" t="n">
-        <v>0.1842</v>
-[...2 lines deleted...]
-        <v>0.0564</v>
+        <v>0.09619999999999999</v>
+      </c>
+      <c r="P31" s="10" t="n">
+        <v>0.0268</v>
       </c>
       <c r="Q31" s="7" t="n">
-        <v>0.1119</v>
+        <v>0.0608</v>
       </c>
       <c r="R31" s="8" t="n">
-        <v>0.0785</v>
+        <v>0.041</v>
       </c>
       <c r="S31" s="11" t="n">
-        <v>-0.0334</v>
+        <v>-0.0198</v>
       </c>
       <c r="T31" s="7" t="n">
-        <v>0.1921</v>
+        <v>0.1044</v>
       </c>
       <c r="U31" s="8" t="n">
-        <v>0.1697</v>
+        <v>0.0886</v>
       </c>
       <c r="V31" s="11" t="n">
-        <v>-0.0224</v>
+        <v>-0.0158</v>
       </c>
       <c r="W31" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5102</v>
       </c>
       <c r="X31" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y31" s="10" t="n">
+        <v>0.5102</v>
+      </c>
+      <c r="Y31" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="7" t="n">
-        <v>0.1279</v>
+        <v>0.1</v>
       </c>
       <c r="AA31" s="8" t="n">
-        <v>0.1279</v>
-[...1 lines deleted...]
-      <c r="AB31" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB31" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="7" t="n">
         <v>0.4053</v>
       </c>
       <c r="AD31" s="8" t="n">
         <v>0.4053</v>
       </c>
-      <c r="AE31" s="10" t="n">
+      <c r="AE31" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="7" t="n">
         <v>0.299</v>
       </c>
       <c r="AG31" s="8" t="n">
         <v>0.299</v>
       </c>
-      <c r="AH31" s="10" t="n">
+      <c r="AH31" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="7" t="n">
-        <v>0.0248</v>
+        <v>0.0119</v>
       </c>
       <c r="AJ31" s="8" t="n">
-        <v>0.0572</v>
-[...2 lines deleted...]
-        <v>0.0325</v>
+        <v>0.0252</v>
+      </c>
+      <c r="AK31" s="10" t="n">
+        <v>0.0133</v>
       </c>
       <c r="AL31" s="7" t="n">
-        <v>0.2646</v>
+        <v>0.1388</v>
       </c>
       <c r="AM31" s="8" t="n">
-        <v>0.3398</v>
-[...2 lines deleted...]
-        <v>0.07530000000000001</v>
+        <v>0.1665</v>
+      </c>
+      <c r="AN31" s="10" t="n">
+        <v>0.0277</v>
       </c>
       <c r="AO31" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP31" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ31" s="10" t="n">
+      <c r="AQ31" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
           <t>Iron County</t>
         </is>
       </c>
       <c r="B32" s="7" t="n">
-        <v>0.2929</v>
+        <v>0.3153</v>
       </c>
       <c r="C32" s="8" t="n">
-        <v>0.3151</v>
+        <v>0.3169</v>
       </c>
       <c r="D32" s="9" t="n">
-        <v>0.0221</v>
+        <v>0.0016</v>
       </c>
       <c r="E32" s="7" t="n">
-        <v>0.1991</v>
+        <v>0.1848</v>
       </c>
       <c r="F32" s="8" t="n">
-        <v>0.1991</v>
-[...1 lines deleted...]
-      <c r="G32" s="10" t="n">
+        <v>0.1848</v>
+      </c>
+      <c r="G32" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="n">
-        <v>0.1337</v>
+        <v>0.1168</v>
       </c>
       <c r="I32" s="8" t="n">
-        <v>0.1723</v>
-[...2 lines deleted...]
-        <v>0.0386</v>
+        <v>0.1411</v>
+      </c>
+      <c r="J32" s="10" t="n">
+        <v>0.0243</v>
       </c>
       <c r="K32" s="7" t="n">
-        <v>0.06950000000000001</v>
+        <v>0.0669</v>
       </c>
       <c r="L32" s="8" t="n">
-        <v>0.0596</v>
+        <v>0.0538</v>
       </c>
       <c r="M32" s="11" t="n">
-        <v>-0.009900000000000001</v>
+        <v>-0.0131</v>
       </c>
       <c r="N32" s="7" t="n">
-        <v>0.3555</v>
+        <v>0.3318</v>
       </c>
       <c r="O32" s="8" t="n">
-        <v>0.3606</v>
-[...2 lines deleted...]
-        <v>0.0051</v>
+        <v>0.3255</v>
+      </c>
+      <c r="P32" s="11" t="n">
+        <v>-0.0063</v>
       </c>
       <c r="Q32" s="7" t="n">
-        <v>0.0992</v>
+        <v>0.0926</v>
       </c>
       <c r="R32" s="8" t="n">
-        <v>0.0585</v>
+        <v>0.0528</v>
       </c>
       <c r="S32" s="11" t="n">
-        <v>-0.0407</v>
+        <v>-0.0398</v>
       </c>
       <c r="T32" s="7" t="n">
-        <v>0.09669999999999999</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="U32" s="8" t="n">
-        <v>0.0716</v>
+        <v>0.0646</v>
       </c>
       <c r="V32" s="11" t="n">
-        <v>-0.0251</v>
+        <v>-0.0256</v>
       </c>
       <c r="W32" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.555</v>
       </c>
       <c r="X32" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y32" s="10" t="n">
+        <v>0.555</v>
+      </c>
+      <c r="Y32" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="7" t="n">
-        <v>0.2257</v>
+        <v>0.1577</v>
       </c>
       <c r="AA32" s="8" t="n">
-        <v>0.2257</v>
-[...1 lines deleted...]
-      <c r="AB32" s="10" t="n">
+        <v>0.1577</v>
+      </c>
+      <c r="AB32" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="7" t="n">
         <v>0.4267</v>
       </c>
       <c r="AD32" s="8" t="n">
         <v>0.4267</v>
       </c>
-      <c r="AE32" s="10" t="n">
+      <c r="AE32" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="7" t="n">
         <v>0.244</v>
       </c>
       <c r="AG32" s="8" t="n">
         <v>0.244</v>
       </c>
-      <c r="AH32" s="10" t="n">
+      <c r="AH32" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="7" t="n">
-        <v>0.0306</v>
+        <v>0.0223</v>
       </c>
       <c r="AJ32" s="8" t="n">
-        <v>0.0426</v>
-[...2 lines deleted...]
-        <v>0.012</v>
+        <v>0.0301</v>
+      </c>
+      <c r="AK32" s="10" t="n">
+        <v>0.0078</v>
       </c>
       <c r="AL32" s="7" t="n">
-        <v>0.427</v>
+        <v>0.3944</v>
       </c>
       <c r="AM32" s="8" t="n">
-        <v>0.5121</v>
-[...2 lines deleted...]
-        <v>0.0851</v>
+        <v>0.4445</v>
+      </c>
+      <c r="AN32" s="10" t="n">
+        <v>0.0501</v>
       </c>
       <c r="AO32" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP32" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ32" s="10" t="n">
+      <c r="AQ32" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
           <t>Jackson County</t>
         </is>
       </c>
       <c r="B33" s="7" t="n">
-        <v>0.4224</v>
+        <v>0.3933</v>
       </c>
       <c r="C33" s="8" t="n">
-        <v>0.4559</v>
-[...2 lines deleted...]
-        <v>0.0335</v>
+        <v>0.3878</v>
+      </c>
+      <c r="D33" s="11" t="n">
+        <v>-0.0055</v>
       </c>
       <c r="E33" s="7" t="n">
-        <v>0.4174</v>
+        <v>0.3126</v>
       </c>
       <c r="F33" s="8" t="n">
-        <v>0.4174</v>
-[...1 lines deleted...]
-      <c r="G33" s="10" t="n">
+        <v>0.3126</v>
+      </c>
+      <c r="G33" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="7" t="n">
-        <v>0.5195</v>
+        <v>0.3819</v>
       </c>
       <c r="I33" s="8" t="n">
-        <v>0.6082</v>
-[...2 lines deleted...]
-        <v>0.0887</v>
+        <v>0.4207</v>
+      </c>
+      <c r="J33" s="10" t="n">
+        <v>0.0388</v>
       </c>
       <c r="K33" s="7" t="n">
-        <v>0.4165</v>
+        <v>0.319</v>
       </c>
       <c r="L33" s="8" t="n">
-        <v>0.4145</v>
-[...2 lines deleted...]
-        <v>-0.002</v>
+        <v>0.2987</v>
+      </c>
+      <c r="M33" s="11" t="n">
+        <v>-0.0203</v>
       </c>
       <c r="N33" s="7" t="n">
-        <v>0.3368</v>
+        <v>0.2535</v>
       </c>
       <c r="O33" s="8" t="n">
-        <v>0.552</v>
-[...2 lines deleted...]
-        <v>0.2152</v>
+        <v>0.3978</v>
+      </c>
+      <c r="P33" s="10" t="n">
+        <v>0.1443</v>
       </c>
       <c r="Q33" s="7" t="n">
-        <v>0.3142</v>
+        <v>0.2349</v>
       </c>
       <c r="R33" s="8" t="n">
-        <v>0.2828</v>
+        <v>0.2024</v>
       </c>
       <c r="S33" s="11" t="n">
-        <v>-0.0314</v>
+        <v>-0.0324</v>
       </c>
       <c r="T33" s="7" t="n">
-        <v>0.4095</v>
+        <v>0.3082</v>
       </c>
       <c r="U33" s="8" t="n">
-        <v>0.3849</v>
+        <v>0.2774</v>
       </c>
       <c r="V33" s="11" t="n">
-        <v>-0.0246</v>
+        <v>-0.0308</v>
       </c>
       <c r="W33" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X33" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y33" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y33" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="7" t="n">
-        <v>0.3175</v>
+        <v>0.224</v>
       </c>
       <c r="AA33" s="8" t="n">
-        <v>0.3175</v>
-[...1 lines deleted...]
-      <c r="AB33" s="10" t="n">
+        <v>0.224</v>
+      </c>
+      <c r="AB33" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="7" t="n">
         <v>0.5315</v>
       </c>
       <c r="AD33" s="8" t="n">
         <v>0.5315</v>
       </c>
-      <c r="AE33" s="10" t="n">
+      <c r="AE33" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF33" s="7" t="n">
         <v>0.487</v>
       </c>
       <c r="AG33" s="8" t="n">
         <v>0.487</v>
       </c>
-      <c r="AH33" s="10" t="n">
+      <c r="AH33" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="7" t="n">
-        <v>0.2493</v>
+        <v>0.1697</v>
       </c>
       <c r="AJ33" s="8" t="n">
-        <v>0.2821</v>
-[...2 lines deleted...]
-        <v>0.0328</v>
+        <v>0.186</v>
+      </c>
+      <c r="AK33" s="10" t="n">
+        <v>0.0163</v>
       </c>
       <c r="AL33" s="7" t="n">
-        <v>0.5374</v>
+        <v>0.4187</v>
       </c>
       <c r="AM33" s="8" t="n">
-        <v>0.6046</v>
-[...2 lines deleted...]
-        <v>0.0673</v>
+        <v>0.4487</v>
+      </c>
+      <c r="AN33" s="10" t="n">
+        <v>0.03</v>
       </c>
       <c r="AO33" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP33" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ33" s="10" t="n">
+      <c r="AQ33" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
           <t>Jefferson County</t>
         </is>
       </c>
       <c r="B34" s="7" t="n">
-        <v>0.3065</v>
+        <v>0.2876</v>
       </c>
       <c r="C34" s="8" t="n">
-        <v>0.3277</v>
+        <v>0.2869</v>
       </c>
       <c r="D34" s="9" t="n">
-        <v>0.0212</v>
+        <v>-0.0005999999999999999</v>
       </c>
       <c r="E34" s="7" t="n">
-        <v>0.2816</v>
+        <v>0.152</v>
       </c>
       <c r="F34" s="8" t="n">
-        <v>0.2816</v>
-[...1 lines deleted...]
-      <c r="G34" s="10" t="n">
+        <v>0.152</v>
+      </c>
+      <c r="G34" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="n">
-        <v>0.2489</v>
+        <v>0.1442</v>
       </c>
       <c r="I34" s="8" t="n">
-        <v>0.3728</v>
-[...2 lines deleted...]
-        <v>0.1239</v>
+        <v>0.1987</v>
+      </c>
+      <c r="J34" s="10" t="n">
+        <v>0.0545</v>
       </c>
       <c r="K34" s="7" t="n">
-        <v>0.3424</v>
+        <v>0.1847</v>
       </c>
       <c r="L34" s="8" t="n">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>0.0576</v>
+        <v>0.1984</v>
+      </c>
+      <c r="M34" s="10" t="n">
+        <v>0.0137</v>
       </c>
       <c r="N34" s="7" t="n">
-        <v>0.1708</v>
+        <v>0.089</v>
       </c>
       <c r="O34" s="8" t="n">
-        <v>0.277</v>
-[...2 lines deleted...]
-        <v>0.1062</v>
+        <v>0.1374</v>
+      </c>
+      <c r="P34" s="10" t="n">
+        <v>0.0484</v>
       </c>
       <c r="Q34" s="7" t="n">
-        <v>0.2738</v>
+        <v>0.1427</v>
       </c>
       <c r="R34" s="8" t="n">
-        <v>0.2748</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>0.1363</v>
+      </c>
+      <c r="S34" s="11" t="n">
+        <v>-0.0063</v>
       </c>
       <c r="T34" s="7" t="n">
-        <v>0.3625</v>
+        <v>0.1889</v>
       </c>
       <c r="U34" s="8" t="n">
-        <v>0.378</v>
+        <v>0.1875</v>
       </c>
       <c r="V34" s="9" t="n">
-        <v>0.0155</v>
+        <v>-0.0014</v>
       </c>
       <c r="W34" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4956</v>
       </c>
       <c r="X34" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y34" s="10" t="n">
+        <v>0.4956</v>
+      </c>
+      <c r="Y34" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="7" t="n">
-        <v>0.1555</v>
+        <v>0.113</v>
       </c>
       <c r="AA34" s="8" t="n">
-        <v>0.1555</v>
-[...1 lines deleted...]
-      <c r="AB34" s="10" t="n">
+        <v>0.113</v>
+      </c>
+      <c r="AB34" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="7" t="n">
         <v>0.4603</v>
       </c>
       <c r="AD34" s="8" t="n">
         <v>0.4603</v>
       </c>
-      <c r="AE34" s="10" t="n">
+      <c r="AE34" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="7" t="n">
         <v>0.324</v>
       </c>
       <c r="AG34" s="8" t="n">
         <v>0.324</v>
       </c>
-      <c r="AH34" s="10" t="n">
+      <c r="AH34" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="7" t="n">
-        <v>0.0407</v>
+        <v>0.0317</v>
       </c>
       <c r="AJ34" s="8" t="n">
-        <v>0.06660000000000001</v>
-[...2 lines deleted...]
-        <v>0.0258</v>
+        <v>0.0471</v>
+      </c>
+      <c r="AK34" s="10" t="n">
+        <v>0.0154</v>
       </c>
       <c r="AL34" s="7" t="n">
-        <v>0.1818</v>
+        <v>0.0964</v>
       </c>
       <c r="AM34" s="8" t="n">
-        <v>0.2051</v>
-[...2 lines deleted...]
-        <v>0.0233</v>
+        <v>0.1104</v>
+      </c>
+      <c r="AN34" s="10" t="n">
+        <v>0.014</v>
       </c>
       <c r="AO34" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP34" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ34" s="10" t="n">
+      <c r="AQ34" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
           <t>Juneau County</t>
         </is>
       </c>
       <c r="B35" s="7" t="n">
-        <v>0.3837</v>
+        <v>0.3558</v>
       </c>
       <c r="C35" s="8" t="n">
-        <v>0.4138</v>
+        <v>0.3516</v>
       </c>
       <c r="D35" s="9" t="n">
-        <v>0.0301</v>
+        <v>-0.0043</v>
       </c>
       <c r="E35" s="7" t="n">
-        <v>0.3298</v>
+        <v>0.2701</v>
       </c>
       <c r="F35" s="8" t="n">
-        <v>0.3298</v>
-[...1 lines deleted...]
-      <c r="G35" s="10" t="n">
+        <v>0.2701</v>
+      </c>
+      <c r="G35" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="n">
-        <v>0.426</v>
+        <v>0.3568</v>
       </c>
       <c r="I35" s="8" t="n">
-        <v>0.5095</v>
-[...2 lines deleted...]
-        <v>0.0835</v>
+        <v>0.4012</v>
+      </c>
+      <c r="J35" s="10" t="n">
+        <v>0.0444</v>
       </c>
       <c r="K35" s="7" t="n">
-        <v>0.355</v>
+        <v>0.2888</v>
       </c>
       <c r="L35" s="8" t="n">
-        <v>0.3534</v>
-[...2 lines deleted...]
-        <v>-0.0016</v>
+        <v>0.2703</v>
+      </c>
+      <c r="M35" s="11" t="n">
+        <v>-0.0185</v>
       </c>
       <c r="N35" s="7" t="n">
-        <v>0.2478</v>
+        <v>0.1975</v>
       </c>
       <c r="O35" s="8" t="n">
-        <v>0.3929</v>
-[...2 lines deleted...]
-        <v>0.1451</v>
+        <v>0.3005</v>
+      </c>
+      <c r="P35" s="10" t="n">
+        <v>0.103</v>
       </c>
       <c r="Q35" s="7" t="n">
-        <v>0.2537</v>
+        <v>0.2015</v>
       </c>
       <c r="R35" s="8" t="n">
-        <v>0.2238</v>
+        <v>0.1706</v>
       </c>
       <c r="S35" s="11" t="n">
-        <v>-0.0299</v>
+        <v>-0.0309</v>
       </c>
       <c r="T35" s="7" t="n">
-        <v>0.2599</v>
+        <v>0.2072</v>
       </c>
       <c r="U35" s="8" t="n">
-        <v>0.2413</v>
+        <v>0.1845</v>
       </c>
       <c r="V35" s="11" t="n">
-        <v>-0.0186</v>
+        <v>-0.0227</v>
       </c>
       <c r="W35" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5124</v>
       </c>
       <c r="X35" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y35" s="10" t="n">
+        <v>0.5124</v>
+      </c>
+      <c r="Y35" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="7" t="n">
-        <v>0.2991</v>
+        <v>0.2056</v>
       </c>
       <c r="AA35" s="8" t="n">
-        <v>0.2991</v>
-[...1 lines deleted...]
-      <c r="AB35" s="10" t="n">
+        <v>0.2056</v>
+      </c>
+      <c r="AB35" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="7" t="n">
         <v>0.5099</v>
       </c>
       <c r="AD35" s="8" t="n">
         <v>0.5099</v>
       </c>
-      <c r="AE35" s="10" t="n">
+      <c r="AE35" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF35" s="7" t="n">
         <v>0.407</v>
       </c>
       <c r="AG35" s="8" t="n">
         <v>0.407</v>
       </c>
-      <c r="AH35" s="10" t="n">
+      <c r="AH35" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="7" t="n">
-        <v>0.1496</v>
+        <v>0.1236</v>
       </c>
       <c r="AJ35" s="8" t="n">
-        <v>0.1747</v>
-[...2 lines deleted...]
-        <v>0.0252</v>
+        <v>0.1397</v>
+      </c>
+      <c r="AK35" s="10" t="n">
+        <v>0.0161</v>
       </c>
       <c r="AL35" s="7" t="n">
-        <v>0.4831</v>
+        <v>0.3961</v>
       </c>
       <c r="AM35" s="8" t="n">
-        <v>0.5477</v>
-[...2 lines deleted...]
-        <v>0.0646</v>
+        <v>0.427</v>
+      </c>
+      <c r="AN35" s="10" t="n">
+        <v>0.0308</v>
       </c>
       <c r="AO35" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP35" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ35" s="10" t="n">
+      <c r="AQ35" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
           <t>Kenosha County</t>
         </is>
       </c>
       <c r="B36" s="7" t="n">
-        <v>0.4127</v>
+        <v>0.3849</v>
       </c>
       <c r="C36" s="8" t="n">
-        <v>0.4266</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>0.3713</v>
+      </c>
+      <c r="D36" s="11" t="n">
+        <v>-0.0137</v>
       </c>
       <c r="E36" s="7" t="n">
-        <v>0.3129</v>
+        <v>0.1484</v>
       </c>
       <c r="F36" s="8" t="n">
-        <v>0.3129</v>
-[...1 lines deleted...]
-      <c r="G36" s="10" t="n">
+        <v>0.1484</v>
+      </c>
+      <c r="G36" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="n">
-        <v>0.3524</v>
+        <v>0.177</v>
       </c>
       <c r="I36" s="8" t="n">
-        <v>0.4005</v>
-[...2 lines deleted...]
-        <v>0.048</v>
+        <v>0.1896</v>
+      </c>
+      <c r="J36" s="10" t="n">
+        <v>0.0125</v>
       </c>
       <c r="K36" s="7" t="n">
-        <v>0.3813</v>
+        <v>0.1772</v>
       </c>
       <c r="L36" s="8" t="n">
-        <v>0.427</v>
-[...2 lines deleted...]
-        <v>0.0456</v>
+        <v>0.187</v>
+      </c>
+      <c r="M36" s="10" t="n">
+        <v>0.0098</v>
       </c>
       <c r="N36" s="7" t="n">
-        <v>0.1996</v>
+        <v>0.09089999999999999</v>
       </c>
       <c r="O36" s="8" t="n">
-        <v>0.2538</v>
-[...2 lines deleted...]
-        <v>0.0542</v>
+        <v>0.1112</v>
+      </c>
+      <c r="P36" s="10" t="n">
+        <v>0.0202</v>
       </c>
       <c r="Q36" s="7" t="n">
-        <v>0.2844</v>
+        <v>0.1305</v>
       </c>
       <c r="R36" s="8" t="n">
-        <v>0.3092</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>0.1364</v>
+      </c>
+      <c r="S36" s="10" t="n">
+        <v>0.0059</v>
       </c>
       <c r="T36" s="7" t="n">
-        <v>0.2877</v>
+        <v>0.131</v>
       </c>
       <c r="U36" s="8" t="n">
-        <v>0.3126</v>
-[...2 lines deleted...]
-        <v>0.0249</v>
+        <v>0.1369</v>
+      </c>
+      <c r="V36" s="10" t="n">
+        <v>0.0059</v>
       </c>
       <c r="W36" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.527</v>
       </c>
       <c r="X36" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y36" s="10" t="n">
+        <v>0.527</v>
+      </c>
+      <c r="Y36" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="7" t="n">
-        <v>0.3927</v>
+        <v>0.2567</v>
       </c>
       <c r="AA36" s="8" t="n">
-        <v>0.3927</v>
-[...1 lines deleted...]
-      <c r="AB36" s="10" t="n">
+        <v>0.2567</v>
+      </c>
+      <c r="AB36" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="7" t="n">
         <v>0.7166</v>
       </c>
       <c r="AD36" s="8" t="n">
         <v>0.7166</v>
       </c>
-      <c r="AE36" s="10" t="n">
+      <c r="AE36" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="7" t="n">
         <v>0.537</v>
       </c>
       <c r="AG36" s="8" t="n">
         <v>0.537</v>
       </c>
-      <c r="AH36" s="10" t="n">
+      <c r="AH36" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="7" t="n">
-        <v>0.0735</v>
+        <v>0.0565</v>
       </c>
       <c r="AJ36" s="8" t="n">
-        <v>0.0746</v>
-[...2 lines deleted...]
-        <v>0.0011</v>
+        <v>0.0528</v>
+      </c>
+      <c r="AK36" s="9" t="n">
+        <v>-0.0037</v>
       </c>
       <c r="AL36" s="7" t="n">
-        <v>0.1952</v>
+        <v>0.0958</v>
       </c>
       <c r="AM36" s="8" t="n">
-        <v>0.1806</v>
-[...2 lines deleted...]
-        <v>-0.0146</v>
+        <v>0.0921</v>
+      </c>
+      <c r="AN36" s="9" t="n">
+        <v>-0.0037</v>
       </c>
       <c r="AO36" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP36" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ36" s="10" t="n">
+      <c r="AQ36" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
           <t>Kewaunee County</t>
         </is>
       </c>
       <c r="B37" s="7" t="n">
-        <v>0.2491</v>
+        <v>0.2779</v>
       </c>
       <c r="C37" s="8" t="n">
-        <v>0.262</v>
-[...2 lines deleted...]
-        <v>0.0129</v>
+        <v>0.2695</v>
+      </c>
+      <c r="D37" s="11" t="n">
+        <v>-0.008500000000000001</v>
       </c>
       <c r="E37" s="7" t="n">
-        <v>0.1001</v>
+        <v>0.0485</v>
       </c>
       <c r="F37" s="8" t="n">
-        <v>0.1001</v>
-[...1 lines deleted...]
-      <c r="G37" s="10" t="n">
+        <v>0.0485</v>
+      </c>
+      <c r="G37" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="n">
-        <v>0.062</v>
+        <v>0.0299</v>
       </c>
       <c r="I37" s="8" t="n">
-        <v>0.1204</v>
-[...2 lines deleted...]
-        <v>0.0584</v>
+        <v>0.0536</v>
+      </c>
+      <c r="J37" s="10" t="n">
+        <v>0.0237</v>
       </c>
       <c r="K37" s="7" t="n">
-        <v>0.0861</v>
+        <v>0.043</v>
       </c>
       <c r="L37" s="8" t="n">
-        <v>0.08110000000000001</v>
-[...2 lines deleted...]
-        <v>-0.005</v>
+        <v>0.0374</v>
+      </c>
+      <c r="M37" s="11" t="n">
+        <v>-0.0056</v>
       </c>
       <c r="N37" s="7" t="n">
-        <v>0.156</v>
+        <v>0.07489999999999999</v>
       </c>
       <c r="O37" s="8" t="n">
-        <v>0.2221</v>
-[...2 lines deleted...]
-        <v>0.06619999999999999</v>
+        <v>0.1025</v>
+      </c>
+      <c r="P37" s="10" t="n">
+        <v>0.0276</v>
       </c>
       <c r="Q37" s="7" t="n">
-        <v>0.0541</v>
+        <v>0.0258</v>
       </c>
       <c r="R37" s="8" t="n">
-        <v>0.038</v>
+        <v>0.0174</v>
       </c>
       <c r="S37" s="11" t="n">
-        <v>-0.0161</v>
+        <v>-0.008399999999999999</v>
       </c>
       <c r="T37" s="7" t="n">
-        <v>0.07489999999999999</v>
+        <v>0.036</v>
       </c>
       <c r="U37" s="8" t="n">
-        <v>0.0641</v>
+        <v>0.0296</v>
       </c>
       <c r="V37" s="11" t="n">
-        <v>-0.0108</v>
+        <v>-0.0064</v>
       </c>
       <c r="W37" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X37" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y37" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y37" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="7" t="n">
-        <v>0.1448</v>
+        <v>0.1108</v>
       </c>
       <c r="AA37" s="8" t="n">
-        <v>0.1448</v>
-[...1 lines deleted...]
-      <c r="AB37" s="10" t="n">
+        <v>0.1108</v>
+      </c>
+      <c r="AB37" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="7" t="n">
         <v>0.4036</v>
       </c>
       <c r="AD37" s="8" t="n">
         <v>0.4036</v>
       </c>
-      <c r="AE37" s="10" t="n">
+      <c r="AE37" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="7" t="n">
         <v>0.232</v>
       </c>
       <c r="AG37" s="8" t="n">
         <v>0.232</v>
       </c>
-      <c r="AH37" s="10" t="n">
+      <c r="AH37" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI37" s="7" t="n">
-        <v>0.0086</v>
+        <v>0.0032</v>
       </c>
       <c r="AJ37" s="8" t="n">
-        <v>0.0186</v>
+        <v>0.0063</v>
       </c>
       <c r="AK37" s="9" t="n">
-        <v>0.01</v>
+        <v>0.0031</v>
       </c>
       <c r="AL37" s="7" t="n">
-        <v>0.2284</v>
+        <v>0.1033</v>
       </c>
       <c r="AM37" s="8" t="n">
-        <v>0.2918</v>
-[...2 lines deleted...]
-        <v>0.0635</v>
+        <v>0.1232</v>
+      </c>
+      <c r="AN37" s="10" t="n">
+        <v>0.0199</v>
       </c>
       <c r="AO37" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP37" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ37" s="10" t="n">
+      <c r="AQ37" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
           <t>La Crosse County</t>
         </is>
       </c>
       <c r="B38" s="7" t="n">
-        <v>0.3028</v>
+        <v>0.2861</v>
       </c>
       <c r="C38" s="8" t="n">
-        <v>0.3362</v>
+        <v>0.2855</v>
       </c>
       <c r="D38" s="9" t="n">
-        <v>0.0335</v>
+        <v>-0.0005999999999999999</v>
       </c>
       <c r="E38" s="7" t="n">
-        <v>0.2716</v>
+        <v>0.1379</v>
       </c>
       <c r="F38" s="8" t="n">
-        <v>0.2716</v>
-[...1 lines deleted...]
-      <c r="G38" s="10" t="n">
+        <v>0.1379</v>
+      </c>
+      <c r="G38" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="n">
-        <v>0.2398</v>
+        <v>0.1307</v>
       </c>
       <c r="I38" s="8" t="n">
-        <v>0.3601</v>
-[...2 lines deleted...]
-        <v>0.1203</v>
+        <v>0.1798</v>
+      </c>
+      <c r="J38" s="10" t="n">
+        <v>0.0491</v>
       </c>
       <c r="K38" s="7" t="n">
-        <v>0.2737</v>
+        <v>0.1393</v>
       </c>
       <c r="L38" s="8" t="n">
-        <v>0.3485</v>
-[...2 lines deleted...]
-        <v>0.07480000000000001</v>
+        <v>0.1626</v>
+      </c>
+      <c r="M38" s="10" t="n">
+        <v>0.0233</v>
       </c>
       <c r="N38" s="7" t="n">
-        <v>0.1363</v>
+        <v>0.0672</v>
       </c>
       <c r="O38" s="8" t="n">
-        <v>0.2429</v>
-[...2 lines deleted...]
-        <v>0.1066</v>
+        <v>0.1133</v>
+      </c>
+      <c r="P38" s="10" t="n">
+        <v>0.0461</v>
       </c>
       <c r="Q38" s="7" t="n">
-        <v>0.3862</v>
+        <v>0.1903</v>
       </c>
       <c r="R38" s="8" t="n">
-        <v>0.4454</v>
-[...2 lines deleted...]
-        <v>0.0592</v>
+        <v>0.2078</v>
+      </c>
+      <c r="S38" s="10" t="n">
+        <v>0.0174</v>
       </c>
       <c r="T38" s="7" t="n">
-        <v>0.3752</v>
+        <v>0.1849</v>
       </c>
       <c r="U38" s="8" t="n">
-        <v>0.4369</v>
-[...2 lines deleted...]
-        <v>0.0617</v>
+        <v>0.2038</v>
+      </c>
+      <c r="V38" s="10" t="n">
+        <v>0.0189</v>
       </c>
       <c r="W38" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4967</v>
       </c>
       <c r="X38" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y38" s="10" t="n">
+        <v>0.4967</v>
+      </c>
+      <c r="Y38" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="7" t="n">
-        <v>0.1564</v>
+        <v>0.1</v>
       </c>
       <c r="AA38" s="8" t="n">
-        <v>0.1564</v>
-[...1 lines deleted...]
-      <c r="AB38" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB38" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="7" t="n">
         <v>0.4922</v>
       </c>
       <c r="AD38" s="8" t="n">
         <v>0.4922</v>
       </c>
-      <c r="AE38" s="10" t="n">
+      <c r="AE38" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="7" t="n">
         <v>0.281</v>
       </c>
       <c r="AG38" s="8" t="n">
         <v>0.281</v>
       </c>
-      <c r="AH38" s="10" t="n">
+      <c r="AH38" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="7" t="n">
-        <v>0.08400000000000001</v>
+        <v>0.0547</v>
       </c>
       <c r="AJ38" s="8" t="n">
-        <v>0.1399</v>
-[...2 lines deleted...]
-        <v>0.0559</v>
+        <v>0.0824</v>
+      </c>
+      <c r="AK38" s="10" t="n">
+        <v>0.0277</v>
       </c>
       <c r="AL38" s="7" t="n">
-        <v>0.1578</v>
+        <v>0.0992</v>
       </c>
       <c r="AM38" s="8" t="n">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>0.0323</v>
+        <v>0.1123</v>
+      </c>
+      <c r="AN38" s="10" t="n">
+        <v>0.0131</v>
       </c>
       <c r="AO38" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP38" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ38" s="10" t="n">
+      <c r="AQ38" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
           <t>Lafayette County</t>
         </is>
       </c>
       <c r="B39" s="7" t="n">
-        <v>0.3175</v>
+        <v>0.3228</v>
       </c>
       <c r="C39" s="8" t="n">
-        <v>0.3311</v>
+        <v>0.3181</v>
       </c>
       <c r="D39" s="9" t="n">
-        <v>0.0136</v>
+        <v>-0.0047</v>
       </c>
       <c r="E39" s="7" t="n">
-        <v>0.1974</v>
+        <v>0.145</v>
       </c>
       <c r="F39" s="8" t="n">
-        <v>0.1974</v>
-[...1 lines deleted...]
-      <c r="G39" s="10" t="n">
+        <v>0.145</v>
+      </c>
+      <c r="G39" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="n">
-        <v>0.1616</v>
+        <v>0.1227</v>
       </c>
       <c r="I39" s="8" t="n">
-        <v>0.2041</v>
-[...2 lines deleted...]
-        <v>0.0425</v>
+        <v>0.1457</v>
+      </c>
+      <c r="J39" s="10" t="n">
+        <v>0.0231</v>
       </c>
       <c r="K39" s="7" t="n">
-        <v>0.2116</v>
+        <v>0.1573</v>
       </c>
       <c r="L39" s="8" t="n">
-        <v>0.1743</v>
+        <v>0.1219</v>
       </c>
       <c r="M39" s="11" t="n">
-        <v>-0.0372</v>
+        <v>-0.0354</v>
       </c>
       <c r="N39" s="7" t="n">
-        <v>0.1926</v>
+        <v>0.139</v>
       </c>
       <c r="O39" s="8" t="n">
-        <v>0.2295</v>
-[...2 lines deleted...]
-        <v>0.0369</v>
+        <v>0.1605</v>
+      </c>
+      <c r="P39" s="10" t="n">
+        <v>0.0215</v>
       </c>
       <c r="Q39" s="7" t="n">
-        <v>0.1472</v>
+        <v>0.1062</v>
       </c>
       <c r="R39" s="8" t="n">
-        <v>0.0974</v>
+        <v>0.06809999999999999</v>
       </c>
       <c r="S39" s="11" t="n">
-        <v>-0.0498</v>
+        <v>-0.0381</v>
       </c>
       <c r="T39" s="7" t="n">
-        <v>0.2559</v>
+        <v>0.1846</v>
       </c>
       <c r="U39" s="8" t="n">
-        <v>0.2071</v>
+        <v>0.1448</v>
       </c>
       <c r="V39" s="11" t="n">
-        <v>-0.0488</v>
+        <v>-0.0399</v>
       </c>
       <c r="W39" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X39" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y39" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y39" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="7" t="n">
-        <v>0.2859</v>
+        <v>0.1924</v>
       </c>
       <c r="AA39" s="8" t="n">
-        <v>0.2859</v>
-[...1 lines deleted...]
-      <c r="AB39" s="10" t="n">
+        <v>0.1924</v>
+      </c>
+      <c r="AB39" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="7" t="n">
         <v>0.4268</v>
       </c>
       <c r="AD39" s="8" t="n">
         <v>0.4268</v>
       </c>
-      <c r="AE39" s="10" t="n">
+      <c r="AE39" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF39" s="7" t="n">
         <v>0.409</v>
       </c>
       <c r="AG39" s="8" t="n">
         <v>0.409</v>
       </c>
-      <c r="AH39" s="10" t="n">
+      <c r="AH39" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="7" t="n">
-        <v>0.0395</v>
+        <v>0.0258</v>
       </c>
       <c r="AJ39" s="8" t="n">
-        <v>0.0448</v>
+        <v>0.0288</v>
       </c>
       <c r="AK39" s="9" t="n">
-        <v>0.0053</v>
+        <v>0.003</v>
       </c>
       <c r="AL39" s="7" t="n">
-        <v>0.312</v>
+        <v>0.2139</v>
       </c>
       <c r="AM39" s="8" t="n">
-        <v>0.3647</v>
-[...2 lines deleted...]
-        <v>0.0528</v>
+        <v>0.2356</v>
+      </c>
+      <c r="AN39" s="10" t="n">
+        <v>0.0216</v>
       </c>
       <c r="AO39" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP39" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ39" s="10" t="n">
+      <c r="AQ39" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
           <t>Langlade County</t>
         </is>
       </c>
       <c r="B40" s="7" t="n">
-        <v>0.3013</v>
+        <v>0.3042</v>
       </c>
       <c r="C40" s="8" t="n">
-        <v>0.3196</v>
+        <v>0.3021</v>
       </c>
       <c r="D40" s="9" t="n">
-        <v>0.0182</v>
+        <v>-0.0021</v>
       </c>
       <c r="E40" s="7" t="n">
-        <v>0.1753</v>
+        <v>0.1165</v>
       </c>
       <c r="F40" s="8" t="n">
-        <v>0.1753</v>
-[...1 lines deleted...]
-      <c r="G40" s="10" t="n">
+        <v>0.1165</v>
+      </c>
+      <c r="G40" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="n">
-        <v>0.09370000000000001</v>
+        <v>0.0633</v>
       </c>
       <c r="I40" s="8" t="n">
-        <v>0.1185</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>0.0752</v>
+      </c>
+      <c r="J40" s="10" t="n">
+        <v>0.0119</v>
       </c>
       <c r="K40" s="7" t="n">
-        <v>0.1548</v>
+        <v>0.1051</v>
       </c>
       <c r="L40" s="8" t="n">
-        <v>0.1406</v>
+        <v>0.0897</v>
       </c>
       <c r="M40" s="11" t="n">
-        <v>-0.0142</v>
+        <v>-0.0155</v>
       </c>
       <c r="N40" s="7" t="n">
-        <v>0.2637</v>
+        <v>0.174</v>
       </c>
       <c r="O40" s="8" t="n">
-        <v>0.3207</v>
-[...2 lines deleted...]
-        <v>0.057</v>
+        <v>0.2045</v>
+      </c>
+      <c r="P40" s="10" t="n">
+        <v>0.0305</v>
       </c>
       <c r="Q40" s="7" t="n">
-        <v>0.1189</v>
+        <v>0.0784</v>
       </c>
       <c r="R40" s="8" t="n">
-        <v>0.0862</v>
+        <v>0.055</v>
       </c>
       <c r="S40" s="11" t="n">
-        <v>-0.0326</v>
+        <v>-0.0234</v>
       </c>
       <c r="T40" s="7" t="n">
-        <v>0.1577</v>
+        <v>0.104</v>
       </c>
       <c r="U40" s="8" t="n">
-        <v>0.1308</v>
+        <v>0.0834</v>
       </c>
       <c r="V40" s="11" t="n">
-        <v>-0.0268</v>
+        <v>-0.0206</v>
       </c>
       <c r="W40" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5438</v>
       </c>
       <c r="X40" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y40" s="10" t="n">
+        <v>0.5438</v>
+      </c>
+      <c r="Y40" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="7" t="n">
-        <v>0.2523</v>
+        <v>0.1928</v>
       </c>
       <c r="AA40" s="8" t="n">
-        <v>0.2523</v>
-[...1 lines deleted...]
-      <c r="AB40" s="10" t="n">
+        <v>0.1928</v>
+      </c>
+      <c r="AB40" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="7" t="n">
         <v>0.44</v>
       </c>
       <c r="AD40" s="8" t="n">
         <v>0.44</v>
       </c>
-      <c r="AE40" s="10" t="n">
+      <c r="AE40" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="7" t="n">
         <v>0.273</v>
       </c>
       <c r="AG40" s="8" t="n">
         <v>0.273</v>
       </c>
-      <c r="AH40" s="10" t="n">
+      <c r="AH40" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="7" t="n">
-        <v>0.0449</v>
+        <v>0.0232</v>
       </c>
       <c r="AJ40" s="8" t="n">
-        <v>0.0567</v>
-[...2 lines deleted...]
-        <v>0.0118</v>
+        <v>0.029</v>
+      </c>
+      <c r="AK40" s="10" t="n">
+        <v>0.0058</v>
       </c>
       <c r="AL40" s="7" t="n">
-        <v>0.4574</v>
+        <v>0.3001</v>
       </c>
       <c r="AM40" s="8" t="n">
-        <v>0.5369</v>
-[...2 lines deleted...]
-        <v>0.0795</v>
+        <v>0.3321</v>
+      </c>
+      <c r="AN40" s="10" t="n">
+        <v>0.032</v>
       </c>
       <c r="AO40" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP40" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ40" s="10" t="n">
+      <c r="AQ40" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
           <t>Lincoln County</t>
         </is>
       </c>
       <c r="B41" s="7" t="n">
-        <v>0.3058</v>
+        <v>0.3099</v>
       </c>
       <c r="C41" s="8" t="n">
-        <v>0.3258</v>
+        <v>0.3074</v>
       </c>
       <c r="D41" s="9" t="n">
-        <v>0.0201</v>
+        <v>-0.0025</v>
       </c>
       <c r="E41" s="7" t="n">
-        <v>0.2001</v>
+        <v>0.1228</v>
       </c>
       <c r="F41" s="8" t="n">
-        <v>0.2001</v>
-[...1 lines deleted...]
-      <c r="G41" s="10" t="n">
+        <v>0.1228</v>
+      </c>
+      <c r="G41" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="n">
-        <v>0.074</v>
+        <v>0.0435</v>
       </c>
       <c r="I41" s="8" t="n">
-        <v>0.0946</v>
-[...2 lines deleted...]
-        <v>0.0206</v>
+        <v>0.0519</v>
+      </c>
+      <c r="J41" s="10" t="n">
+        <v>0.008500000000000001</v>
       </c>
       <c r="K41" s="7" t="n">
-        <v>0.1698</v>
+        <v>0.1069</v>
       </c>
       <c r="L41" s="8" t="n">
-        <v>0.1651</v>
-[...2 lines deleted...]
-        <v>-0.0047</v>
+        <v>0.09710000000000001</v>
+      </c>
+      <c r="M41" s="11" t="n">
+        <v>-0.0098</v>
       </c>
       <c r="N41" s="7" t="n">
-        <v>0.2959</v>
+        <v>0.1808</v>
       </c>
       <c r="O41" s="8" t="n">
-        <v>0.3253</v>
-[...2 lines deleted...]
-        <v>0.0295</v>
+        <v>0.1913</v>
+      </c>
+      <c r="P41" s="10" t="n">
+        <v>0.0105</v>
       </c>
       <c r="Q41" s="7" t="n">
-        <v>0.1747</v>
+        <v>0.1063</v>
       </c>
       <c r="R41" s="8" t="n">
-        <v>0.1234</v>
+        <v>0.0723</v>
       </c>
       <c r="S41" s="11" t="n">
-        <v>-0.0513</v>
+        <v>-0.0341</v>
       </c>
       <c r="T41" s="7" t="n">
-        <v>0.2087</v>
+        <v>0.1276</v>
       </c>
       <c r="U41" s="8" t="n">
-        <v>0.1708</v>
+        <v>0.1004</v>
       </c>
       <c r="V41" s="11" t="n">
-        <v>-0.0379</v>
+        <v>-0.0271</v>
       </c>
       <c r="W41" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5583</v>
       </c>
       <c r="X41" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y41" s="10" t="n">
+        <v>0.5583</v>
+      </c>
+      <c r="Y41" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="7" t="n">
-        <v>0.2521</v>
+        <v>0.2011</v>
       </c>
       <c r="AA41" s="8" t="n">
-        <v>0.2521</v>
-[...1 lines deleted...]
-      <c r="AB41" s="10" t="n">
+        <v>0.2011</v>
+      </c>
+      <c r="AB41" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="7" t="n">
         <v>0.4541</v>
       </c>
       <c r="AD41" s="8" t="n">
         <v>0.4541</v>
       </c>
-      <c r="AE41" s="10" t="n">
+      <c r="AE41" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF41" s="7" t="n">
         <v>0.268</v>
       </c>
       <c r="AG41" s="8" t="n">
         <v>0.268</v>
       </c>
-      <c r="AH41" s="10" t="n">
+      <c r="AH41" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="7" t="n">
-        <v>0.058</v>
+        <v>0.028</v>
       </c>
       <c r="AJ41" s="8" t="n">
-        <v>0.0805</v>
-[...2 lines deleted...]
-        <v>0.0225</v>
+        <v>0.0385</v>
+      </c>
+      <c r="AK41" s="10" t="n">
+        <v>0.0105</v>
       </c>
       <c r="AL41" s="7" t="n">
-        <v>0.444</v>
+        <v>0.2761</v>
       </c>
       <c r="AM41" s="8" t="n">
-        <v>0.5228</v>
-[...2 lines deleted...]
-        <v>0.0788</v>
+        <v>0.3067</v>
+      </c>
+      <c r="AN41" s="10" t="n">
+        <v>0.0306</v>
       </c>
       <c r="AO41" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP41" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ41" s="10" t="n">
+      <c r="AQ41" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
           <t>Manitowoc County</t>
         </is>
       </c>
       <c r="B42" s="7" t="n">
-        <v>0.3213</v>
+        <v>0.2978</v>
       </c>
       <c r="C42" s="8" t="n">
-        <v>0.3363</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>0.292</v>
+      </c>
+      <c r="D42" s="11" t="n">
+        <v>-0.0058</v>
       </c>
       <c r="E42" s="7" t="n">
-        <v>0.1915</v>
+        <v>0.091</v>
       </c>
       <c r="F42" s="8" t="n">
-        <v>0.1915</v>
-[...1 lines deleted...]
-      <c r="G42" s="10" t="n">
+        <v>0.091</v>
+      </c>
+      <c r="G42" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="n">
-        <v>0.1186</v>
+        <v>0.0596</v>
       </c>
       <c r="I42" s="8" t="n">
-        <v>0.1578</v>
-[...2 lines deleted...]
-        <v>0.0392</v>
+        <v>0.07290000000000001</v>
+      </c>
+      <c r="J42" s="10" t="n">
+        <v>0.0133</v>
       </c>
       <c r="K42" s="7" t="n">
-        <v>0.1807</v>
+        <v>0.0877</v>
       </c>
       <c r="L42" s="8" t="n">
-        <v>0.1929</v>
+        <v>0.0861</v>
       </c>
       <c r="M42" s="9" t="n">
-        <v>0.0121</v>
+        <v>-0.0016</v>
       </c>
       <c r="N42" s="7" t="n">
-        <v>0.2349</v>
+        <v>0.1098</v>
       </c>
       <c r="O42" s="8" t="n">
-        <v>0.306</v>
-[...2 lines deleted...]
-        <v>0.0711</v>
+        <v>0.1365</v>
+      </c>
+      <c r="P42" s="10" t="n">
+        <v>0.0267</v>
       </c>
       <c r="Q42" s="7" t="n">
-        <v>0.1428</v>
+        <v>0.0668</v>
       </c>
       <c r="R42" s="8" t="n">
-        <v>0.1281</v>
+        <v>0.0571</v>
       </c>
       <c r="S42" s="11" t="n">
-        <v>-0.0147</v>
+        <v>-0.009599999999999999</v>
       </c>
       <c r="T42" s="7" t="n">
-        <v>0.2473</v>
+        <v>0.1156</v>
       </c>
       <c r="U42" s="8" t="n">
-        <v>0.2428</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>0.1083</v>
+      </c>
+      <c r="V42" s="11" t="n">
+        <v>-0.0073</v>
       </c>
       <c r="W42" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4598</v>
       </c>
       <c r="X42" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y42" s="10" t="n">
+        <v>0.4598</v>
+      </c>
+      <c r="Y42" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="7" t="n">
-        <v>0.2393</v>
+        <v>0.1628</v>
       </c>
       <c r="AA42" s="8" t="n">
-        <v>0.2393</v>
-[...1 lines deleted...]
-      <c r="AB42" s="10" t="n">
+        <v>0.1628</v>
+      </c>
+      <c r="AB42" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="7" t="n">
         <v>0.4388</v>
       </c>
       <c r="AD42" s="8" t="n">
         <v>0.4388</v>
       </c>
-      <c r="AE42" s="10" t="n">
+      <c r="AE42" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="7" t="n">
         <v>0.501</v>
       </c>
       <c r="AG42" s="8" t="n">
         <v>0.501</v>
       </c>
-      <c r="AH42" s="10" t="n">
+      <c r="AH42" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="7" t="n">
-        <v>0.0354</v>
+        <v>0.0155</v>
       </c>
       <c r="AJ42" s="8" t="n">
-        <v>0.0451</v>
+        <v>0.018</v>
       </c>
       <c r="AK42" s="9" t="n">
-        <v>0.009599999999999999</v>
+        <v>0.0025</v>
       </c>
       <c r="AL42" s="7" t="n">
-        <v>0.2244</v>
+        <v>0.1085</v>
       </c>
       <c r="AM42" s="8" t="n">
-        <v>0.2419</v>
-[...2 lines deleted...]
-        <v>0.0175</v>
+        <v>0.1183</v>
+      </c>
+      <c r="AN42" s="10" t="n">
+        <v>0.009900000000000001</v>
       </c>
       <c r="AO42" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP42" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ42" s="10" t="n">
+      <c r="AQ42" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
           <t>Marathon County</t>
         </is>
       </c>
       <c r="B43" s="7" t="n">
-        <v>0.2979</v>
+        <v>0.2822</v>
       </c>
       <c r="C43" s="8" t="n">
-        <v>0.3094</v>
-[...2 lines deleted...]
-        <v>0.0115</v>
+        <v>0.276</v>
+      </c>
+      <c r="D43" s="11" t="n">
+        <v>-0.0062</v>
       </c>
       <c r="E43" s="7" t="n">
-        <v>0.2324</v>
+        <v>0.12</v>
       </c>
       <c r="F43" s="8" t="n">
-        <v>0.2324</v>
-[...1 lines deleted...]
-      <c r="G43" s="10" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G43" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="7" t="n">
-        <v>0.1387</v>
+        <v>0.0769</v>
       </c>
       <c r="I43" s="8" t="n">
-        <v>0.1886</v>
-[...2 lines deleted...]
-        <v>0.0499</v>
+        <v>0.0969</v>
+      </c>
+      <c r="J43" s="10" t="n">
+        <v>0.02</v>
       </c>
       <c r="K43" s="7" t="n">
-        <v>0.2497</v>
+        <v>0.131</v>
       </c>
       <c r="L43" s="8" t="n">
-        <v>0.2904</v>
-[...2 lines deleted...]
-        <v>0.0407</v>
+        <v>0.1411</v>
+      </c>
+      <c r="M43" s="10" t="n">
+        <v>0.0101</v>
       </c>
       <c r="N43" s="7" t="n">
-        <v>0.2067</v>
+        <v>0.1047</v>
       </c>
       <c r="O43" s="8" t="n">
-        <v>0.2246</v>
+        <v>0.1091</v>
       </c>
       <c r="P43" s="9" t="n">
-        <v>0.0178</v>
+        <v>0.0044</v>
       </c>
       <c r="Q43" s="7" t="n">
-        <v>0.2765</v>
+        <v>0.1401</v>
       </c>
       <c r="R43" s="8" t="n">
-        <v>0.2506</v>
+        <v>0.1218</v>
       </c>
       <c r="S43" s="11" t="n">
-        <v>-0.0259</v>
+        <v>-0.0183</v>
       </c>
       <c r="T43" s="7" t="n">
-        <v>0.3193</v>
+        <v>0.1618</v>
       </c>
       <c r="U43" s="8" t="n">
-        <v>0.3044</v>
+        <v>0.1479</v>
       </c>
       <c r="V43" s="11" t="n">
-        <v>-0.0149</v>
+        <v>-0.0139</v>
       </c>
       <c r="W43" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5102</v>
       </c>
       <c r="X43" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y43" s="10" t="n">
+        <v>0.5102</v>
+      </c>
+      <c r="Y43" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="7" t="n">
-        <v>0.2491</v>
+        <v>0.1471</v>
       </c>
       <c r="AA43" s="8" t="n">
-        <v>0.2491</v>
-[...1 lines deleted...]
-      <c r="AB43" s="10" t="n">
+        <v>0.1471</v>
+      </c>
+      <c r="AB43" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="7" t="n">
         <v>0.436</v>
       </c>
       <c r="AD43" s="8" t="n">
         <v>0.436</v>
       </c>
-      <c r="AE43" s="10" t="n">
+      <c r="AE43" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="7" t="n">
         <v>0.253</v>
       </c>
       <c r="AG43" s="8" t="n">
         <v>0.253</v>
       </c>
-      <c r="AH43" s="10" t="n">
+      <c r="AH43" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="7" t="n">
-        <v>0.0722</v>
+        <v>0.0376</v>
       </c>
       <c r="AJ43" s="8" t="n">
-        <v>0.0963</v>
-[...2 lines deleted...]
-        <v>0.0241</v>
+        <v>0.0459</v>
+      </c>
+      <c r="AK43" s="10" t="n">
+        <v>0.0083</v>
       </c>
       <c r="AL43" s="7" t="n">
-        <v>0.2563</v>
+        <v>0.1441</v>
       </c>
       <c r="AM43" s="8" t="n">
-        <v>0.2711</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>0.156</v>
+      </c>
+      <c r="AN43" s="10" t="n">
+        <v>0.0119</v>
       </c>
       <c r="AO43" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP43" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ43" s="10" t="n">
+      <c r="AQ43" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
           <t>Marinette County</t>
         </is>
       </c>
       <c r="B44" s="7" t="n">
-        <v>0.3028</v>
+        <v>0.3184</v>
       </c>
       <c r="C44" s="8" t="n">
-        <v>0.3263</v>
+        <v>0.3197</v>
       </c>
       <c r="D44" s="9" t="n">
-        <v>0.0235</v>
+        <v>0.0012</v>
       </c>
       <c r="E44" s="7" t="n">
-        <v>0.2031</v>
+        <v>0.1508</v>
       </c>
       <c r="F44" s="8" t="n">
-        <v>0.2031</v>
-[...1 lines deleted...]
-      <c r="G44" s="10" t="n">
+        <v>0.1508</v>
+      </c>
+      <c r="G44" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="7" t="n">
-        <v>0.1182</v>
+        <v>0.0892</v>
       </c>
       <c r="I44" s="8" t="n">
-        <v>0.1688</v>
-[...2 lines deleted...]
-        <v>0.0506</v>
+        <v>0.1175</v>
+      </c>
+      <c r="J44" s="10" t="n">
+        <v>0.0283</v>
       </c>
       <c r="K44" s="7" t="n">
-        <v>0.1789</v>
+        <v>0.1362</v>
       </c>
       <c r="L44" s="8" t="n">
-        <v>0.1902</v>
+        <v>0.1337</v>
       </c>
       <c r="M44" s="9" t="n">
-        <v>0.0113</v>
+        <v>-0.0025</v>
       </c>
       <c r="N44" s="7" t="n">
-        <v>0.2966</v>
+        <v>0.2182</v>
       </c>
       <c r="O44" s="8" t="n">
-        <v>0.4123</v>
-[...2 lines deleted...]
-        <v>0.1158</v>
+        <v>0.2898</v>
+      </c>
+      <c r="P44" s="10" t="n">
+        <v>0.0716</v>
       </c>
       <c r="Q44" s="7" t="n">
-        <v>0.1969</v>
+        <v>0.1449</v>
       </c>
       <c r="R44" s="8" t="n">
-        <v>0.1513</v>
+        <v>0.1064</v>
       </c>
       <c r="S44" s="11" t="n">
-        <v>-0.0456</v>
+        <v>-0.0386</v>
       </c>
       <c r="T44" s="7" t="n">
-        <v>0.161</v>
+        <v>0.1185</v>
       </c>
       <c r="U44" s="8" t="n">
-        <v>0.1385</v>
+        <v>0.0973</v>
       </c>
       <c r="V44" s="11" t="n">
-        <v>-0.0226</v>
+        <v>-0.0212</v>
       </c>
       <c r="W44" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X44" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y44" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y44" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z44" s="7" t="n">
-        <v>0.1812</v>
+        <v>0.1302</v>
       </c>
       <c r="AA44" s="8" t="n">
-        <v>0.1812</v>
-[...1 lines deleted...]
-      <c r="AB44" s="10" t="n">
+        <v>0.1302</v>
+      </c>
+      <c r="AB44" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC44" s="7" t="n">
         <v>0.45</v>
       </c>
       <c r="AD44" s="8" t="n">
         <v>0.45</v>
       </c>
-      <c r="AE44" s="10" t="n">
+      <c r="AE44" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="7" t="n">
         <v>0.36</v>
       </c>
       <c r="AG44" s="8" t="n">
         <v>0.36</v>
       </c>
-      <c r="AH44" s="10" t="n">
+      <c r="AH44" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="7" t="n">
-        <v>0.0525</v>
+        <v>0.0323</v>
       </c>
       <c r="AJ44" s="8" t="n">
-        <v>0.0878</v>
-[...2 lines deleted...]
-        <v>0.0353</v>
+        <v>0.0522</v>
+      </c>
+      <c r="AK44" s="10" t="n">
+        <v>0.02</v>
       </c>
       <c r="AL44" s="7" t="n">
-        <v>0.4073</v>
+        <v>0.3068</v>
       </c>
       <c r="AM44" s="8" t="n">
-        <v>0.4976</v>
-[...2 lines deleted...]
-        <v>0.09030000000000001</v>
+        <v>0.3521</v>
+      </c>
+      <c r="AN44" s="10" t="n">
+        <v>0.0453</v>
       </c>
       <c r="AO44" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP44" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ44" s="10" t="n">
+      <c r="AQ44" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <t>Marquette County</t>
         </is>
       </c>
       <c r="B45" s="7" t="n">
-        <v>0.3405</v>
+        <v>0.3445</v>
       </c>
       <c r="C45" s="8" t="n">
-        <v>0.3573</v>
+        <v>0.3421</v>
       </c>
       <c r="D45" s="9" t="n">
-        <v>0.0169</v>
+        <v>-0.0024</v>
       </c>
       <c r="E45" s="7" t="n">
-        <v>0.2104</v>
+        <v>0.1715</v>
       </c>
       <c r="F45" s="8" t="n">
-        <v>0.2104</v>
-[...1 lines deleted...]
-      <c r="G45" s="10" t="n">
+        <v>0.1715</v>
+      </c>
+      <c r="G45" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="7" t="n">
-        <v>0.1604</v>
+        <v>0.1342</v>
       </c>
       <c r="I45" s="8" t="n">
-        <v>0.1896</v>
-[...2 lines deleted...]
-        <v>0.0292</v>
+        <v>0.1491</v>
+      </c>
+      <c r="J45" s="10" t="n">
+        <v>0.0149</v>
       </c>
       <c r="K45" s="7" t="n">
-        <v>0.2911</v>
+        <v>0.239</v>
       </c>
       <c r="L45" s="8" t="n">
-        <v>0.2577</v>
+        <v>0.1989</v>
       </c>
       <c r="M45" s="11" t="n">
-        <v>-0.0334</v>
+        <v>-0.0401</v>
       </c>
       <c r="N45" s="7" t="n">
-        <v>0.2172</v>
+        <v>0.1735</v>
       </c>
       <c r="O45" s="8" t="n">
-        <v>0.2727</v>
-[...2 lines deleted...]
-        <v>0.0555</v>
+        <v>0.2105</v>
+      </c>
+      <c r="P45" s="10" t="n">
+        <v>0.0371</v>
       </c>
       <c r="Q45" s="7" t="n">
-        <v>0.1205</v>
+        <v>0.0963</v>
       </c>
       <c r="R45" s="8" t="n">
-        <v>0.0871</v>
+        <v>0.0673</v>
       </c>
       <c r="S45" s="11" t="n">
-        <v>-0.0334</v>
+        <v>-0.029</v>
       </c>
       <c r="T45" s="7" t="n">
-        <v>0.151</v>
+        <v>0.1206</v>
       </c>
       <c r="U45" s="8" t="n">
-        <v>0.124</v>
+        <v>0.09569999999999999</v>
       </c>
       <c r="V45" s="11" t="n">
-        <v>-0.027</v>
+        <v>-0.0249</v>
       </c>
       <c r="W45" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X45" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y45" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y45" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="7" t="n">
-        <v>0.3124</v>
+        <v>0.2359</v>
       </c>
       <c r="AA45" s="8" t="n">
-        <v>0.3124</v>
-[...1 lines deleted...]
-      <c r="AB45" s="10" t="n">
+        <v>0.2359</v>
+      </c>
+      <c r="AB45" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="7" t="n">
         <v>0.4454</v>
       </c>
       <c r="AD45" s="8" t="n">
         <v>0.4454</v>
       </c>
-      <c r="AE45" s="10" t="n">
+      <c r="AE45" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF45" s="7" t="n">
         <v>0.455</v>
       </c>
       <c r="AG45" s="8" t="n">
         <v>0.455</v>
       </c>
-      <c r="AH45" s="10" t="n">
+      <c r="AH45" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="7" t="n">
-        <v>0.0464</v>
+        <v>0.0303</v>
       </c>
       <c r="AJ45" s="8" t="n">
-        <v>0.0503</v>
-[...2 lines deleted...]
-        <v>0.0039</v>
+        <v>0.032</v>
+      </c>
+      <c r="AK45" s="9" t="n">
+        <v>0.0017</v>
       </c>
       <c r="AL45" s="7" t="n">
-        <v>0.4367</v>
+        <v>0.3455</v>
       </c>
       <c r="AM45" s="8" t="n">
-        <v>0.4991</v>
-[...2 lines deleted...]
-        <v>0.0625</v>
+        <v>0.3725</v>
+      </c>
+      <c r="AN45" s="10" t="n">
+        <v>0.0271</v>
       </c>
       <c r="AO45" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP45" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ45" s="10" t="n">
+      <c r="AQ45" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
           <t>Milwaukee County</t>
         </is>
       </c>
       <c r="B46" s="7" t="n">
-        <v>0.544</v>
+        <v>0.4772</v>
       </c>
       <c r="C46" s="8" t="n">
-        <v>0.5459000000000001</v>
-[...2 lines deleted...]
-        <v>0.0019</v>
+        <v>0.4507</v>
+      </c>
+      <c r="D46" s="11" t="n">
+        <v>-0.0265</v>
       </c>
       <c r="E46" s="7" t="n">
-        <v>0.3781</v>
+        <v>0.1674</v>
       </c>
       <c r="F46" s="8" t="n">
-        <v>0.3781</v>
-[...1 lines deleted...]
-      <c r="G46" s="10" t="n">
+        <v>0.1674</v>
+      </c>
+      <c r="G46" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="7" t="n">
-        <v>0.4098</v>
+        <v>0.197</v>
       </c>
       <c r="I46" s="8" t="n">
-        <v>0.4237</v>
+        <v>0.1938</v>
       </c>
       <c r="J46" s="9" t="n">
-        <v>0.0139</v>
+        <v>-0.0032</v>
       </c>
       <c r="K46" s="7" t="n">
-        <v>0.2931</v>
+        <v>0.1259</v>
       </c>
       <c r="L46" s="8" t="n">
-        <v>0.3464</v>
-[...2 lines deleted...]
-        <v>0.0533</v>
+        <v>0.1416</v>
+      </c>
+      <c r="M46" s="10" t="n">
+        <v>0.0157</v>
       </c>
       <c r="N46" s="7" t="n">
-        <v>0.2036</v>
+        <v>0.0866</v>
       </c>
       <c r="O46" s="8" t="n">
-        <v>0.2343</v>
-[...2 lines deleted...]
-        <v>0.0306</v>
+        <v>0.0958</v>
+      </c>
+      <c r="P46" s="10" t="n">
+        <v>0.0092</v>
       </c>
       <c r="Q46" s="7" t="n">
-        <v>0.6248</v>
+        <v>0.2656</v>
       </c>
       <c r="R46" s="8" t="n">
-        <v>0.743</v>
-[...2 lines deleted...]
-        <v>0.1182</v>
+        <v>0.3037</v>
+      </c>
+      <c r="S46" s="10" t="n">
+        <v>0.0381</v>
       </c>
       <c r="T46" s="7" t="n">
-        <v>0.4479</v>
+        <v>0.1904</v>
       </c>
       <c r="U46" s="8" t="n">
-        <v>0.5631</v>
-[...2 lines deleted...]
-        <v>0.1152</v>
+        <v>0.2302</v>
+      </c>
+      <c r="V46" s="10" t="n">
+        <v>0.0398</v>
       </c>
       <c r="W46" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4833</v>
       </c>
       <c r="X46" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y46" s="10" t="n">
+        <v>0.4833</v>
+      </c>
+      <c r="Y46" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z46" s="7" t="n">
-        <v>0.5086000000000001</v>
+        <v>0.2961</v>
       </c>
       <c r="AA46" s="8" t="n">
-        <v>0.5086000000000001</v>
-[...1 lines deleted...]
-      <c r="AB46" s="10" t="n">
+        <v>0.2961</v>
+      </c>
+      <c r="AB46" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC46" s="7" t="n">
         <v>1</v>
       </c>
       <c r="AD46" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="AE46" s="10" t="n">
+      <c r="AE46" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="7" t="n">
         <v>0.719</v>
       </c>
       <c r="AG46" s="8" t="n">
         <v>0.719</v>
       </c>
-      <c r="AH46" s="10" t="n">
+      <c r="AH46" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="7" t="n">
-        <v>0.082</v>
+        <v>0.0713</v>
       </c>
       <c r="AJ46" s="8" t="n">
-        <v>0.0746</v>
+        <v>0.0599</v>
       </c>
       <c r="AK46" s="11" t="n">
-        <v>-0.0074</v>
+        <v>-0.0114</v>
       </c>
       <c r="AL46" s="7" t="n">
-        <v>0.1526</v>
+        <v>0.0866</v>
       </c>
       <c r="AM46" s="8" t="n">
-        <v>0.1283</v>
+        <v>0.0718</v>
       </c>
       <c r="AN46" s="11" t="n">
-        <v>-0.0244</v>
+        <v>-0.0148</v>
       </c>
       <c r="AO46" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP46" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ46" s="10" t="n">
+      <c r="AQ46" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
           <t>Monroe County</t>
         </is>
       </c>
       <c r="B47" s="7" t="n">
-        <v>0.3964</v>
+        <v>0.3577</v>
       </c>
       <c r="C47" s="8" t="n">
-        <v>0.428</v>
-[...2 lines deleted...]
-        <v>0.0316</v>
+        <v>0.3522</v>
+      </c>
+      <c r="D47" s="11" t="n">
+        <v>-0.0055</v>
       </c>
       <c r="E47" s="7" t="n">
-        <v>0.4101</v>
+        <v>0.2792</v>
       </c>
       <c r="F47" s="8" t="n">
-        <v>0.4101</v>
-[...1 lines deleted...]
-      <c r="G47" s="10" t="n">
+        <v>0.2792</v>
+      </c>
+      <c r="G47" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="7" t="n">
-        <v>0.4476</v>
+        <v>0.314</v>
       </c>
       <c r="I47" s="8" t="n">
-        <v>0.5469000000000001</v>
-[...2 lines deleted...]
-        <v>0.0993</v>
+        <v>0.356</v>
+      </c>
+      <c r="J47" s="10" t="n">
+        <v>0.042</v>
       </c>
       <c r="K47" s="7" t="n">
-        <v>0.4503</v>
+        <v>0.3067</v>
       </c>
       <c r="L47" s="8" t="n">
-        <v>0.4751</v>
-[...2 lines deleted...]
-        <v>0.0249</v>
+        <v>0.3003</v>
+      </c>
+      <c r="M47" s="11" t="n">
+        <v>-0.0064</v>
       </c>
       <c r="N47" s="7" t="n">
-        <v>0.2781</v>
+        <v>0.1848</v>
       </c>
       <c r="O47" s="8" t="n">
-        <v>0.4481</v>
-[...2 lines deleted...]
-        <v>0.1701</v>
+        <v>0.2833</v>
+      </c>
+      <c r="P47" s="10" t="n">
+        <v>0.0984</v>
       </c>
       <c r="Q47" s="7" t="n">
-        <v>0.3911</v>
+        <v>0.2599</v>
       </c>
       <c r="R47" s="8" t="n">
-        <v>0.3666</v>
+        <v>0.2317</v>
       </c>
       <c r="S47" s="11" t="n">
-        <v>-0.0245</v>
+        <v>-0.0282</v>
       </c>
       <c r="T47" s="7" t="n">
-        <v>0.4672</v>
+        <v>0.3105</v>
       </c>
       <c r="U47" s="8" t="n">
-        <v>0.4557</v>
+        <v>0.2881</v>
       </c>
       <c r="V47" s="11" t="n">
-        <v>-0.0115</v>
+        <v>-0.0225</v>
       </c>
       <c r="W47" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X47" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y47" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y47" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z47" s="7" t="n">
-        <v>0.2965</v>
+        <v>0.186</v>
       </c>
       <c r="AA47" s="8" t="n">
-        <v>0.2965</v>
-[...1 lines deleted...]
-      <c r="AB47" s="10" t="n">
+        <v>0.186</v>
+      </c>
+      <c r="AB47" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="7" t="n">
         <v>0.5162</v>
       </c>
       <c r="AD47" s="8" t="n">
         <v>0.5162</v>
       </c>
-      <c r="AE47" s="10" t="n">
+      <c r="AE47" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="7" t="n">
         <v>0.372</v>
       </c>
       <c r="AG47" s="8" t="n">
         <v>0.372</v>
       </c>
-      <c r="AH47" s="10" t="n">
+      <c r="AH47" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="7" t="n">
-        <v>0.1788</v>
+        <v>0.1153</v>
       </c>
       <c r="AJ47" s="8" t="n">
-        <v>0.2147</v>
-[...2 lines deleted...]
-        <v>0.036</v>
+        <v>0.1344</v>
+      </c>
+      <c r="AK47" s="10" t="n">
+        <v>0.019</v>
       </c>
       <c r="AL47" s="7" t="n">
-        <v>0.4108</v>
+        <v>0.2852</v>
       </c>
       <c r="AM47" s="8" t="n">
-        <v>0.4655</v>
-[...2 lines deleted...]
-        <v>0.0546</v>
+        <v>0.3064</v>
+      </c>
+      <c r="AN47" s="10" t="n">
+        <v>0.0212</v>
       </c>
       <c r="AO47" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP47" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ47" s="10" t="n">
+      <c r="AQ47" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
           <t>Oconto County</t>
         </is>
       </c>
       <c r="B48" s="7" t="n">
-        <v>0.2769</v>
+        <v>0.2943</v>
       </c>
       <c r="C48" s="8" t="n">
-        <v>0.297</v>
+        <v>0.2943</v>
       </c>
       <c r="D48" s="9" t="n">
-        <v>0.0201</v>
+        <v>0</v>
       </c>
       <c r="E48" s="7" t="n">
-        <v>0.1336</v>
+        <v>0.0806</v>
       </c>
       <c r="F48" s="8" t="n">
-        <v>0.1336</v>
-[...1 lines deleted...]
-      <c r="G48" s="10" t="n">
+        <v>0.0806</v>
+      </c>
+      <c r="G48" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="7" t="n">
-        <v>0.0858</v>
+        <v>0.0579</v>
       </c>
       <c r="I48" s="8" t="n">
-        <v>0.1413</v>
-[...2 lines deleted...]
-        <v>0.0556</v>
+        <v>0.0882</v>
+      </c>
+      <c r="J48" s="10" t="n">
+        <v>0.0303</v>
       </c>
       <c r="K48" s="7" t="n">
-        <v>0.1357</v>
+        <v>0.0829</v>
       </c>
       <c r="L48" s="8" t="n">
-        <v>0.1393</v>
-[...2 lines deleted...]
-        <v>0.0036</v>
+        <v>0.0786</v>
+      </c>
+      <c r="M48" s="9" t="n">
+        <v>-0.0042</v>
       </c>
       <c r="N48" s="7" t="n">
-        <v>0.1742</v>
+        <v>0.1024</v>
       </c>
       <c r="O48" s="8" t="n">
-        <v>0.2194</v>
-[...2 lines deleted...]
-        <v>0.0451</v>
+        <v>0.1238</v>
+      </c>
+      <c r="P48" s="10" t="n">
+        <v>0.0214</v>
       </c>
       <c r="Q48" s="7" t="n">
-        <v>0.128</v>
+        <v>0.07530000000000001</v>
       </c>
       <c r="R48" s="8" t="n">
-        <v>0.08799999999999999</v>
+        <v>0.0497</v>
       </c>
       <c r="S48" s="11" t="n">
-        <v>-0.04</v>
+        <v>-0.0256</v>
       </c>
       <c r="T48" s="7" t="n">
-        <v>0.1207</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="U48" s="8" t="n">
-        <v>0.0977</v>
+        <v>0.0552</v>
       </c>
       <c r="V48" s="11" t="n">
-        <v>-0.0229</v>
+        <v>-0.0158</v>
       </c>
       <c r="W48" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5471</v>
       </c>
       <c r="X48" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y48" s="10" t="n">
+        <v>0.5471</v>
+      </c>
+      <c r="Y48" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="7" t="n">
-        <v>0.1371</v>
+        <v>0.1031</v>
       </c>
       <c r="AA48" s="8" t="n">
-        <v>0.1371</v>
-[...1 lines deleted...]
-      <c r="AB48" s="10" t="n">
+        <v>0.1031</v>
+      </c>
+      <c r="AB48" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="7" t="n">
         <v>0.4159</v>
       </c>
       <c r="AD48" s="8" t="n">
         <v>0.4159</v>
       </c>
-      <c r="AE48" s="10" t="n">
+      <c r="AE48" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="7" t="n">
         <v>0.358</v>
       </c>
       <c r="AG48" s="8" t="n">
         <v>0.358</v>
       </c>
-      <c r="AH48" s="10" t="n">
+      <c r="AH48" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="7" t="n">
-        <v>0.0233</v>
+        <v>0.0147</v>
       </c>
       <c r="AJ48" s="8" t="n">
-        <v>0.0487</v>
-[...2 lines deleted...]
-        <v>0.0254</v>
+        <v>0.0303</v>
+      </c>
+      <c r="AK48" s="10" t="n">
+        <v>0.0156</v>
       </c>
       <c r="AL48" s="7" t="n">
-        <v>0.366</v>
+        <v>0.2079</v>
       </c>
       <c r="AM48" s="8" t="n">
-        <v>0.4611</v>
-[...2 lines deleted...]
-        <v>0.0951</v>
+        <v>0.2453</v>
+      </c>
+      <c r="AN48" s="10" t="n">
+        <v>0.0374</v>
       </c>
       <c r="AO48" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP48" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ48" s="10" t="n">
+      <c r="AQ48" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
           <t>Oneida County</t>
         </is>
       </c>
       <c r="B49" s="7" t="n">
-        <v>0.2714</v>
+        <v>0.2717</v>
       </c>
       <c r="C49" s="8" t="n">
-        <v>0.2855</v>
+        <v>0.2724</v>
       </c>
       <c r="D49" s="9" t="n">
-        <v>0.0141</v>
+        <v>0.0007</v>
       </c>
       <c r="E49" s="7" t="n">
-        <v>0.2714</v>
+        <v>0.1344</v>
       </c>
       <c r="F49" s="8" t="n">
-        <v>0.2714</v>
-[...1 lines deleted...]
-      <c r="G49" s="10" t="n">
+        <v>0.1344</v>
+      </c>
+      <c r="G49" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="7" t="n">
-        <v>0.2037</v>
+        <v>0.1141</v>
       </c>
       <c r="I49" s="8" t="n">
-        <v>0.2618</v>
-[...2 lines deleted...]
-        <v>0.0581</v>
+        <v>0.1348</v>
+      </c>
+      <c r="J49" s="10" t="n">
+        <v>0.0208</v>
       </c>
       <c r="K49" s="7" t="n">
-        <v>0.3321</v>
+        <v>0.1632</v>
       </c>
       <c r="L49" s="8" t="n">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>0.1179</v>
+        <v>0.2034</v>
+      </c>
+      <c r="M49" s="10" t="n">
+        <v>0.0402</v>
       </c>
       <c r="N49" s="7" t="n">
-        <v>0.2601</v>
+        <v>0.1237</v>
       </c>
       <c r="O49" s="8" t="n">
-        <v>0.2984</v>
-[...2 lines deleted...]
-        <v>0.0383</v>
+        <v>0.1349</v>
+      </c>
+      <c r="P49" s="10" t="n">
+        <v>0.0112</v>
       </c>
       <c r="Q49" s="7" t="n">
-        <v>0.2423</v>
+        <v>0.1189</v>
       </c>
       <c r="R49" s="8" t="n">
-        <v>0.3007</v>
-[...2 lines deleted...]
-        <v>0.0585</v>
+        <v>0.1403</v>
+      </c>
+      <c r="S49" s="10" t="n">
+        <v>0.0214</v>
       </c>
       <c r="T49" s="7" t="n">
-        <v>0.2934</v>
+        <v>0.1395</v>
       </c>
       <c r="U49" s="8" t="n">
-        <v>0.3941</v>
-[...2 lines deleted...]
-        <v>0.1007</v>
+        <v>0.1781</v>
+      </c>
+      <c r="V49" s="10" t="n">
+        <v>0.0386</v>
       </c>
       <c r="W49" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5258</v>
       </c>
       <c r="X49" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y49" s="10" t="n">
+        <v>0.5258</v>
+      </c>
+      <c r="Y49" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="7" t="n">
-        <v>0.1548</v>
+        <v>0.1</v>
       </c>
       <c r="AA49" s="8" t="n">
-        <v>0.1548</v>
-[...1 lines deleted...]
-      <c r="AB49" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB49" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="7" t="n">
         <v>0.4181</v>
       </c>
       <c r="AD49" s="8" t="n">
         <v>0.4181</v>
       </c>
-      <c r="AE49" s="10" t="n">
+      <c r="AE49" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="7" t="n">
         <v>0.184</v>
       </c>
       <c r="AG49" s="8" t="n">
         <v>0.184</v>
       </c>
-      <c r="AH49" s="10" t="n">
+      <c r="AH49" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI49" s="7" t="n">
-        <v>0.0542</v>
+        <v>0.0431</v>
       </c>
       <c r="AJ49" s="8" t="n">
-        <v>0.0692</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>0.05</v>
+      </c>
+      <c r="AK49" s="10" t="n">
+        <v>0.0069</v>
       </c>
       <c r="AL49" s="7" t="n">
-        <v>0.1252</v>
+        <v>0.07530000000000001</v>
       </c>
       <c r="AM49" s="8" t="n">
-        <v>0.1233</v>
-[...2 lines deleted...]
-        <v>-0.0019</v>
+        <v>0.0722</v>
+      </c>
+      <c r="AN49" s="9" t="n">
+        <v>-0.0031</v>
       </c>
       <c r="AO49" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP49" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ49" s="10" t="n">
+      <c r="AQ49" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
           <t>Outagamie County</t>
         </is>
       </c>
       <c r="B50" s="7" t="n">
-        <v>0.304</v>
+        <v>0.3056</v>
       </c>
       <c r="C50" s="8" t="n">
-        <v>0.3155</v>
+        <v>0.3018</v>
       </c>
       <c r="D50" s="9" t="n">
-        <v>0.0115</v>
+        <v>-0.0038</v>
       </c>
       <c r="E50" s="7" t="n">
-        <v>0.1766</v>
+        <v>0.08790000000000001</v>
       </c>
       <c r="F50" s="8" t="n">
-        <v>0.1766</v>
-[...1 lines deleted...]
-      <c r="G50" s="10" t="n">
+        <v>0.08790000000000001</v>
+      </c>
+      <c r="G50" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="7" t="n">
-        <v>0.0524</v>
+        <v>0.0321</v>
       </c>
       <c r="I50" s="8" t="n">
-        <v>0.08790000000000001</v>
-[...2 lines deleted...]
-        <v>0.0355</v>
+        <v>0.0495</v>
+      </c>
+      <c r="J50" s="10" t="n">
+        <v>0.0174</v>
       </c>
       <c r="K50" s="7" t="n">
-        <v>0.2097</v>
+        <v>0.1063</v>
       </c>
       <c r="L50" s="8" t="n">
-        <v>0.2945</v>
-[...2 lines deleted...]
-        <v>0.0848</v>
+        <v>0.1372</v>
+      </c>
+      <c r="M50" s="10" t="n">
+        <v>0.0309</v>
       </c>
       <c r="N50" s="7" t="n">
-        <v>0.1244</v>
+        <v>0.0607</v>
       </c>
       <c r="O50" s="8" t="n">
-        <v>0.1521</v>
-[...2 lines deleted...]
-        <v>0.0277</v>
+        <v>0.0709</v>
+      </c>
+      <c r="P50" s="10" t="n">
+        <v>0.0102</v>
       </c>
       <c r="Q50" s="7" t="n">
-        <v>0.2344</v>
+        <v>0.1144</v>
       </c>
       <c r="R50" s="8" t="n">
-        <v>0.2528</v>
+        <v>0.1178</v>
       </c>
       <c r="S50" s="9" t="n">
-        <v>0.0184</v>
+        <v>0.0034</v>
       </c>
       <c r="T50" s="7" t="n">
-        <v>0.2598</v>
+        <v>0.1267</v>
       </c>
       <c r="U50" s="8" t="n">
-        <v>0.2922</v>
-[...2 lines deleted...]
-        <v>0.0325</v>
+        <v>0.1362</v>
+      </c>
+      <c r="V50" s="10" t="n">
+        <v>0.0094</v>
       </c>
       <c r="W50" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5068</v>
       </c>
       <c r="X50" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y50" s="10" t="n">
+        <v>0.5068</v>
+      </c>
+      <c r="Y50" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="7" t="n">
-        <v>0.1708</v>
+        <v>0.1</v>
       </c>
       <c r="AA50" s="8" t="n">
-        <v>0.1708</v>
-[...1 lines deleted...]
-      <c r="AB50" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB50" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="7" t="n">
         <v>0.5182</v>
       </c>
       <c r="AD50" s="8" t="n">
         <v>0.5182</v>
       </c>
-      <c r="AE50" s="10" t="n">
+      <c r="AE50" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="7" t="n">
         <v>0.425</v>
       </c>
       <c r="AG50" s="8" t="n">
         <v>0.425</v>
       </c>
-      <c r="AH50" s="10" t="n">
+      <c r="AH50" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="7" t="n">
-        <v>0.0386</v>
+        <v>0.0211</v>
       </c>
       <c r="AJ50" s="8" t="n">
-        <v>0.0703</v>
-[...2 lines deleted...]
-        <v>0.0317</v>
+        <v>0.035</v>
+      </c>
+      <c r="AK50" s="10" t="n">
+        <v>0.0139</v>
       </c>
       <c r="AL50" s="7" t="n">
-        <v>0.1081</v>
+        <v>0.0587</v>
       </c>
       <c r="AM50" s="8" t="n">
-        <v>0.1172</v>
-[...2 lines deleted...]
-        <v>0.0091</v>
+        <v>0.0655</v>
+      </c>
+      <c r="AN50" s="10" t="n">
+        <v>0.0068</v>
       </c>
       <c r="AO50" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP50" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ50" s="10" t="n">
+      <c r="AQ50" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
           <t>Pepin County</t>
         </is>
       </c>
       <c r="B51" s="7" t="n">
-        <v>0.2768</v>
+        <v>0.2945</v>
       </c>
       <c r="C51" s="8" t="n">
-        <v>0.2925</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>0.2865</v>
+      </c>
+      <c r="D51" s="11" t="n">
+        <v>-0.008</v>
       </c>
       <c r="E51" s="7" t="n">
-        <v>0.1392</v>
+        <v>0.1144</v>
       </c>
       <c r="F51" s="8" t="n">
-        <v>0.1392</v>
-[...1 lines deleted...]
-      <c r="G51" s="10" t="n">
+        <v>0.1144</v>
+      </c>
+      <c r="G51" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="7" t="n">
-        <v>0.1419</v>
+        <v>0.121</v>
       </c>
       <c r="I51" s="8" t="n">
-        <v>0.219</v>
-[...2 lines deleted...]
-        <v>0.0771</v>
+        <v>0.1733</v>
+      </c>
+      <c r="J51" s="10" t="n">
+        <v>0.0523</v>
       </c>
       <c r="K51" s="7" t="n">
-        <v>0.1409</v>
+        <v>0.117</v>
       </c>
       <c r="L51" s="8" t="n">
-        <v>0.1265</v>
+        <v>0.0975</v>
       </c>
       <c r="M51" s="11" t="n">
-        <v>-0.0144</v>
+        <v>-0.0195</v>
       </c>
       <c r="N51" s="7" t="n">
-        <v>0.1815</v>
+        <v>0.1452</v>
       </c>
       <c r="O51" s="8" t="n">
-        <v>0.2418</v>
-[...2 lines deleted...]
-        <v>0.0602</v>
+        <v>0.1863</v>
+      </c>
+      <c r="P51" s="10" t="n">
+        <v>0.041</v>
       </c>
       <c r="Q51" s="7" t="n">
-        <v>0.0593</v>
+        <v>0.0474</v>
       </c>
       <c r="R51" s="8" t="n">
-        <v>0.0399</v>
+        <v>0.0307</v>
       </c>
       <c r="S51" s="11" t="n">
-        <v>-0.0194</v>
+        <v>-0.0167</v>
       </c>
       <c r="T51" s="7" t="n">
-        <v>0.0721</v>
+        <v>0.0577</v>
       </c>
       <c r="U51" s="8" t="n">
-        <v>0.0581</v>
+        <v>0.0447</v>
       </c>
       <c r="V51" s="11" t="n">
-        <v>-0.0141</v>
+        <v>-0.013</v>
       </c>
       <c r="W51" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X51" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y51" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y51" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z51" s="7" t="n">
-        <v>0.2058</v>
+        <v>0.1633</v>
       </c>
       <c r="AA51" s="8" t="n">
-        <v>0.2058</v>
-[...1 lines deleted...]
-      <c r="AB51" s="10" t="n">
+        <v>0.1633</v>
+      </c>
+      <c r="AB51" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC51" s="7" t="n">
         <v>0.4131</v>
       </c>
       <c r="AD51" s="8" t="n">
         <v>0.4131</v>
       </c>
-      <c r="AE51" s="10" t="n">
+      <c r="AE51" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="7" t="n">
         <v>0.191</v>
       </c>
       <c r="AG51" s="8" t="n">
         <v>0.191</v>
       </c>
-      <c r="AH51" s="10" t="n">
+      <c r="AH51" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="7" t="n">
-        <v>0.0258</v>
+        <v>0.0199</v>
       </c>
       <c r="AJ51" s="8" t="n">
-        <v>0.0411</v>
-[...2 lines deleted...]
-        <v>0.0153</v>
+        <v>0.0309</v>
+      </c>
+      <c r="AK51" s="10" t="n">
+        <v>0.011</v>
       </c>
       <c r="AL51" s="7" t="n">
-        <v>0.38</v>
+        <v>0.2921</v>
       </c>
       <c r="AM51" s="8" t="n">
-        <v>0.469</v>
-[...2 lines deleted...]
-        <v>0.089</v>
+        <v>0.337</v>
+      </c>
+      <c r="AN51" s="10" t="n">
+        <v>0.0449</v>
       </c>
       <c r="AO51" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP51" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ51" s="10" t="n">
+      <c r="AQ51" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
           <t>Pierce County</t>
         </is>
       </c>
       <c r="B52" s="7" t="n">
-        <v>0.2553</v>
+        <v>0.2809</v>
       </c>
       <c r="C52" s="8" t="n">
-        <v>0.2745</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>0.2717</v>
+      </c>
+      <c r="D52" s="11" t="n">
+        <v>-0.0092</v>
       </c>
       <c r="E52" s="7" t="n">
-        <v>0.1673</v>
+        <v>0.1296</v>
       </c>
       <c r="F52" s="8" t="n">
-        <v>0.1673</v>
-[...1 lines deleted...]
-      <c r="G52" s="10" t="n">
+        <v>0.1296</v>
+      </c>
+      <c r="G52" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="7" t="n">
-        <v>0.0949</v>
+        <v>0.0819</v>
       </c>
       <c r="I52" s="8" t="n">
-        <v>0.1652</v>
-[...2 lines deleted...]
-        <v>0.0704</v>
+        <v>0.1309</v>
+      </c>
+      <c r="J52" s="10" t="n">
+        <v>0.049</v>
       </c>
       <c r="K52" s="7" t="n">
-        <v>0.2258</v>
+        <v>0.1763</v>
       </c>
       <c r="L52" s="8" t="n">
-        <v>0.2575</v>
-[...2 lines deleted...]
-        <v>0.0317</v>
+        <v>0.1844</v>
+      </c>
+      <c r="M52" s="10" t="n">
+        <v>0.0081</v>
       </c>
       <c r="N52" s="7" t="n">
-        <v>0.1831</v>
+        <v>0.1377</v>
       </c>
       <c r="O52" s="8" t="n">
-        <v>0.3252</v>
-[...2 lines deleted...]
-        <v>0.1421</v>
+        <v>0.2329</v>
+      </c>
+      <c r="P52" s="10" t="n">
+        <v>0.09520000000000001</v>
       </c>
       <c r="Q52" s="7" t="n">
-        <v>0.1292</v>
+        <v>0.09710000000000001</v>
       </c>
       <c r="R52" s="8" t="n">
-        <v>0.1187</v>
+        <v>0.08500000000000001</v>
       </c>
       <c r="S52" s="11" t="n">
-        <v>-0.0105</v>
+        <v>-0.0121</v>
       </c>
       <c r="T52" s="7" t="n">
-        <v>0.1397</v>
+        <v>0.1051</v>
       </c>
       <c r="U52" s="8" t="n">
-        <v>0.1408</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>0.1008</v>
+      </c>
+      <c r="V52" s="9" t="n">
+        <v>-0.0042</v>
       </c>
       <c r="W52" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5494</v>
       </c>
       <c r="X52" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y52" s="10" t="n">
+        <v>0.5494</v>
+      </c>
+      <c r="Y52" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z52" s="7" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AA52" s="8" t="n">
-        <v>0.12</v>
-[...1 lines deleted...]
-      <c r="AB52" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB52" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="7" t="n">
         <v>0.443</v>
       </c>
       <c r="AD52" s="8" t="n">
         <v>0.443</v>
       </c>
-      <c r="AE52" s="10" t="n">
+      <c r="AE52" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="7" t="n">
         <v>0.026</v>
       </c>
       <c r="AG52" s="8" t="n">
         <v>0.026</v>
       </c>
-      <c r="AH52" s="10" t="n">
+      <c r="AH52" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="7" t="n">
-        <v>0.0379</v>
+        <v>0.0306</v>
       </c>
       <c r="AJ52" s="8" t="n">
-        <v>0.0775</v>
-[...2 lines deleted...]
-        <v>0.0397</v>
+        <v>0.0605</v>
+      </c>
+      <c r="AK52" s="10" t="n">
+        <v>0.0299</v>
       </c>
       <c r="AL52" s="7" t="n">
-        <v>0.2259</v>
+        <v>0.1699</v>
       </c>
       <c r="AM52" s="8" t="n">
-        <v>0.2898</v>
-[...2 lines deleted...]
-        <v>0.0639</v>
+        <v>0.2042</v>
+      </c>
+      <c r="AN52" s="10" t="n">
+        <v>0.0343</v>
       </c>
       <c r="AO52" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP52" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ52" s="10" t="n">
+      <c r="AQ52" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
           <t>Polk County</t>
         </is>
       </c>
       <c r="B53" s="7" t="n">
-        <v>0.2779</v>
+        <v>0.2961</v>
       </c>
       <c r="C53" s="8" t="n">
-        <v>0.2956</v>
+        <v>0.2917</v>
       </c>
       <c r="D53" s="9" t="n">
-        <v>0.0177</v>
+        <v>-0.0043</v>
       </c>
       <c r="E53" s="7" t="n">
-        <v>0.2099</v>
+        <v>0.163</v>
       </c>
       <c r="F53" s="8" t="n">
-        <v>0.2099</v>
-[...1 lines deleted...]
-      <c r="G53" s="10" t="n">
+        <v>0.163</v>
+      </c>
+      <c r="G53" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="7" t="n">
-        <v>0.0582</v>
+        <v>0.0459</v>
       </c>
       <c r="I53" s="8" t="n">
-        <v>0.08749999999999999</v>
-[...2 lines deleted...]
-        <v>0.0293</v>
+        <v>0.0644</v>
+      </c>
+      <c r="J53" s="10" t="n">
+        <v>0.0185</v>
       </c>
       <c r="K53" s="7" t="n">
-        <v>0.2119</v>
+        <v>0.1685</v>
       </c>
       <c r="L53" s="8" t="n">
-        <v>0.2162</v>
-[...2 lines deleted...]
-        <v>0.0042</v>
+        <v>0.1603</v>
+      </c>
+      <c r="M53" s="11" t="n">
+        <v>-0.008200000000000001</v>
       </c>
       <c r="N53" s="7" t="n">
-        <v>0.2729</v>
+        <v>0.21</v>
       </c>
       <c r="O53" s="8" t="n">
-        <v>0.3178</v>
-[...2 lines deleted...]
-        <v>0.0449</v>
+        <v>0.2357</v>
+      </c>
+      <c r="P53" s="10" t="n">
+        <v>0.0257</v>
       </c>
       <c r="Q53" s="7" t="n">
-        <v>0.1489</v>
+        <v>0.1145</v>
       </c>
       <c r="R53" s="8" t="n">
-        <v>0.1164</v>
+        <v>0.0863</v>
       </c>
       <c r="S53" s="11" t="n">
-        <v>-0.0325</v>
+        <v>-0.0282</v>
       </c>
       <c r="T53" s="7" t="n">
-        <v>0.2727</v>
+        <v>0.2098</v>
       </c>
       <c r="U53" s="8" t="n">
-        <v>0.2417</v>
+        <v>0.1793</v>
       </c>
       <c r="V53" s="11" t="n">
-        <v>-0.031</v>
+        <v>-0.0306</v>
       </c>
       <c r="W53" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X53" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y53" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y53" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="7" t="n">
-        <v>0.1822</v>
+        <v>0.1227</v>
       </c>
       <c r="AA53" s="8" t="n">
-        <v>0.1822</v>
-[...1 lines deleted...]
-      <c r="AB53" s="10" t="n">
+        <v>0.1227</v>
+      </c>
+      <c r="AB53" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="7" t="n">
         <v>0.4286</v>
       </c>
       <c r="AD53" s="8" t="n">
         <v>0.4286</v>
       </c>
-      <c r="AE53" s="10" t="n">
+      <c r="AE53" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="7" t="n">
         <v>0.164</v>
       </c>
       <c r="AG53" s="8" t="n">
         <v>0.164</v>
       </c>
-      <c r="AH53" s="10" t="n">
+      <c r="AH53" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="7" t="n">
-        <v>0.0399</v>
+        <v>0.0259</v>
       </c>
       <c r="AJ53" s="8" t="n">
-        <v>0.06859999999999999</v>
-[...2 lines deleted...]
-        <v>0.0287</v>
+        <v>0.0435</v>
+      </c>
+      <c r="AK53" s="10" t="n">
+        <v>0.0176</v>
       </c>
       <c r="AL53" s="7" t="n">
-        <v>0.3256</v>
+        <v>0.25</v>
       </c>
       <c r="AM53" s="8" t="n">
-        <v>0.3956</v>
-[...2 lines deleted...]
-        <v>0.07000000000000001</v>
+        <v>0.286</v>
+      </c>
+      <c r="AN53" s="10" t="n">
+        <v>0.036</v>
       </c>
       <c r="AO53" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP53" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ53" s="10" t="n">
+      <c r="AQ53" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
           <t>Portage County</t>
         </is>
       </c>
       <c r="B54" s="7" t="n">
-        <v>0.2762</v>
+        <v>0.2854</v>
       </c>
       <c r="C54" s="8" t="n">
-        <v>0.297</v>
+        <v>0.2848</v>
       </c>
       <c r="D54" s="9" t="n">
-        <v>0.0208</v>
+        <v>-0.0005999999999999999</v>
       </c>
       <c r="E54" s="7" t="n">
-        <v>0.1715</v>
+        <v>0.0983</v>
       </c>
       <c r="F54" s="8" t="n">
-        <v>0.1715</v>
-[...1 lines deleted...]
-      <c r="G54" s="10" t="n">
+        <v>0.0983</v>
+      </c>
+      <c r="G54" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="7" t="n">
-        <v>0.0978</v>
+        <v>0.0571</v>
       </c>
       <c r="I54" s="8" t="n">
-        <v>0.1521</v>
-[...2 lines deleted...]
-        <v>0.0543</v>
+        <v>0.0815</v>
+      </c>
+      <c r="J54" s="10" t="n">
+        <v>0.0244</v>
       </c>
       <c r="K54" s="7" t="n">
-        <v>0.2059</v>
+        <v>0.1204</v>
       </c>
       <c r="L54" s="8" t="n">
-        <v>0.2419</v>
-[...2 lines deleted...]
-        <v>0.036</v>
+        <v>0.1298</v>
+      </c>
+      <c r="M54" s="10" t="n">
+        <v>0.0094</v>
       </c>
       <c r="N54" s="7" t="n">
-        <v>0.1792</v>
+        <v>0.1012</v>
       </c>
       <c r="O54" s="8" t="n">
-        <v>0.3102</v>
-[...2 lines deleted...]
-        <v>0.131</v>
+        <v>0.1665</v>
+      </c>
+      <c r="P54" s="10" t="n">
+        <v>0.0653</v>
       </c>
       <c r="Q54" s="7" t="n">
-        <v>0.1796</v>
+        <v>0.1014</v>
       </c>
       <c r="R54" s="8" t="n">
-        <v>0.1783</v>
-[...2 lines deleted...]
-        <v>-0.0013</v>
+        <v>0.09569999999999999</v>
+      </c>
+      <c r="S54" s="11" t="n">
+        <v>-0.0057</v>
       </c>
       <c r="T54" s="7" t="n">
-        <v>0.1856</v>
+        <v>0.1048</v>
       </c>
       <c r="U54" s="8" t="n">
-        <v>0.1976</v>
+        <v>0.1061</v>
       </c>
       <c r="V54" s="9" t="n">
-        <v>0.012</v>
+        <v>0.0012</v>
       </c>
       <c r="W54" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5292</v>
       </c>
       <c r="X54" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y54" s="10" t="n">
+        <v>0.5292</v>
+      </c>
+      <c r="Y54" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="7" t="n">
-        <v>0.1467</v>
+        <v>0.1042</v>
       </c>
       <c r="AA54" s="8" t="n">
-        <v>0.1467</v>
-[...1 lines deleted...]
-      <c r="AB54" s="10" t="n">
+        <v>0.1042</v>
+      </c>
+      <c r="AB54" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="7" t="n">
         <v>0.4632</v>
       </c>
       <c r="AD54" s="8" t="n">
         <v>0.4632</v>
       </c>
-      <c r="AE54" s="10" t="n">
+      <c r="AE54" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="7" t="n">
         <v>0.24</v>
       </c>
       <c r="AG54" s="8" t="n">
         <v>0.24</v>
       </c>
-      <c r="AH54" s="10" t="n">
+      <c r="AH54" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="7" t="n">
-        <v>0.0498</v>
+        <v>0.0223</v>
       </c>
       <c r="AJ54" s="8" t="n">
-        <v>0.0862</v>
-[...2 lines deleted...]
-        <v>0.0364</v>
+        <v>0.0374</v>
+      </c>
+      <c r="AK54" s="10" t="n">
+        <v>0.0151</v>
       </c>
       <c r="AL54" s="7" t="n">
-        <v>0.2467</v>
+        <v>0.1397</v>
       </c>
       <c r="AM54" s="8" t="n">
-        <v>0.2839</v>
-[...2 lines deleted...]
-        <v>0.0372</v>
+        <v>0.1628</v>
+      </c>
+      <c r="AN54" s="10" t="n">
+        <v>0.0231</v>
       </c>
       <c r="AO54" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP54" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ54" s="10" t="n">
+      <c r="AQ54" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
           <t>Price County</t>
         </is>
       </c>
       <c r="B55" s="7" t="n">
-        <v>0.3196</v>
+        <v>0.3235</v>
       </c>
       <c r="C55" s="8" t="n">
-        <v>0.3447</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>0.3148</v>
+      </c>
+      <c r="D55" s="11" t="n">
+        <v>-0.008699999999999999</v>
       </c>
       <c r="E55" s="7" t="n">
-        <v>0.2615</v>
+        <v>0.2002</v>
       </c>
       <c r="F55" s="8" t="n">
-        <v>0.2615</v>
-[...1 lines deleted...]
-      <c r="G55" s="10" t="n">
+        <v>0.2002</v>
+      </c>
+      <c r="G55" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="7" t="n">
-        <v>0.1088</v>
+        <v>0.0805</v>
       </c>
       <c r="I55" s="8" t="n">
-        <v>0.1377</v>
-[...2 lines deleted...]
-        <v>0.0288</v>
+        <v>0.09429999999999999</v>
+      </c>
+      <c r="J55" s="10" t="n">
+        <v>0.0138</v>
       </c>
       <c r="K55" s="7" t="n">
-        <v>0.2301</v>
+        <v>0.1806</v>
       </c>
       <c r="L55" s="8" t="n">
-        <v>0.2293</v>
-[...2 lines deleted...]
-        <v>-0.0008</v>
+        <v>0.1667</v>
+      </c>
+      <c r="M55" s="11" t="n">
+        <v>-0.0139</v>
       </c>
       <c r="N55" s="7" t="n">
-        <v>0.3764</v>
+        <v>0.2867</v>
       </c>
       <c r="O55" s="8" t="n">
-        <v>0.4824</v>
-[...2 lines deleted...]
-        <v>0.106</v>
+        <v>0.3507</v>
+      </c>
+      <c r="P55" s="10" t="n">
+        <v>0.0639</v>
       </c>
       <c r="Q55" s="7" t="n">
-        <v>0.2637</v>
+        <v>0.2009</v>
       </c>
       <c r="R55" s="8" t="n">
-        <v>0.2144</v>
+        <v>0.1559</v>
       </c>
       <c r="S55" s="11" t="n">
-        <v>-0.0493</v>
+        <v>-0.045</v>
       </c>
       <c r="T55" s="7" t="n">
-        <v>0.2559</v>
+        <v>0.1949</v>
       </c>
       <c r="U55" s="8" t="n">
-        <v>0.2345</v>
+        <v>0.1704</v>
       </c>
       <c r="V55" s="11" t="n">
-        <v>-0.0214</v>
+        <v>-0.0245</v>
       </c>
       <c r="W55" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X55" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y55" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y55" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="7" t="n">
-        <v>0.2343</v>
+        <v>0.1748</v>
       </c>
       <c r="AA55" s="8" t="n">
-        <v>0.2343</v>
-[...1 lines deleted...]
-      <c r="AB55" s="10" t="n">
+        <v>0.1748</v>
+      </c>
+      <c r="AB55" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="7" t="n">
         <v>0.4761</v>
       </c>
       <c r="AD55" s="8" t="n">
         <v>0.4761</v>
       </c>
-      <c r="AE55" s="10" t="n">
+      <c r="AE55" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="7" t="n">
         <v>0.204</v>
       </c>
       <c r="AG55" s="8" t="n">
         <v>0.204</v>
       </c>
-      <c r="AH55" s="10" t="n">
+      <c r="AH55" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="7" t="n">
-        <v>0.09279999999999999</v>
+        <v>0.0607</v>
       </c>
       <c r="AJ55" s="8" t="n">
-        <v>0.1274</v>
-[...2 lines deleted...]
-        <v>0.0346</v>
+        <v>0.0805</v>
+      </c>
+      <c r="AK55" s="10" t="n">
+        <v>0.0198</v>
       </c>
       <c r="AL55" s="7" t="n">
-        <v>0.4846</v>
+        <v>0.3655</v>
       </c>
       <c r="AM55" s="8" t="n">
-        <v>0.5752</v>
-[...2 lines deleted...]
-        <v>0.0906</v>
+        <v>0.408</v>
+      </c>
+      <c r="AN55" s="10" t="n">
+        <v>0.0425</v>
       </c>
       <c r="AO55" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP55" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ55" s="10" t="n">
+      <c r="AQ55" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
           <t>Racine County</t>
         </is>
       </c>
       <c r="B56" s="7" t="n">
-        <v>0.4156</v>
+        <v>0.3772</v>
       </c>
       <c r="C56" s="8" t="n">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>0.0044</v>
+        <v>0.3616</v>
+      </c>
+      <c r="D56" s="11" t="n">
+        <v>-0.0156</v>
       </c>
       <c r="E56" s="7" t="n">
-        <v>0.3132</v>
+        <v>0.1482</v>
       </c>
       <c r="F56" s="8" t="n">
-        <v>0.3132</v>
-[...1 lines deleted...]
-      <c r="G56" s="10" t="n">
+        <v>0.1482</v>
+      </c>
+      <c r="G56" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="7" t="n">
-        <v>0.307</v>
+        <v>0.1547</v>
       </c>
       <c r="I56" s="8" t="n">
-        <v>0.3377</v>
+        <v>0.1592</v>
       </c>
       <c r="J56" s="9" t="n">
-        <v>0.0308</v>
+        <v>0.0045</v>
       </c>
       <c r="K56" s="7" t="n">
-        <v>0.3512</v>
+        <v>0.1648</v>
       </c>
       <c r="L56" s="8" t="n">
-        <v>0.3969</v>
-[...2 lines deleted...]
-        <v>0.0457</v>
+        <v>0.1742</v>
+      </c>
+      <c r="M56" s="10" t="n">
+        <v>0.009299999999999999</v>
       </c>
       <c r="N56" s="7" t="n">
-        <v>0.2488</v>
+        <v>0.1138</v>
       </c>
       <c r="O56" s="8" t="n">
-        <v>0.2717</v>
-[...2 lines deleted...]
-        <v>0.0229</v>
+        <v>0.1192</v>
+      </c>
+      <c r="P56" s="10" t="n">
+        <v>0.0054</v>
       </c>
       <c r="Q56" s="7" t="n">
-        <v>0.3672</v>
+        <v>0.1688</v>
       </c>
       <c r="R56" s="8" t="n">
-        <v>0.3988</v>
-[...2 lines deleted...]
-        <v>0.0315</v>
+        <v>0.1759</v>
+      </c>
+      <c r="S56" s="10" t="n">
+        <v>0.0071</v>
       </c>
       <c r="T56" s="7" t="n">
-        <v>0.3138</v>
+        <v>0.1435</v>
       </c>
       <c r="U56" s="8" t="n">
-        <v>0.3475</v>
-[...2 lines deleted...]
-        <v>0.0337</v>
+        <v>0.1525</v>
+      </c>
+      <c r="V56" s="10" t="n">
+        <v>0.008999999999999999</v>
       </c>
       <c r="W56" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.499</v>
       </c>
       <c r="X56" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y56" s="10" t="n">
+        <v>0.499</v>
+      </c>
+      <c r="Y56" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="7" t="n">
-        <v>0.4066</v>
+        <v>0.2621</v>
       </c>
       <c r="AA56" s="8" t="n">
-        <v>0.4066</v>
-[...1 lines deleted...]
-      <c r="AB56" s="10" t="n">
+        <v>0.2621</v>
+      </c>
+      <c r="AB56" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="7" t="n">
         <v>0.7072000000000001</v>
       </c>
       <c r="AD56" s="8" t="n">
         <v>0.7072000000000001</v>
       </c>
-      <c r="AE56" s="10" t="n">
+      <c r="AE56" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="7" t="n">
         <v>0.53</v>
       </c>
       <c r="AG56" s="8" t="n">
         <v>0.53</v>
       </c>
-      <c r="AH56" s="10" t="n">
+      <c r="AH56" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI56" s="7" t="n">
-        <v>0.0525</v>
+        <v>0.0409</v>
       </c>
       <c r="AJ56" s="8" t="n">
-        <v>0.0504</v>
-[...2 lines deleted...]
-        <v>-0.0022</v>
+        <v>0.036</v>
+      </c>
+      <c r="AK56" s="9" t="n">
+        <v>-0.0049</v>
       </c>
       <c r="AL56" s="7" t="n">
-        <v>0.1865</v>
+        <v>0.09080000000000001</v>
       </c>
       <c r="AM56" s="8" t="n">
-        <v>0.1698</v>
+        <v>0.0857</v>
       </c>
       <c r="AN56" s="11" t="n">
-        <v>-0.0167</v>
+        <v>-0.005</v>
       </c>
       <c r="AO56" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP56" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ56" s="10" t="n">
+      <c r="AQ56" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
           <t>Richland County</t>
         </is>
       </c>
       <c r="B57" s="7" t="n">
-        <v>0.3786</v>
+        <v>0.3539</v>
       </c>
       <c r="C57" s="8" t="n">
-        <v>0.406</v>
-[...2 lines deleted...]
-        <v>0.0275</v>
+        <v>0.3451</v>
+      </c>
+      <c r="D57" s="11" t="n">
+        <v>-0.0089</v>
       </c>
       <c r="E57" s="7" t="n">
+        <v>0.2302</v>
+      </c>
+      <c r="F57" s="8" t="n">
+        <v>0.2302</v>
+      </c>
+      <c r="G57" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="H57" s="7" t="n">
         <v>0.3205</v>
       </c>
-      <c r="F57" s="8" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I57" s="8" t="n">
-        <v>0.5256999999999999</v>
-[...2 lines deleted...]
-        <v>0.0872</v>
+        <v>0.3565</v>
+      </c>
+      <c r="J57" s="10" t="n">
+        <v>0.036</v>
       </c>
       <c r="K57" s="7" t="n">
-        <v>0.2999</v>
+        <v>0.2153</v>
       </c>
       <c r="L57" s="8" t="n">
-        <v>0.3001</v>
-[...2 lines deleted...]
-        <v>0.0002</v>
+        <v>0.2</v>
+      </c>
+      <c r="M57" s="11" t="n">
+        <v>-0.0154</v>
       </c>
       <c r="N57" s="7" t="n">
-        <v>0.2886</v>
+        <v>0.2018</v>
       </c>
       <c r="O57" s="8" t="n">
-        <v>0.4403</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>0.2934</v>
+      </c>
+      <c r="P57" s="10" t="n">
+        <v>0.0916</v>
       </c>
       <c r="Q57" s="7" t="n">
-        <v>0.2207</v>
+        <v>0.1537</v>
       </c>
       <c r="R57" s="8" t="n">
-        <v>0.1885</v>
+        <v>0.1251</v>
       </c>
       <c r="S57" s="11" t="n">
-        <v>-0.0322</v>
+        <v>-0.0286</v>
       </c>
       <c r="T57" s="7" t="n">
-        <v>0.2078</v>
+        <v>0.1453</v>
       </c>
       <c r="U57" s="8" t="n">
-        <v>0.1908</v>
+        <v>0.1271</v>
       </c>
       <c r="V57" s="11" t="n">
-        <v>-0.017</v>
+        <v>-0.0182</v>
       </c>
       <c r="W57" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X57" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y57" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y57" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="7" t="n">
-        <v>0.321</v>
+        <v>0.2275</v>
       </c>
       <c r="AA57" s="8" t="n">
-        <v>0.321</v>
-[...1 lines deleted...]
-      <c r="AB57" s="10" t="n">
+        <v>0.2275</v>
+      </c>
+      <c r="AB57" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="7" t="n">
         <v>0.4984</v>
       </c>
       <c r="AD57" s="8" t="n">
         <v>0.4984</v>
       </c>
-      <c r="AE57" s="10" t="n">
+      <c r="AE57" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="7" t="n">
         <v>0.391</v>
       </c>
       <c r="AG57" s="8" t="n">
         <v>0.391</v>
       </c>
-      <c r="AH57" s="10" t="n">
+      <c r="AH57" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="7" t="n">
-        <v>0.154</v>
+        <v>0.1033</v>
       </c>
       <c r="AJ57" s="8" t="n">
-        <v>0.1809</v>
-[...1 lines deleted...]
-      <c r="AK57" s="9" t="n">
+        <v>0.1176</v>
+      </c>
+      <c r="AK57" s="10" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="AL57" s="7" t="n">
+        <v>0.3447</v>
+      </c>
+      <c r="AM57" s="8" t="n">
+        <v>0.3717</v>
+      </c>
+      <c r="AN57" s="10" t="n">
         <v>0.0269</v>
       </c>
-      <c r="AL57" s="7" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="AO57" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP57" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ57" s="10" t="n">
+      <c r="AQ57" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
           <t>Rock County</t>
         </is>
       </c>
       <c r="B58" s="7" t="n">
-        <v>0.3746</v>
+        <v>0.3457</v>
       </c>
       <c r="C58" s="8" t="n">
-        <v>0.3811</v>
-[...2 lines deleted...]
-        <v>0.0065</v>
+        <v>0.3323</v>
+      </c>
+      <c r="D58" s="11" t="n">
+        <v>-0.0133</v>
       </c>
       <c r="E58" s="7" t="n">
-        <v>0.303</v>
+        <v>0.1694</v>
       </c>
       <c r="F58" s="8" t="n">
-        <v>0.303</v>
-[...1 lines deleted...]
-      <c r="G58" s="10" t="n">
+        <v>0.1694</v>
+      </c>
+      <c r="G58" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="7" t="n">
-        <v>0.1817</v>
+        <v>0.1146</v>
       </c>
       <c r="I58" s="8" t="n">
-        <v>0.2131</v>
-[...2 lines deleted...]
-        <v>0.0314</v>
+        <v>0.1252</v>
+      </c>
+      <c r="J58" s="10" t="n">
+        <v>0.0106</v>
       </c>
       <c r="K58" s="7" t="n">
-        <v>0.3815</v>
+        <v>0.2139</v>
       </c>
       <c r="L58" s="8" t="n">
-        <v>0.431</v>
-[...2 lines deleted...]
-        <v>0.0495</v>
+        <v>0.2251</v>
+      </c>
+      <c r="M58" s="10" t="n">
+        <v>0.0112</v>
       </c>
       <c r="N58" s="7" t="n">
-        <v>0.2491</v>
+        <v>0.1355</v>
       </c>
       <c r="O58" s="8" t="n">
-        <v>0.2686</v>
+        <v>0.1403</v>
       </c>
       <c r="P58" s="9" t="n">
-        <v>0.0195</v>
+        <v>0.0047</v>
       </c>
       <c r="Q58" s="7" t="n">
-        <v>0.3368</v>
+        <v>0.1836</v>
       </c>
       <c r="R58" s="8" t="n">
-        <v>0.3398</v>
-[...2 lines deleted...]
-        <v>0.003</v>
+        <v>0.1778</v>
+      </c>
+      <c r="S58" s="11" t="n">
+        <v>-0.0058</v>
       </c>
       <c r="T58" s="7" t="n">
-        <v>0.3682</v>
+        <v>0.2003</v>
       </c>
       <c r="U58" s="8" t="n">
-        <v>0.3978</v>
-[...2 lines deleted...]
-        <v>0.0296</v>
+        <v>0.2077</v>
+      </c>
+      <c r="V58" s="10" t="n">
+        <v>0.0075</v>
       </c>
       <c r="W58" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5102</v>
       </c>
       <c r="X58" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y58" s="10" t="n">
+        <v>0.5102</v>
+      </c>
+      <c r="Y58" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="7" t="n">
-        <v>0.3364</v>
+        <v>0.2089</v>
       </c>
       <c r="AA58" s="8" t="n">
-        <v>0.3364</v>
-[...1 lines deleted...]
-      <c r="AB58" s="10" t="n">
+        <v>0.2089</v>
+      </c>
+      <c r="AB58" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="7" t="n">
         <v>0.5913</v>
       </c>
       <c r="AD58" s="8" t="n">
         <v>0.5913</v>
       </c>
-      <c r="AE58" s="10" t="n">
+      <c r="AE58" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="7" t="n">
         <v>0.464</v>
       </c>
       <c r="AG58" s="8" t="n">
         <v>0.464</v>
       </c>
-      <c r="AH58" s="10" t="n">
+      <c r="AH58" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI58" s="7" t="n">
-        <v>0.0414</v>
+        <v>0.0375</v>
       </c>
       <c r="AJ58" s="8" t="n">
-        <v>0.0438</v>
-[...2 lines deleted...]
-        <v>0.0023</v>
+        <v>0.0373</v>
+      </c>
+      <c r="AK58" s="9" t="n">
+        <v>-0.0003</v>
       </c>
       <c r="AL58" s="7" t="n">
-        <v>0.1728</v>
+        <v>0.1082</v>
       </c>
       <c r="AM58" s="8" t="n">
-        <v>0.1813</v>
+        <v>0.1081</v>
       </c>
       <c r="AN58" s="9" t="n">
-        <v>0.008500000000000001</v>
+        <v>-0.0001</v>
       </c>
       <c r="AO58" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP58" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ58" s="10" t="n">
+      <c r="AQ58" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
           <t>Rusk County</t>
         </is>
       </c>
       <c r="B59" s="7" t="n">
-        <v>0.3211</v>
+        <v>0.3192</v>
       </c>
       <c r="C59" s="8" t="n">
-        <v>0.3388</v>
-[...2 lines deleted...]
-        <v>0.0177</v>
+        <v>0.3141</v>
+      </c>
+      <c r="D59" s="11" t="n">
+        <v>-0.005</v>
       </c>
       <c r="E59" s="7" t="n">
-        <v>0.1995</v>
+        <v>0.1476</v>
       </c>
       <c r="F59" s="8" t="n">
-        <v>0.1995</v>
-[...1 lines deleted...]
-      <c r="G59" s="10" t="n">
+        <v>0.1476</v>
+      </c>
+      <c r="G59" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="7" t="n">
-        <v>0.1044</v>
+        <v>0.076</v>
       </c>
       <c r="I59" s="8" t="n">
-        <v>0.1205</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>0.08309999999999999</v>
+      </c>
+      <c r="J59" s="10" t="n">
+        <v>0.0071</v>
       </c>
       <c r="K59" s="7" t="n">
-        <v>0.1694</v>
+        <v>0.128</v>
       </c>
       <c r="L59" s="8" t="n">
-        <v>0.148</v>
+        <v>0.1059</v>
       </c>
       <c r="M59" s="11" t="n">
-        <v>-0.0213</v>
+        <v>-0.0221</v>
       </c>
       <c r="N59" s="7" t="n">
-        <v>0.3301</v>
+        <v>0.2434</v>
       </c>
       <c r="O59" s="8" t="n">
-        <v>0.3645</v>
-[...2 lines deleted...]
-        <v>0.0344</v>
+        <v>0.2608</v>
+      </c>
+      <c r="P59" s="10" t="n">
+        <v>0.0173</v>
       </c>
       <c r="Q59" s="7" t="n">
-        <v>0.1018</v>
+        <v>0.0751</v>
       </c>
       <c r="R59" s="8" t="n">
-        <v>0.0697</v>
+        <v>0.0498</v>
       </c>
       <c r="S59" s="11" t="n">
-        <v>-0.0321</v>
+        <v>-0.0252</v>
       </c>
       <c r="T59" s="7" t="n">
-        <v>0.1038</v>
+        <v>0.0766</v>
       </c>
       <c r="U59" s="8" t="n">
-        <v>0.0844</v>
+        <v>0.0604</v>
       </c>
       <c r="V59" s="11" t="n">
-        <v>-0.0194</v>
+        <v>-0.0162</v>
       </c>
       <c r="W59" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5326</v>
       </c>
       <c r="X59" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y59" s="10" t="n">
+        <v>0.5326</v>
+      </c>
+      <c r="Y59" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z59" s="7" t="n">
-        <v>0.2972</v>
+        <v>0.2292</v>
       </c>
       <c r="AA59" s="8" t="n">
-        <v>0.2972</v>
-[...1 lines deleted...]
-      <c r="AB59" s="10" t="n">
+        <v>0.2292</v>
+      </c>
+      <c r="AB59" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="7" t="n">
         <v>0.4501</v>
       </c>
       <c r="AD59" s="8" t="n">
         <v>0.4501</v>
       </c>
-      <c r="AE59" s="10" t="n">
+      <c r="AE59" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="7" t="n">
         <v>0.324</v>
       </c>
       <c r="AG59" s="8" t="n">
         <v>0.324</v>
       </c>
-      <c r="AH59" s="10" t="n">
+      <c r="AH59" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="7" t="n">
-        <v>0.0473</v>
+        <v>0.0272</v>
       </c>
       <c r="AJ59" s="8" t="n">
-        <v>0.0548</v>
+        <v>0.031</v>
       </c>
       <c r="AK59" s="9" t="n">
-        <v>0.0075</v>
+        <v>0.0038</v>
       </c>
       <c r="AL59" s="7" t="n">
-        <v>0.4787</v>
+        <v>0.3541</v>
       </c>
       <c r="AM59" s="8" t="n">
-        <v>0.5489000000000001</v>
-[...2 lines deleted...]
-        <v>0.0702</v>
+        <v>0.3842</v>
+      </c>
+      <c r="AN59" s="10" t="n">
+        <v>0.0301</v>
       </c>
       <c r="AO59" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP59" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ59" s="10" t="n">
+      <c r="AQ59" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
           <t>Sauk County</t>
         </is>
       </c>
       <c r="B60" s="7" t="n">
-        <v>0.313</v>
+        <v>0.3064</v>
       </c>
       <c r="C60" s="8" t="n">
-        <v>0.3302</v>
-[...2 lines deleted...]
-        <v>0.0172</v>
+        <v>0.2957</v>
+      </c>
+      <c r="D60" s="11" t="n">
+        <v>-0.0107</v>
       </c>
       <c r="E60" s="7" t="n">
-        <v>0.2361</v>
+        <v>0.1336</v>
       </c>
       <c r="F60" s="8" t="n">
-        <v>0.2361</v>
-[...1 lines deleted...]
-      <c r="G60" s="10" t="n">
+        <v>0.1336</v>
+      </c>
+      <c r="G60" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="7" t="n">
-        <v>0.2346</v>
+        <v>0.1412</v>
       </c>
       <c r="I60" s="8" t="n">
-        <v>0.307</v>
-[...2 lines deleted...]
-        <v>0.07240000000000001</v>
+        <v>0.1713</v>
+      </c>
+      <c r="J60" s="10" t="n">
+        <v>0.0301</v>
       </c>
       <c r="K60" s="7" t="n">
-        <v>0.2232</v>
+        <v>0.1263</v>
       </c>
       <c r="L60" s="8" t="n">
-        <v>0.235</v>
+        <v>0.1232</v>
       </c>
       <c r="M60" s="9" t="n">
-        <v>0.0118</v>
+        <v>-0.003</v>
       </c>
       <c r="N60" s="7" t="n">
-        <v>0.1883</v>
+        <v>0.1032</v>
       </c>
       <c r="O60" s="8" t="n">
-        <v>0.2709</v>
-[...2 lines deleted...]
-        <v>0.08260000000000001</v>
+        <v>0.1421</v>
+      </c>
+      <c r="P60" s="10" t="n">
+        <v>0.0388</v>
       </c>
       <c r="Q60" s="7" t="n">
-        <v>0.2415</v>
+        <v>0.132</v>
       </c>
       <c r="R60" s="8" t="n">
-        <v>0.2188</v>
+        <v>0.1144</v>
       </c>
       <c r="S60" s="11" t="n">
-        <v>-0.0227</v>
+        <v>-0.0176</v>
       </c>
       <c r="T60" s="7" t="n">
-        <v>0.3144</v>
+        <v>0.1724</v>
       </c>
       <c r="U60" s="8" t="n">
-        <v>0.3093</v>
+        <v>0.1622</v>
       </c>
       <c r="V60" s="11" t="n">
-        <v>-0.0051</v>
+        <v>-0.0102</v>
       </c>
       <c r="W60" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X60" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y60" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y60" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z60" s="7" t="n">
-        <v>0.2507</v>
+        <v>0.1742</v>
       </c>
       <c r="AA60" s="8" t="n">
-        <v>0.2507</v>
-[...1 lines deleted...]
-      <c r="AB60" s="10" t="n">
+        <v>0.1742</v>
+      </c>
+      <c r="AB60" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC60" s="7" t="n">
         <v>0.4614</v>
       </c>
       <c r="AD60" s="8" t="n">
         <v>0.4614</v>
       </c>
-      <c r="AE60" s="10" t="n">
+      <c r="AE60" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="7" t="n">
         <v>0.262</v>
       </c>
       <c r="AG60" s="8" t="n">
         <v>0.262</v>
       </c>
-      <c r="AH60" s="10" t="n">
+      <c r="AH60" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI60" s="7" t="n">
-        <v>0.1109</v>
+        <v>0.06859999999999999</v>
       </c>
       <c r="AJ60" s="8" t="n">
-        <v>0.1384</v>
-[...2 lines deleted...]
-        <v>0.0275</v>
+        <v>0.08119999999999999</v>
+      </c>
+      <c r="AK60" s="10" t="n">
+        <v>0.0125</v>
       </c>
       <c r="AL60" s="7" t="n">
-        <v>0.3181</v>
+        <v>0.1759</v>
       </c>
       <c r="AM60" s="8" t="n">
-        <v>0.3413</v>
-[...2 lines deleted...]
-        <v>0.0231</v>
+        <v>0.1916</v>
+      </c>
+      <c r="AN60" s="10" t="n">
+        <v>0.0157</v>
       </c>
       <c r="AO60" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP60" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ60" s="10" t="n">
+      <c r="AQ60" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
           <t>Sawyer County</t>
         </is>
       </c>
       <c r="B61" s="7" t="n">
-        <v>0.3567</v>
+        <v>0.3452</v>
       </c>
       <c r="C61" s="8" t="n">
-        <v>0.3723</v>
+        <v>0.342</v>
       </c>
       <c r="D61" s="9" t="n">
-        <v>0.0155</v>
+        <v>-0.0032</v>
       </c>
       <c r="E61" s="7" t="n">
-        <v>0.2297</v>
+        <v>0.1914</v>
       </c>
       <c r="F61" s="8" t="n">
-        <v>0.2297</v>
-[...1 lines deleted...]
-      <c r="G61" s="10" t="n">
+        <v>0.1914</v>
+      </c>
+      <c r="G61" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="7" t="n">
-        <v>0.1509</v>
+        <v>0.1208</v>
       </c>
       <c r="I61" s="8" t="n">
-        <v>0.1557</v>
-[...2 lines deleted...]
-        <v>0.0049</v>
+        <v>0.1189</v>
+      </c>
+      <c r="J61" s="9" t="n">
+        <v>-0.0019</v>
       </c>
       <c r="K61" s="7" t="n">
-        <v>0.1233</v>
+        <v>0.1051</v>
       </c>
       <c r="L61" s="8" t="n">
-        <v>0.1028</v>
+        <v>0.0835</v>
       </c>
       <c r="M61" s="11" t="n">
-        <v>-0.0206</v>
+        <v>-0.0216</v>
       </c>
       <c r="N61" s="7" t="n">
-        <v>0.2515</v>
+        <v>0.2102</v>
       </c>
       <c r="O61" s="8" t="n">
-        <v>0.2625</v>
+        <v>0.2134</v>
       </c>
       <c r="P61" s="9" t="n">
-        <v>0.0111</v>
+        <v>0.0032</v>
       </c>
       <c r="Q61" s="7" t="n">
-        <v>0.3152</v>
+        <v>0.2634</v>
       </c>
       <c r="R61" s="8" t="n">
-        <v>0.2262</v>
+        <v>0.1838</v>
       </c>
       <c r="S61" s="11" t="n">
-        <v>-0.089</v>
+        <v>-0.0796</v>
       </c>
       <c r="T61" s="7" t="n">
-        <v>0.3418</v>
+        <v>0.2856</v>
       </c>
       <c r="U61" s="8" t="n">
-        <v>0.2844</v>
+        <v>0.2311</v>
       </c>
       <c r="V61" s="11" t="n">
-        <v>-0.0574</v>
+        <v>-0.0545</v>
       </c>
       <c r="W61" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X61" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y61" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y61" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="7" t="n">
-        <v>0.3676</v>
+        <v>0.2231</v>
       </c>
       <c r="AA61" s="8" t="n">
-        <v>0.3676</v>
-[...1 lines deleted...]
-      <c r="AB61" s="10" t="n">
+        <v>0.2231</v>
+      </c>
+      <c r="AB61" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="7" t="n">
         <v>0.4663</v>
       </c>
       <c r="AD61" s="8" t="n">
         <v>0.4663</v>
       </c>
-      <c r="AE61" s="10" t="n">
+      <c r="AE61" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="7" t="n">
         <v>0.244</v>
       </c>
       <c r="AG61" s="8" t="n">
         <v>0.244</v>
       </c>
-      <c r="AH61" s="10" t="n">
+      <c r="AH61" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI61" s="7" t="n">
-        <v>0.08749999999999999</v>
+        <v>0.06</v>
       </c>
       <c r="AJ61" s="8" t="n">
-        <v>0.083</v>
-[...2 lines deleted...]
-        <v>-0.0045</v>
+        <v>0.0557</v>
+      </c>
+      <c r="AK61" s="9" t="n">
+        <v>-0.0043</v>
       </c>
       <c r="AL61" s="7" t="n">
-        <v>0.6452</v>
+        <v>0.5402</v>
       </c>
       <c r="AM61" s="8" t="n">
-        <v>0.7211</v>
-[...2 lines deleted...]
-        <v>0.07580000000000001</v>
+        <v>0.5739</v>
+      </c>
+      <c r="AN61" s="10" t="n">
+        <v>0.0336</v>
       </c>
       <c r="AO61" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP61" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ61" s="10" t="n">
+      <c r="AQ61" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
           <t>Shawano-Menominee Counties</t>
         </is>
       </c>
       <c r="B62" s="7" t="n">
-        <v>0.4964</v>
+        <v>0.4602</v>
       </c>
       <c r="C62" s="8" t="n">
-        <v>0.517</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>0.4662</v>
+      </c>
+      <c r="D62" s="10" t="n">
+        <v>0.006</v>
       </c>
       <c r="E62" s="7" t="n">
-        <v>0.1588</v>
+        <v>0.1413</v>
       </c>
       <c r="F62" s="8" t="n">
-        <v>0.1588</v>
-[...1 lines deleted...]
-      <c r="G62" s="10" t="n">
+        <v>0.1413</v>
+      </c>
+      <c r="G62" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="7" t="n">
-        <v>0.0089</v>
+        <v>0.0071</v>
       </c>
       <c r="I62" s="8" t="n">
-        <v>0.008699999999999999</v>
-[...2 lines deleted...]
-        <v>-0.0003</v>
+        <v>0.0066</v>
+      </c>
+      <c r="J62" s="9" t="n">
+        <v>-0.0005</v>
       </c>
       <c r="K62" s="7" t="n">
-        <v>0.1966</v>
+        <v>0.1767</v>
       </c>
       <c r="L62" s="8" t="n">
-        <v>0.1603</v>
+        <v>0.1381</v>
       </c>
       <c r="M62" s="11" t="n">
-        <v>-0.0364</v>
+        <v>-0.0385</v>
       </c>
       <c r="N62" s="7" t="n">
-        <v>0.2157</v>
+        <v>0.1908</v>
       </c>
       <c r="O62" s="8" t="n">
-        <v>0.2656</v>
-[...2 lines deleted...]
-        <v>0.0499</v>
+        <v>0.229</v>
+      </c>
+      <c r="P62" s="10" t="n">
+        <v>0.0382</v>
       </c>
       <c r="Q62" s="7" t="n">
-        <v>0.1225</v>
+        <v>0.1083</v>
       </c>
       <c r="R62" s="8" t="n">
-        <v>0.083</v>
+        <v>0.0716</v>
       </c>
       <c r="S62" s="11" t="n">
-        <v>-0.0395</v>
+        <v>-0.0368</v>
       </c>
       <c r="T62" s="7" t="n">
-        <v>0.1264</v>
+        <v>0.1118</v>
       </c>
       <c r="U62" s="8" t="n">
-        <v>0.091</v>
+        <v>0.0784</v>
       </c>
       <c r="V62" s="11" t="n">
-        <v>-0.0354</v>
+        <v>-0.0334</v>
       </c>
       <c r="W62" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4586</v>
       </c>
       <c r="X62" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y62" s="10" t="n">
+        <v>0.4586</v>
+      </c>
+      <c r="Y62" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="7" t="n">
-        <v>0.4718</v>
+        <v>0.2933</v>
       </c>
       <c r="AA62" s="8" t="n">
-        <v>0.4718</v>
-[...1 lines deleted...]
-      <c r="AB62" s="10" t="n">
+        <v>0.2933</v>
+      </c>
+      <c r="AB62" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="7" t="n">
         <v>0.4785</v>
       </c>
       <c r="AD62" s="8" t="n">
         <v>0.4785</v>
       </c>
-      <c r="AE62" s="10" t="n">
+      <c r="AE62" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="7" t="n">
         <v>1</v>
       </c>
       <c r="AG62" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="AH62" s="10" t="n">
+      <c r="AH62" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI62" s="7" t="n">
-        <v>0.08989999999999999</v>
+        <v>0.07820000000000001</v>
       </c>
       <c r="AJ62" s="8" t="n">
-        <v>0.0645</v>
+        <v>0.0549</v>
       </c>
       <c r="AK62" s="11" t="n">
-        <v>-0.0255</v>
+        <v>-0.0234</v>
       </c>
       <c r="AL62" s="7" t="n">
-        <v>0.7766</v>
+        <v>0.6761</v>
       </c>
       <c r="AM62" s="8" t="n">
-        <v>0.8417</v>
-[...2 lines deleted...]
-        <v>0.06510000000000001</v>
+        <v>0.6983</v>
+      </c>
+      <c r="AN62" s="10" t="n">
+        <v>0.0222</v>
       </c>
       <c r="AO62" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP62" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ62" s="10" t="n">
+      <c r="AQ62" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
           <t>Sheboygan County</t>
         </is>
       </c>
       <c r="B63" s="7" t="n">
-        <v>0.3182</v>
+        <v>0.3023</v>
       </c>
       <c r="C63" s="8" t="n">
-        <v>0.337</v>
+        <v>0.3022</v>
       </c>
       <c r="D63" s="9" t="n">
-        <v>0.0188</v>
+        <v>-0</v>
       </c>
       <c r="E63" s="7" t="n">
-        <v>0.2033</v>
+        <v>0.0961</v>
       </c>
       <c r="F63" s="8" t="n">
-        <v>0.2033</v>
-[...1 lines deleted...]
-      <c r="G63" s="10" t="n">
+        <v>0.0961</v>
+      </c>
+      <c r="G63" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="7" t="n">
-        <v>0.1982</v>
+        <v>0.0968</v>
       </c>
       <c r="I63" s="8" t="n">
-        <v>0.2766</v>
-[...2 lines deleted...]
-        <v>0.0784</v>
+        <v>0.1235</v>
+      </c>
+      <c r="J63" s="10" t="n">
+        <v>0.0267</v>
       </c>
       <c r="K63" s="7" t="n">
-        <v>0.2205</v>
+        <v>0.1054</v>
       </c>
       <c r="L63" s="8" t="n">
-        <v>0.2611</v>
-[...2 lines deleted...]
-        <v>0.0407</v>
+        <v>0.1141</v>
+      </c>
+      <c r="M63" s="10" t="n">
+        <v>0.008699999999999999</v>
       </c>
       <c r="N63" s="7" t="n">
-        <v>0.2184</v>
+        <v>0.1006</v>
       </c>
       <c r="O63" s="8" t="n">
-        <v>0.3221</v>
-[...2 lines deleted...]
-        <v>0.1037</v>
+        <v>0.1408</v>
+      </c>
+      <c r="P63" s="10" t="n">
+        <v>0.0401</v>
       </c>
       <c r="Q63" s="7" t="n">
-        <v>0.1625</v>
+        <v>0.0752</v>
       </c>
       <c r="R63" s="8" t="n">
-        <v>0.1559</v>
+        <v>0.0684</v>
       </c>
       <c r="S63" s="11" t="n">
-        <v>-0.0065</v>
+        <v>-0.0068</v>
       </c>
       <c r="T63" s="7" t="n">
-        <v>0.1789</v>
+        <v>0.0824</v>
       </c>
       <c r="U63" s="8" t="n">
-        <v>0.1831</v>
-[...2 lines deleted...]
-        <v>0.0043</v>
+        <v>0.08</v>
+      </c>
+      <c r="V63" s="9" t="n">
+        <v>-0.0024</v>
       </c>
       <c r="W63" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4934</v>
       </c>
       <c r="X63" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y63" s="10" t="n">
+        <v>0.4934</v>
+      </c>
+      <c r="Y63" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="7" t="n">
-        <v>0.2135</v>
+        <v>0.137</v>
       </c>
       <c r="AA63" s="8" t="n">
-        <v>0.2135</v>
-[...1 lines deleted...]
-      <c r="AB63" s="10" t="n">
+        <v>0.137</v>
+      </c>
+      <c r="AB63" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="7" t="n">
         <v>0.4595</v>
       </c>
       <c r="AD63" s="8" t="n">
         <v>0.4595</v>
       </c>
-      <c r="AE63" s="10" t="n">
+      <c r="AE63" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="7" t="n">
         <v>0.47</v>
       </c>
       <c r="AG63" s="8" t="n">
         <v>0.47</v>
       </c>
-      <c r="AH63" s="10" t="n">
+      <c r="AH63" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="7" t="n">
-        <v>0.0389</v>
+        <v>0.0182</v>
       </c>
       <c r="AJ63" s="8" t="n">
-        <v>0.0539</v>
+        <v>0.0229</v>
       </c>
       <c r="AK63" s="9" t="n">
-        <v>0.015</v>
+        <v>0.0046</v>
       </c>
       <c r="AL63" s="7" t="n">
-        <v>0.1819</v>
+        <v>0.0882</v>
       </c>
       <c r="AM63" s="8" t="n">
-        <v>0.1965</v>
-[...2 lines deleted...]
-        <v>0.0146</v>
+        <v>0.097</v>
+      </c>
+      <c r="AN63" s="10" t="n">
+        <v>0.008699999999999999</v>
       </c>
       <c r="AO63" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP63" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ63" s="10" t="n">
+      <c r="AQ63" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
           <t>St. Croix County</t>
         </is>
       </c>
       <c r="B64" s="7" t="n">
-        <v>0.2817</v>
+        <v>0.308</v>
       </c>
       <c r="C64" s="8" t="n">
-        <v>0.297</v>
-[...2 lines deleted...]
-        <v>0.0153</v>
+        <v>0.3023</v>
+      </c>
+      <c r="D64" s="11" t="n">
+        <v>-0.0057</v>
       </c>
       <c r="E64" s="7" t="n">
-        <v>0.2129</v>
+        <v>0.1951</v>
       </c>
       <c r="F64" s="8" t="n">
-        <v>0.2129</v>
-[...1 lines deleted...]
-      <c r="G64" s="10" t="n">
+        <v>0.1951</v>
+      </c>
+      <c r="G64" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="7" t="n">
-        <v>0.08500000000000001</v>
+        <v>0.0871</v>
       </c>
       <c r="I64" s="8" t="n">
-        <v>0.1005</v>
-[...2 lines deleted...]
-        <v>0.0155</v>
+        <v>0.09810000000000001</v>
+      </c>
+      <c r="J64" s="10" t="n">
+        <v>0.011</v>
       </c>
       <c r="K64" s="7" t="n">
-        <v>0.1934</v>
+        <v>0.1794</v>
       </c>
       <c r="L64" s="8" t="n">
-        <v>0.1661</v>
+        <v>0.1469</v>
       </c>
       <c r="M64" s="11" t="n">
-        <v>-0.0273</v>
+        <v>-0.0325</v>
       </c>
       <c r="N64" s="7" t="n">
-        <v>0.2788</v>
+        <v>0.2529</v>
       </c>
       <c r="O64" s="8" t="n">
-        <v>0.3044</v>
-[...2 lines deleted...]
-        <v>0.0257</v>
+        <v>0.2693</v>
+      </c>
+      <c r="P64" s="10" t="n">
+        <v>0.0164</v>
       </c>
       <c r="Q64" s="7" t="n">
-        <v>0.21</v>
+        <v>0.1905</v>
       </c>
       <c r="R64" s="8" t="n">
-        <v>0.1473</v>
+        <v>0.1303</v>
       </c>
       <c r="S64" s="11" t="n">
-        <v>-0.06270000000000001</v>
+        <v>-0.0602</v>
       </c>
       <c r="T64" s="7" t="n">
-        <v>0.2625</v>
+        <v>0.2382</v>
       </c>
       <c r="U64" s="8" t="n">
-        <v>0.2069</v>
+        <v>0.183</v>
       </c>
       <c r="V64" s="11" t="n">
-        <v>-0.0557</v>
+        <v>-0.0551</v>
       </c>
       <c r="W64" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X64" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y64" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y64" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="7" t="n">
-        <v>0.1277</v>
+        <v>0.1</v>
       </c>
       <c r="AA64" s="8" t="n">
-        <v>0.1277</v>
-[...1 lines deleted...]
-      <c r="AB64" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB64" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="7" t="n">
         <v>0.4063</v>
       </c>
       <c r="AD64" s="8" t="n">
         <v>0.4063</v>
       </c>
-      <c r="AE64" s="10" t="n">
+      <c r="AE64" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="7" t="n">
         <v>0.124</v>
       </c>
       <c r="AG64" s="8" t="n">
         <v>0.124</v>
       </c>
-      <c r="AH64" s="10" t="n">
+      <c r="AH64" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="7" t="n">
-        <v>0.0667</v>
+        <v>0.0542</v>
       </c>
       <c r="AJ64" s="8" t="n">
-        <v>0.0726</v>
+        <v>0.0577</v>
       </c>
       <c r="AK64" s="9" t="n">
-        <v>0.0059</v>
+        <v>0.0035</v>
       </c>
       <c r="AL64" s="7" t="n">
-        <v>0.4701</v>
+        <v>0.425</v>
       </c>
       <c r="AM64" s="8" t="n">
-        <v>0.5405</v>
-[...2 lines deleted...]
-        <v>0.0704</v>
+        <v>0.4633</v>
+      </c>
+      <c r="AN64" s="10" t="n">
+        <v>0.0383</v>
       </c>
       <c r="AO64" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP64" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ64" s="10" t="n">
+      <c r="AQ64" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
           <t>Taylor County</t>
         </is>
       </c>
       <c r="B65" s="7" t="n">
-        <v>0.3039</v>
+        <v>0.3131</v>
       </c>
       <c r="C65" s="8" t="n">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>0.3018</v>
+      </c>
+      <c r="D65" s="11" t="n">
+        <v>-0.0113</v>
       </c>
       <c r="E65" s="7" t="n">
-        <v>0.2095</v>
+        <v>0.1638</v>
       </c>
       <c r="F65" s="8" t="n">
-        <v>0.2095</v>
-[...1 lines deleted...]
-      <c r="G65" s="10" t="n">
+        <v>0.1638</v>
+      </c>
+      <c r="G65" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="7" t="n">
-        <v>0.1103</v>
+        <v>0.0789</v>
       </c>
       <c r="I65" s="8" t="n">
-        <v>0.1328</v>
-[...2 lines deleted...]
-        <v>0.0225</v>
+        <v>0.0891</v>
+      </c>
+      <c r="J65" s="10" t="n">
+        <v>0.0102</v>
       </c>
       <c r="K65" s="7" t="n">
-        <v>0.1845</v>
+        <v>0.1484</v>
       </c>
       <c r="L65" s="8" t="n">
-        <v>0.1684</v>
+        <v>0.1271</v>
       </c>
       <c r="M65" s="11" t="n">
-        <v>-0.0161</v>
+        <v>-0.0213</v>
       </c>
       <c r="N65" s="7" t="n">
-        <v>0.2988</v>
+        <v>0.2336</v>
       </c>
       <c r="O65" s="8" t="n">
-        <v>0.3544</v>
-[...2 lines deleted...]
-        <v>0.0555</v>
+        <v>0.2674</v>
+      </c>
+      <c r="P65" s="10" t="n">
+        <v>0.0338</v>
       </c>
       <c r="Q65" s="7" t="n">
-        <v>0.1726</v>
+        <v>0.1349</v>
       </c>
       <c r="R65" s="8" t="n">
-        <v>0.1226</v>
+        <v>0.0925</v>
       </c>
       <c r="S65" s="11" t="n">
-        <v>-0.05</v>
+        <v>-0.0424</v>
       </c>
       <c r="T65" s="7" t="n">
-        <v>0.2167</v>
+        <v>0.1694</v>
       </c>
       <c r="U65" s="8" t="n">
-        <v>0.181</v>
+        <v>0.1366</v>
       </c>
       <c r="V65" s="11" t="n">
-        <v>-0.0357</v>
+        <v>-0.0328</v>
       </c>
       <c r="W65" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X65" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y65" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y65" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z65" s="7" t="n">
-        <v>0.2864</v>
+        <v>0.2014</v>
       </c>
       <c r="AA65" s="8" t="n">
-        <v>0.2864</v>
-[...1 lines deleted...]
-      <c r="AB65" s="10" t="n">
+        <v>0.2014</v>
+      </c>
+      <c r="AB65" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC65" s="7" t="n">
         <v>0.4456</v>
       </c>
       <c r="AD65" s="8" t="n">
         <v>0.4456</v>
       </c>
-      <c r="AE65" s="10" t="n">
+      <c r="AE65" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="7" t="n">
         <v>0.193</v>
       </c>
       <c r="AG65" s="8" t="n">
         <v>0.193</v>
       </c>
-      <c r="AH65" s="10" t="n">
+      <c r="AH65" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="7" t="n">
-        <v>0.0721</v>
+        <v>0.0543</v>
       </c>
       <c r="AJ65" s="8" t="n">
-        <v>0.0887</v>
-[...2 lines deleted...]
-        <v>0.0166</v>
+        <v>0.06519999999999999</v>
+      </c>
+      <c r="AK65" s="10" t="n">
+        <v>0.0109</v>
       </c>
       <c r="AL65" s="7" t="n">
-        <v>0.4255</v>
+        <v>0.3294</v>
       </c>
       <c r="AM65" s="8" t="n">
-        <v>0.4945</v>
-[...2 lines deleted...]
-        <v>0.06909999999999999</v>
+        <v>0.3611</v>
+      </c>
+      <c r="AN65" s="10" t="n">
+        <v>0.0316</v>
       </c>
       <c r="AO65" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP65" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ65" s="10" t="n">
+      <c r="AQ65" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
           <t>Trempealeau County</t>
         </is>
       </c>
       <c r="B66" s="7" t="n">
-        <v>0.3325</v>
+        <v>0.3132</v>
       </c>
       <c r="C66" s="8" t="n">
-        <v>0.3488</v>
-[...2 lines deleted...]
-        <v>0.0163</v>
+        <v>0.3043</v>
+      </c>
+      <c r="D66" s="11" t="n">
+        <v>-0.0089</v>
       </c>
       <c r="E66" s="7" t="n">
-        <v>0.2486</v>
+        <v>0.1681</v>
       </c>
       <c r="F66" s="8" t="n">
-        <v>0.2486</v>
-[...1 lines deleted...]
-      <c r="G66" s="10" t="n">
+        <v>0.1681</v>
+      </c>
+      <c r="G66" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="7" t="n">
-        <v>0.2947</v>
+        <v>0.2044</v>
       </c>
       <c r="I66" s="8" t="n">
-        <v>0.3646</v>
-[...2 lines deleted...]
-        <v>0.0699</v>
+        <v>0.2355</v>
+      </c>
+      <c r="J66" s="10" t="n">
+        <v>0.0311</v>
       </c>
       <c r="K66" s="7" t="n">
-        <v>0.2254</v>
+        <v>0.1536</v>
       </c>
       <c r="L66" s="8" t="n">
-        <v>0.2036</v>
+        <v>0.1292</v>
       </c>
       <c r="M66" s="11" t="n">
-        <v>-0.0218</v>
+        <v>-0.0244</v>
       </c>
       <c r="N66" s="7" t="n">
-        <v>0.1999</v>
+        <v>0.1319</v>
       </c>
       <c r="O66" s="8" t="n">
-        <v>0.259</v>
-[...2 lines deleted...]
-        <v>0.0591</v>
+        <v>0.1643</v>
+      </c>
+      <c r="P66" s="10" t="n">
+        <v>0.0324</v>
       </c>
       <c r="Q66" s="7" t="n">
-        <v>0.2553</v>
+        <v>0.1684</v>
       </c>
       <c r="R66" s="8" t="n">
-        <v>0.1964</v>
+        <v>0.1246</v>
       </c>
       <c r="S66" s="11" t="n">
-        <v>-0.0589</v>
+        <v>-0.0438</v>
       </c>
       <c r="T66" s="7" t="n">
-        <v>0.2692</v>
+        <v>0.1776</v>
       </c>
       <c r="U66" s="8" t="n">
-        <v>0.2377</v>
+        <v>0.1509</v>
       </c>
       <c r="V66" s="11" t="n">
-        <v>-0.0315</v>
+        <v>-0.0268</v>
       </c>
       <c r="W66" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5236</v>
       </c>
       <c r="X66" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y66" s="10" t="n">
+        <v>0.5236</v>
+      </c>
+      <c r="Y66" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="7" t="n">
-        <v>0.276</v>
+        <v>0.2165</v>
       </c>
       <c r="AA66" s="8" t="n">
-        <v>0.276</v>
-[...1 lines deleted...]
-      <c r="AB66" s="10" t="n">
+        <v>0.2165</v>
+      </c>
+      <c r="AB66" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="7" t="n">
         <v>0.4392</v>
       </c>
       <c r="AD66" s="8" t="n">
         <v>0.4392</v>
       </c>
-      <c r="AE66" s="10" t="n">
+      <c r="AE66" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="7" t="n">
         <v>0.33</v>
       </c>
       <c r="AG66" s="8" t="n">
         <v>0.33</v>
       </c>
-      <c r="AH66" s="10" t="n">
+      <c r="AH66" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="7" t="n">
-        <v>0.08840000000000001</v>
+        <v>0.061</v>
       </c>
       <c r="AJ66" s="8" t="n">
-        <v>0.0964</v>
+        <v>0.0655</v>
       </c>
       <c r="AK66" s="9" t="n">
-        <v>0.008</v>
+        <v>0.0044</v>
       </c>
       <c r="AL66" s="7" t="n">
-        <v>0.4156</v>
+        <v>0.2676</v>
       </c>
       <c r="AM66" s="8" t="n">
-        <v>0.4841</v>
-[...2 lines deleted...]
-        <v>0.0684</v>
+        <v>0.2932</v>
+      </c>
+      <c r="AN66" s="10" t="n">
+        <v>0.0256</v>
       </c>
       <c r="AO66" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP66" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ66" s="10" t="n">
+      <c r="AQ66" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
           <t>Vernon County</t>
         </is>
       </c>
       <c r="B67" s="7" t="n">
-        <v>0.4156</v>
+        <v>0.3657</v>
       </c>
       <c r="C67" s="8" t="n">
-        <v>0.4444</v>
-[...2 lines deleted...]
-        <v>0.0288</v>
+        <v>0.3589</v>
+      </c>
+      <c r="D67" s="11" t="n">
+        <v>-0.0069</v>
       </c>
       <c r="E67" s="7" t="n">
-        <v>0.4258</v>
+        <v>0.2777</v>
       </c>
       <c r="F67" s="8" t="n">
-        <v>0.4258</v>
-[...1 lines deleted...]
-      <c r="G67" s="10" t="n">
+        <v>0.2777</v>
+      </c>
+      <c r="G67" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="7" t="n">
-        <v>0.5517</v>
+        <v>0.3668</v>
       </c>
       <c r="I67" s="8" t="n">
-        <v>0.6378</v>
-[...2 lines deleted...]
-        <v>0.0862</v>
+        <v>0.3974</v>
+      </c>
+      <c r="J67" s="10" t="n">
+        <v>0.0306</v>
       </c>
       <c r="K67" s="7" t="n">
-        <v>0.388</v>
+        <v>0.2527</v>
       </c>
       <c r="L67" s="8" t="n">
-        <v>0.3902</v>
-[...2 lines deleted...]
-        <v>0.0022</v>
+        <v>0.2381</v>
+      </c>
+      <c r="M67" s="11" t="n">
+        <v>-0.0146</v>
       </c>
       <c r="N67" s="7" t="n">
-        <v>0.303</v>
+        <v>0.1934</v>
       </c>
       <c r="O67" s="8" t="n">
-        <v>0.4546</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>0.2774</v>
+      </c>
+      <c r="P67" s="10" t="n">
+        <v>0.08409999999999999</v>
       </c>
       <c r="Q67" s="7" t="n">
-        <v>0.4167</v>
+        <v>0.2659</v>
       </c>
       <c r="R67" s="8" t="n">
-        <v>0.3797</v>
+        <v>0.2317</v>
       </c>
       <c r="S67" s="11" t="n">
-        <v>-0.037</v>
+        <v>-0.0342</v>
       </c>
       <c r="T67" s="7" t="n">
-        <v>0.4267</v>
+        <v>0.2722</v>
       </c>
       <c r="U67" s="8" t="n">
-        <v>0.4015</v>
+        <v>0.245</v>
       </c>
       <c r="V67" s="11" t="n">
-        <v>-0.0252</v>
+        <v>-0.0272</v>
       </c>
       <c r="W67" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X67" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y67" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y67" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="7" t="n">
-        <v>0.3838</v>
+        <v>0.2648</v>
       </c>
       <c r="AA67" s="8" t="n">
-        <v>0.3838</v>
-[...1 lines deleted...]
-      <c r="AB67" s="10" t="n">
+        <v>0.2648</v>
+      </c>
+      <c r="AB67" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="7" t="n">
         <v>0.5185</v>
       </c>
       <c r="AD67" s="8" t="n">
         <v>0.5185</v>
       </c>
-      <c r="AE67" s="10" t="n">
+      <c r="AE67" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="7" t="n">
         <v>0.34</v>
       </c>
       <c r="AG67" s="8" t="n">
         <v>0.34</v>
       </c>
-      <c r="AH67" s="10" t="n">
+      <c r="AH67" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="7" t="n">
-        <v>0.1671</v>
+        <v>0.1172</v>
       </c>
       <c r="AJ67" s="8" t="n">
-        <v>0.1877</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>0.1288</v>
+      </c>
+      <c r="AK67" s="10" t="n">
+        <v>0.0117</v>
       </c>
       <c r="AL67" s="7" t="n">
-        <v>0.5169</v>
+        <v>0.3338</v>
       </c>
       <c r="AM67" s="8" t="n">
-        <v>0.5707</v>
-[...2 lines deleted...]
-        <v>0.0538</v>
+        <v>0.3503</v>
+      </c>
+      <c r="AN67" s="10" t="n">
+        <v>0.0165</v>
       </c>
       <c r="AO67" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP67" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ67" s="10" t="n">
+      <c r="AQ67" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
           <t>Vilas County</t>
         </is>
       </c>
       <c r="B68" s="7" t="n">
-        <v>0.3062</v>
+        <v>0.3118</v>
       </c>
       <c r="C68" s="8" t="n">
-        <v>0.328</v>
+        <v>0.3153</v>
       </c>
       <c r="D68" s="9" t="n">
-        <v>0.0219</v>
+        <v>0.0034</v>
       </c>
       <c r="E68" s="7" t="n">
-        <v>0.2033</v>
+        <v>0.1674</v>
       </c>
       <c r="F68" s="8" t="n">
-        <v>0.2033</v>
-[...1 lines deleted...]
-      <c r="G68" s="10" t="n">
+        <v>0.1674</v>
+      </c>
+      <c r="G68" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="7" t="n">
-        <v>0.0589</v>
+        <v>0.0444</v>
       </c>
       <c r="I68" s="8" t="n">
-        <v>0.0677</v>
+        <v>0.0479</v>
       </c>
       <c r="J68" s="9" t="n">
-        <v>0.008800000000000001</v>
+        <v>0.0035</v>
       </c>
       <c r="K68" s="7" t="n">
-        <v>0.0975</v>
+        <v>0.0828</v>
       </c>
       <c r="L68" s="8" t="n">
-        <v>0.0803</v>
+        <v>0.064</v>
       </c>
       <c r="M68" s="11" t="n">
-        <v>-0.0172</v>
+        <v>-0.0188</v>
       </c>
       <c r="N68" s="7" t="n">
-        <v>0.3378</v>
+        <v>0.2781</v>
       </c>
       <c r="O68" s="8" t="n">
-        <v>0.3154</v>
+        <v>0.2514</v>
       </c>
       <c r="P68" s="11" t="n">
-        <v>-0.0224</v>
+        <v>-0.0267</v>
       </c>
       <c r="Q68" s="7" t="n">
-        <v>0.1749</v>
+        <v>0.144</v>
       </c>
       <c r="R68" s="8" t="n">
-        <v>0.1024</v>
+        <v>0.08169999999999999</v>
       </c>
       <c r="S68" s="11" t="n">
-        <v>-0.07240000000000001</v>
+        <v>-0.0623</v>
       </c>
       <c r="T68" s="7" t="n">
-        <v>0.2081</v>
+        <v>0.1713</v>
       </c>
       <c r="U68" s="8" t="n">
-        <v>0.1593</v>
+        <v>0.127</v>
       </c>
       <c r="V68" s="11" t="n">
-        <v>-0.0488</v>
+        <v>-0.0443</v>
       </c>
       <c r="W68" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5326</v>
       </c>
       <c r="X68" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y68" s="10" t="n">
+        <v>0.5326</v>
+      </c>
+      <c r="Y68" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="7" t="n">
-        <v>0.1915</v>
+        <v>0.1405</v>
       </c>
       <c r="AA68" s="8" t="n">
-        <v>0.1915</v>
-[...1 lines deleted...]
-      <c r="AB68" s="10" t="n">
+        <v>0.1405</v>
+      </c>
+      <c r="AB68" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="7" t="n">
         <v>0.4209</v>
       </c>
       <c r="AD68" s="8" t="n">
         <v>0.4209</v>
       </c>
-      <c r="AE68" s="10" t="n">
+      <c r="AE68" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="7" t="n">
         <v>0.299</v>
       </c>
       <c r="AG68" s="8" t="n">
         <v>0.299</v>
       </c>
-      <c r="AH68" s="10" t="n">
+      <c r="AH68" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="7" t="n">
-        <v>0.0513</v>
+        <v>0.0411</v>
       </c>
       <c r="AJ68" s="8" t="n">
-        <v>0.06419999999999999</v>
-[...2 lines deleted...]
-        <v>0.0129</v>
+        <v>0.0502</v>
+      </c>
+      <c r="AK68" s="10" t="n">
+        <v>0.0091</v>
       </c>
       <c r="AL68" s="7" t="n">
-        <v>0.5259</v>
+        <v>0.423</v>
       </c>
       <c r="AM68" s="8" t="n">
-        <v>0.6244</v>
-[...2 lines deleted...]
-        <v>0.0985</v>
+        <v>0.4726</v>
+      </c>
+      <c r="AN68" s="10" t="n">
+        <v>0.0496</v>
       </c>
       <c r="AO68" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP68" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ68" s="10" t="n">
+      <c r="AQ68" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
           <t>Walworth County</t>
         </is>
       </c>
       <c r="B69" s="7" t="n">
-        <v>0.3162</v>
+        <v>0.3136</v>
       </c>
       <c r="C69" s="8" t="n">
-        <v>0.3355</v>
+        <v>0.3125</v>
       </c>
       <c r="D69" s="9" t="n">
-        <v>0.0192</v>
+        <v>-0.0011</v>
       </c>
       <c r="E69" s="7" t="n">
-        <v>0.2404</v>
+        <v>0.1489</v>
       </c>
       <c r="F69" s="8" t="n">
-        <v>0.2404</v>
-[...1 lines deleted...]
-      <c r="G69" s="10" t="n">
+        <v>0.1489</v>
+      </c>
+      <c r="G69" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="7" t="n">
-        <v>0.1261</v>
+        <v>0.0829</v>
       </c>
       <c r="I69" s="8" t="n">
-        <v>0.175</v>
-[...2 lines deleted...]
-        <v>0.0489</v>
+        <v>0.1068</v>
+      </c>
+      <c r="J69" s="10" t="n">
+        <v>0.0239</v>
       </c>
       <c r="K69" s="7" t="n">
-        <v>0.3231</v>
+        <v>0.2023</v>
       </c>
       <c r="L69" s="8" t="n">
-        <v>0.3687</v>
-[...2 lines deleted...]
-        <v>0.0455</v>
+        <v>0.2143</v>
+      </c>
+      <c r="M69" s="10" t="n">
+        <v>0.012</v>
       </c>
       <c r="N69" s="7" t="n">
-        <v>0.1057</v>
+        <v>0.0641</v>
       </c>
       <c r="O69" s="8" t="n">
-        <v>0.1526</v>
-[...2 lines deleted...]
-        <v>0.0469</v>
+        <v>0.0887</v>
+      </c>
+      <c r="P69" s="10" t="n">
+        <v>0.0246</v>
       </c>
       <c r="Q69" s="7" t="n">
-        <v>0.2755</v>
+        <v>0.1672</v>
       </c>
       <c r="R69" s="8" t="n">
-        <v>0.2764</v>
-[...2 lines deleted...]
-        <v>0.001</v>
+        <v>0.1607</v>
+      </c>
+      <c r="S69" s="11" t="n">
+        <v>-0.0065</v>
       </c>
       <c r="T69" s="7" t="n">
-        <v>0.3399</v>
+        <v>0.2063</v>
       </c>
       <c r="U69" s="8" t="n">
-        <v>0.3612</v>
+        <v>0.21</v>
       </c>
       <c r="V69" s="9" t="n">
-        <v>0.0213</v>
+        <v>0.0037</v>
       </c>
       <c r="W69" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.537</v>
       </c>
       <c r="X69" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y69" s="10" t="n">
+        <v>0.537</v>
+      </c>
+      <c r="Y69" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="7" t="n">
-        <v>0.2085</v>
+        <v>0.149</v>
       </c>
       <c r="AA69" s="8" t="n">
-        <v>0.2085</v>
-[...1 lines deleted...]
-      <c r="AB69" s="10" t="n">
+        <v>0.149</v>
+      </c>
+      <c r="AB69" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="7" t="n">
         <v>0.4593</v>
       </c>
       <c r="AD69" s="8" t="n">
         <v>0.4593</v>
       </c>
-      <c r="AE69" s="10" t="n">
+      <c r="AE69" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="7" t="n">
         <v>0.416</v>
       </c>
       <c r="AG69" s="8" t="n">
         <v>0.416</v>
       </c>
-      <c r="AH69" s="10" t="n">
+      <c r="AH69" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="7" t="n">
-        <v>0.0501</v>
+        <v>0.0253</v>
       </c>
       <c r="AJ69" s="8" t="n">
-        <v>0.0684</v>
-[...2 lines deleted...]
-        <v>0.0183</v>
+        <v>0.0341</v>
+      </c>
+      <c r="AK69" s="10" t="n">
+        <v>0.008800000000000001</v>
       </c>
       <c r="AL69" s="7" t="n">
-        <v>0.2003</v>
+        <v>0.1232</v>
       </c>
       <c r="AM69" s="8" t="n">
-        <v>0.2145</v>
-[...2 lines deleted...]
-        <v>0.0142</v>
+        <v>0.1347</v>
+      </c>
+      <c r="AN69" s="10" t="n">
+        <v>0.0115</v>
       </c>
       <c r="AO69" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP69" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ69" s="10" t="n">
+      <c r="AQ69" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
           <t>Washburn County</t>
         </is>
       </c>
       <c r="B70" s="7" t="n">
-        <v>0.2982</v>
+        <v>0.3147</v>
       </c>
       <c r="C70" s="8" t="n">
-        <v>0.3171</v>
+        <v>0.3112</v>
       </c>
       <c r="D70" s="9" t="n">
-        <v>0.0189</v>
+        <v>-0.0034</v>
       </c>
       <c r="E70" s="7" t="n">
-        <v>0.1605</v>
+        <v>0.1335</v>
       </c>
       <c r="F70" s="8" t="n">
-        <v>0.1605</v>
-[...1 lines deleted...]
-      <c r="G70" s="10" t="n">
+        <v>0.1335</v>
+      </c>
+      <c r="G70" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="7" t="n">
-        <v>0.0696</v>
+        <v>0.0622</v>
       </c>
       <c r="I70" s="8" t="n">
-        <v>0.0862</v>
-[...2 lines deleted...]
-        <v>0.0166</v>
+        <v>0.0726</v>
+      </c>
+      <c r="J70" s="10" t="n">
+        <v>0.0104</v>
       </c>
       <c r="K70" s="7" t="n">
-        <v>0.1117</v>
+        <v>0.0949</v>
       </c>
       <c r="L70" s="8" t="n">
-        <v>0.0969</v>
+        <v>0.0775</v>
       </c>
       <c r="M70" s="11" t="n">
-        <v>-0.0149</v>
+        <v>-0.0173</v>
       </c>
       <c r="N70" s="7" t="n">
-        <v>0.2559</v>
+        <v>0.2113</v>
       </c>
       <c r="O70" s="8" t="n">
-        <v>0.275</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>0.2202</v>
+      </c>
+      <c r="P70" s="10" t="n">
+        <v>0.0089</v>
       </c>
       <c r="Q70" s="7" t="n">
-        <v>0.1642</v>
+        <v>0.1356</v>
       </c>
       <c r="R70" s="8" t="n">
-        <v>0.1072</v>
+        <v>0.0858</v>
       </c>
       <c r="S70" s="11" t="n">
-        <v>-0.057</v>
+        <v>-0.0497</v>
       </c>
       <c r="T70" s="7" t="n">
-        <v>0.125</v>
+        <v>0.1032</v>
       </c>
       <c r="U70" s="8" t="n">
-        <v>0.1016</v>
+        <v>0.0814</v>
       </c>
       <c r="V70" s="11" t="n">
-        <v>-0.0234</v>
+        <v>-0.0218</v>
       </c>
       <c r="W70" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X70" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y70" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y70" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z70" s="7" t="n">
-        <v>0.2357</v>
+        <v>0.1677</v>
       </c>
       <c r="AA70" s="8" t="n">
-        <v>0.2357</v>
-[...1 lines deleted...]
-      <c r="AB70" s="10" t="n">
+        <v>0.1677</v>
+      </c>
+      <c r="AB70" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC70" s="7" t="n">
         <v>0.4323</v>
       </c>
       <c r="AD70" s="8" t="n">
         <v>0.4323</v>
       </c>
-      <c r="AE70" s="10" t="n">
+      <c r="AE70" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="7" t="n">
         <v>0.281</v>
       </c>
       <c r="AG70" s="8" t="n">
         <v>0.281</v>
       </c>
-      <c r="AH70" s="10" t="n">
+      <c r="AH70" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="7" t="n">
-        <v>0.0389</v>
+        <v>0.0259</v>
       </c>
       <c r="AJ70" s="8" t="n">
-        <v>0.0517</v>
-[...2 lines deleted...]
-        <v>0.0127</v>
+        <v>0.0336</v>
+      </c>
+      <c r="AK70" s="10" t="n">
+        <v>0.0077</v>
       </c>
       <c r="AL70" s="7" t="n">
-        <v>0.4772</v>
+        <v>0.3923</v>
       </c>
       <c r="AM70" s="8" t="n">
-        <v>0.5625</v>
-[...2 lines deleted...]
-        <v>0.0853</v>
+        <v>0.4362</v>
+      </c>
+      <c r="AN70" s="10" t="n">
+        <v>0.0439</v>
       </c>
       <c r="AO70" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP70" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ70" s="10" t="n">
+      <c r="AQ70" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
           <t>Washington-Ozaukee Counties</t>
         </is>
       </c>
       <c r="B71" s="7" t="n">
-        <v>0.2542</v>
+        <v>0.2467</v>
       </c>
       <c r="C71" s="8" t="n">
-        <v>0.2664</v>
+        <v>0.2454</v>
       </c>
       <c r="D71" s="9" t="n">
-        <v>0.0123</v>
+        <v>-0.0014</v>
       </c>
       <c r="E71" s="7" t="n">
-        <v>0.1148</v>
+        <v>0.0566</v>
       </c>
       <c r="F71" s="8" t="n">
-        <v>0.1148</v>
-[...1 lines deleted...]
-      <c r="G71" s="10" t="n">
+        <v>0.0566</v>
+      </c>
+      <c r="G71" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="7" t="n">
-        <v>0.1178</v>
+        <v>0.0634</v>
       </c>
       <c r="I71" s="8" t="n">
-        <v>0.203</v>
-[...2 lines deleted...]
-        <v>0.0852</v>
+        <v>0.1007</v>
+      </c>
+      <c r="J71" s="10" t="n">
+        <v>0.0372</v>
       </c>
       <c r="K71" s="7" t="n">
-        <v>0.0835</v>
+        <v>0.041</v>
       </c>
       <c r="L71" s="8" t="n">
-        <v>0.09859999999999999</v>
+        <v>0.0447</v>
       </c>
       <c r="M71" s="9" t="n">
-        <v>0.0151</v>
+        <v>0.0036</v>
       </c>
       <c r="N71" s="7" t="n">
-        <v>0.1401</v>
+        <v>0.06619999999999999</v>
       </c>
       <c r="O71" s="8" t="n">
-        <v>0.1886</v>
-[...2 lines deleted...]
-        <v>0.0485</v>
+        <v>0.0854</v>
+      </c>
+      <c r="P71" s="10" t="n">
+        <v>0.0191</v>
       </c>
       <c r="Q71" s="7" t="n">
-        <v>0.1389</v>
+        <v>0.0654</v>
       </c>
       <c r="R71" s="8" t="n">
-        <v>0.139</v>
-[...2 lines deleted...]
-        <v>0.0001</v>
+        <v>0.06270000000000001</v>
+      </c>
+      <c r="S71" s="9" t="n">
+        <v>-0.0027</v>
       </c>
       <c r="T71" s="7" t="n">
-        <v>0.08690000000000001</v>
+        <v>0.0411</v>
       </c>
       <c r="U71" s="8" t="n">
-        <v>0.0944</v>
+        <v>0.0427</v>
       </c>
       <c r="V71" s="9" t="n">
-        <v>0.0075</v>
+        <v>0.0017</v>
       </c>
       <c r="W71" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4441</v>
       </c>
       <c r="X71" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y71" s="10" t="n">
+        <v>0.4441</v>
+      </c>
+      <c r="Y71" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="7" t="n">
-        <v>0.1452</v>
+        <v>0.1</v>
       </c>
       <c r="AA71" s="8" t="n">
-        <v>0.1452</v>
-[...1 lines deleted...]
-      <c r="AB71" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB71" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="7" t="n">
         <v>0.4203</v>
       </c>
       <c r="AD71" s="8" t="n">
         <v>0.4203</v>
       </c>
-      <c r="AE71" s="10" t="n">
+      <c r="AE71" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF71" s="7" t="n">
         <v>0.262</v>
       </c>
       <c r="AG71" s="8" t="n">
         <v>0.262</v>
       </c>
-      <c r="AH71" s="10" t="n">
+      <c r="AH71" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI71" s="7" t="n">
-        <v>0.0172</v>
+        <v>0.016</v>
       </c>
       <c r="AJ71" s="8" t="n">
-        <v>0.0319</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>0.0271</v>
+      </c>
+      <c r="AK71" s="10" t="n">
+        <v>0.0112</v>
       </c>
       <c r="AL71" s="7" t="n">
-        <v>0.1585</v>
+        <v>0.0745</v>
       </c>
       <c r="AM71" s="8" t="n">
-        <v>0.1794</v>
-[...2 lines deleted...]
-        <v>0.0209</v>
+        <v>0.0853</v>
+      </c>
+      <c r="AN71" s="10" t="n">
+        <v>0.0109</v>
       </c>
       <c r="AO71" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP71" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ71" s="10" t="n">
+      <c r="AQ71" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
           <t>Waukesha County</t>
         </is>
       </c>
       <c r="B72" s="7" t="n">
-        <v>0.3023</v>
+        <v>0.306</v>
       </c>
       <c r="C72" s="8" t="n">
-        <v>0.2958</v>
+        <v>0.2886</v>
       </c>
       <c r="D72" s="11" t="n">
-        <v>-0.0065</v>
+        <v>-0.0174</v>
       </c>
       <c r="E72" s="7" t="n">
-        <v>0.157</v>
+        <v>0.0795</v>
       </c>
       <c r="F72" s="8" t="n">
-        <v>0.157</v>
-[...1 lines deleted...]
-      <c r="G72" s="10" t="n">
+        <v>0.0795</v>
+      </c>
+      <c r="G72" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="7" t="n">
-        <v>0.1037</v>
+        <v>0.0581</v>
       </c>
       <c r="I72" s="8" t="n">
-        <v>0.1885</v>
-[...2 lines deleted...]
-        <v>0.0848</v>
+        <v>0.0974</v>
+      </c>
+      <c r="J72" s="10" t="n">
+        <v>0.0393</v>
       </c>
       <c r="K72" s="7" t="n">
-        <v>0.1671</v>
+        <v>0.0856</v>
       </c>
       <c r="L72" s="8" t="n">
-        <v>0.2967</v>
-[...2 lines deleted...]
-        <v>0.1297</v>
+        <v>0.1403</v>
+      </c>
+      <c r="M72" s="10" t="n">
+        <v>0.0546</v>
       </c>
       <c r="N72" s="7" t="n">
-        <v>0.1094</v>
+        <v>0.0539</v>
       </c>
       <c r="O72" s="8" t="n">
-        <v>0.0615</v>
+        <v>0.0291</v>
       </c>
       <c r="P72" s="11" t="n">
-        <v>-0.0479</v>
+        <v>-0.0249</v>
       </c>
       <c r="Q72" s="7" t="n">
-        <v>0.2728</v>
+        <v>0.1344</v>
       </c>
       <c r="R72" s="8" t="n">
-        <v>0.3476</v>
-[...2 lines deleted...]
-        <v>0.07480000000000001</v>
+        <v>0.1643</v>
+      </c>
+      <c r="S72" s="10" t="n">
+        <v>0.0299</v>
       </c>
       <c r="T72" s="7" t="n">
-        <v>0.1741</v>
+        <v>0.0858</v>
       </c>
       <c r="U72" s="8" t="n">
-        <v>0.2775</v>
-[...2 lines deleted...]
-        <v>0.1034</v>
+        <v>0.1312</v>
+      </c>
+      <c r="V72" s="10" t="n">
+        <v>0.0454</v>
       </c>
       <c r="W72" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.4777</v>
       </c>
       <c r="X72" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y72" s="10" t="n">
+        <v>0.4777</v>
+      </c>
+      <c r="Y72" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="7" t="n">
-        <v>0.1535</v>
+        <v>0.1</v>
       </c>
       <c r="AA72" s="8" t="n">
-        <v>0.1535</v>
-[...1 lines deleted...]
-      <c r="AB72" s="10" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="AB72" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="7" t="n">
         <v>0.6589</v>
       </c>
       <c r="AD72" s="8" t="n">
         <v>0.6589</v>
       </c>
-      <c r="AE72" s="10" t="n">
+      <c r="AE72" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="7" t="n">
         <v>0.232</v>
       </c>
       <c r="AG72" s="8" t="n">
         <v>0.232</v>
       </c>
-      <c r="AH72" s="10" t="n">
+      <c r="AH72" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="7" t="n">
-        <v>0.0321</v>
+        <v>0.0235</v>
       </c>
       <c r="AJ72" s="8" t="n">
-        <v>0.07099999999999999</v>
-[...2 lines deleted...]
-        <v>0.0389</v>
+        <v>0.0476</v>
+      </c>
+      <c r="AK72" s="10" t="n">
+        <v>0.0241</v>
       </c>
       <c r="AL72" s="7" t="n">
-        <v>0.0813</v>
+        <v>0.0475</v>
       </c>
       <c r="AM72" s="8" t="n">
-        <v>0.08459999999999999</v>
-[...2 lines deleted...]
-        <v>0.0034</v>
+        <v>0.0494</v>
+      </c>
+      <c r="AN72" s="9" t="n">
+        <v>0.0019</v>
       </c>
       <c r="AO72" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP72" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ72" s="10" t="n">
+      <c r="AQ72" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
           <t>Waupaca County</t>
         </is>
       </c>
       <c r="B73" s="7" t="n">
-        <v>0.3123</v>
+        <v>0.3207</v>
       </c>
       <c r="C73" s="8" t="n">
-        <v>0.3309</v>
+        <v>0.3201</v>
       </c>
       <c r="D73" s="9" t="n">
-        <v>0.0186</v>
+        <v>-0.0005999999999999999</v>
       </c>
       <c r="E73" s="7" t="n">
-        <v>0.2073</v>
+        <v>0.1314</v>
       </c>
       <c r="F73" s="8" t="n">
-        <v>0.2073</v>
-[...1 lines deleted...]
-      <c r="G73" s="10" t="n">
+        <v>0.1314</v>
+      </c>
+      <c r="G73" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="7" t="n">
-        <v>0.1029</v>
+        <v>0.0769</v>
       </c>
       <c r="I73" s="8" t="n">
-        <v>0.1437</v>
-[...2 lines deleted...]
-        <v>0.0408</v>
+        <v>0.09909999999999999</v>
+      </c>
+      <c r="J73" s="10" t="n">
+        <v>0.0222</v>
       </c>
       <c r="K73" s="7" t="n">
-        <v>0.2422</v>
+        <v>0.1549</v>
       </c>
       <c r="L73" s="8" t="n">
-        <v>0.2545</v>
+        <v>0.1502</v>
       </c>
       <c r="M73" s="9" t="n">
-        <v>0.0123</v>
+        <v>-0.0047</v>
       </c>
       <c r="N73" s="7" t="n">
-        <v>0.2054</v>
+        <v>0.1268</v>
       </c>
       <c r="O73" s="8" t="n">
-        <v>0.2695</v>
-[...2 lines deleted...]
-        <v>0.0641</v>
+        <v>0.159</v>
+      </c>
+      <c r="P73" s="10" t="n">
+        <v>0.0323</v>
       </c>
       <c r="Q73" s="7" t="n">
-        <v>0.2282</v>
+        <v>0.1408</v>
       </c>
       <c r="R73" s="8" t="n">
-        <v>0.1726</v>
+        <v>0.1018</v>
       </c>
       <c r="S73" s="11" t="n">
-        <v>-0.0556</v>
+        <v>-0.039</v>
       </c>
       <c r="T73" s="7" t="n">
-        <v>0.2573</v>
+        <v>0.1588</v>
       </c>
       <c r="U73" s="8" t="n">
-        <v>0.2257</v>
+        <v>0.1332</v>
       </c>
       <c r="V73" s="11" t="n">
-        <v>-0.0316</v>
+        <v>-0.0256</v>
       </c>
       <c r="W73" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5572</v>
       </c>
       <c r="X73" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y73" s="10" t="n">
+        <v>0.5572</v>
+      </c>
+      <c r="Y73" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="7" t="n">
-        <v>0.1978</v>
+        <v>0.1468</v>
       </c>
       <c r="AA73" s="8" t="n">
-        <v>0.1978</v>
-[...1 lines deleted...]
-      <c r="AB73" s="10" t="n">
+        <v>0.1468</v>
+      </c>
+      <c r="AB73" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="7" t="n">
         <v>0.4435</v>
       </c>
       <c r="AD73" s="8" t="n">
         <v>0.4435</v>
       </c>
-      <c r="AE73" s="10" t="n">
+      <c r="AE73" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="7" t="n">
         <v>0.441</v>
       </c>
       <c r="AG73" s="8" t="n">
         <v>0.441</v>
       </c>
-      <c r="AH73" s="10" t="n">
+      <c r="AH73" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="7" t="n">
-        <v>0.0467</v>
+        <v>0.0316</v>
       </c>
       <c r="AJ73" s="8" t="n">
-        <v>0.0728</v>
-[...2 lines deleted...]
-        <v>0.026</v>
+        <v>0.0484</v>
+      </c>
+      <c r="AK73" s="10" t="n">
+        <v>0.0168</v>
       </c>
       <c r="AL73" s="7" t="n">
-        <v>0.3394</v>
+        <v>0.2127</v>
       </c>
       <c r="AM73" s="8" t="n">
-        <v>0.3792</v>
-[...2 lines deleted...]
-        <v>0.0398</v>
+        <v>0.24</v>
+      </c>
+      <c r="AN73" s="10" t="n">
+        <v>0.0274</v>
       </c>
       <c r="AO73" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP73" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ73" s="10" t="n">
+      <c r="AQ73" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
           <t>Waushara County</t>
         </is>
       </c>
       <c r="B74" s="7" t="n">
-        <v>0.3613</v>
+        <v>0.3586</v>
       </c>
       <c r="C74" s="8" t="n">
-        <v>0.3846</v>
+        <v>0.3566</v>
       </c>
       <c r="D74" s="9" t="n">
-        <v>0.0234</v>
+        <v>-0.002</v>
       </c>
       <c r="E74" s="7" t="n">
-        <v>0.276</v>
+        <v>0.2244</v>
       </c>
       <c r="F74" s="8" t="n">
-        <v>0.276</v>
-[...1 lines deleted...]
-      <c r="G74" s="10" t="n">
+        <v>0.2244</v>
+      </c>
+      <c r="G74" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="7" t="n">
-        <v>0.1921</v>
+        <v>0.159</v>
       </c>
       <c r="I74" s="8" t="n">
-        <v>0.2222</v>
-[...2 lines deleted...]
-        <v>0.0301</v>
+        <v>0.1726</v>
+      </c>
+      <c r="J74" s="10" t="n">
+        <v>0.0136</v>
       </c>
       <c r="K74" s="7" t="n">
-        <v>0.3724</v>
+        <v>0.3053</v>
       </c>
       <c r="L74" s="8" t="n">
-        <v>0.3578</v>
+        <v>0.2753</v>
       </c>
       <c r="M74" s="11" t="n">
-        <v>-0.0146</v>
+        <v>-0.0301</v>
       </c>
       <c r="N74" s="7" t="n">
-        <v>0.2872</v>
+        <v>0.2301</v>
       </c>
       <c r="O74" s="8" t="n">
-        <v>0.4172</v>
-[...2 lines deleted...]
-        <v>0.1301</v>
+        <v>0.321</v>
+      </c>
+      <c r="P74" s="10" t="n">
+        <v>0.09089999999999999</v>
       </c>
       <c r="Q74" s="7" t="n">
-        <v>0.1788</v>
+        <v>0.1433</v>
       </c>
       <c r="R74" s="8" t="n">
-        <v>0.1491</v>
+        <v>0.1147</v>
       </c>
       <c r="S74" s="11" t="n">
-        <v>-0.0297</v>
+        <v>-0.0285</v>
       </c>
       <c r="T74" s="7" t="n">
-        <v>0.2378</v>
+        <v>0.1905</v>
       </c>
       <c r="U74" s="8" t="n">
-        <v>0.2147</v>
+        <v>0.1652</v>
       </c>
       <c r="V74" s="11" t="n">
-        <v>-0.0231</v>
+        <v>-0.0254</v>
       </c>
       <c r="W74" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="X74" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y74" s="10" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="Y74" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="7" t="n">
-        <v>0.3146</v>
+        <v>0.2211</v>
       </c>
       <c r="AA74" s="8" t="n">
-        <v>0.3146</v>
-[...1 lines deleted...]
-      <c r="AB74" s="10" t="n">
+        <v>0.2211</v>
+      </c>
+      <c r="AB74" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="7" t="n">
         <v>0.4919</v>
       </c>
       <c r="AD74" s="8" t="n">
         <v>0.4919</v>
       </c>
-      <c r="AE74" s="10" t="n">
+      <c r="AE74" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="7" t="n">
         <v>0.426</v>
       </c>
       <c r="AG74" s="8" t="n">
         <v>0.426</v>
       </c>
-      <c r="AH74" s="10" t="n">
+      <c r="AH74" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="7" t="n">
-        <v>0.0688</v>
+        <v>0.0436</v>
       </c>
       <c r="AJ74" s="8" t="n">
-        <v>0.0762</v>
+        <v>0.0467</v>
       </c>
       <c r="AK74" s="9" t="n">
-        <v>0.0074</v>
+        <v>0.0031</v>
       </c>
       <c r="AL74" s="7" t="n">
-        <v>0.456</v>
+        <v>0.3744</v>
       </c>
       <c r="AM74" s="8" t="n">
-        <v>0.513</v>
-[...2 lines deleted...]
-        <v>0.057</v>
+        <v>0.3993</v>
+      </c>
+      <c r="AN74" s="10" t="n">
+        <v>0.0249</v>
       </c>
       <c r="AO74" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP74" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ74" s="10" t="n">
+      <c r="AQ74" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
           <t>Winnebago County</t>
         </is>
       </c>
       <c r="B75" s="7" t="n">
-        <v>0.3195</v>
+        <v>0.3134</v>
       </c>
       <c r="C75" s="8" t="n">
-        <v>0.3344</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>0.3029</v>
+      </c>
+      <c r="D75" s="11" t="n">
+        <v>-0.0104</v>
       </c>
       <c r="E75" s="7" t="n">
-        <v>0.2124</v>
+        <v>0.1032</v>
       </c>
       <c r="F75" s="8" t="n">
-        <v>0.2124</v>
-[...1 lines deleted...]
-      <c r="G75" s="10" t="n">
+        <v>0.1032</v>
+      </c>
+      <c r="G75" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="7" t="n">
-        <v>0.1418</v>
+        <v>0.07920000000000001</v>
       </c>
       <c r="I75" s="8" t="n">
-        <v>0.2133</v>
-[...2 lines deleted...]
-        <v>0.07149999999999999</v>
+        <v>0.1093</v>
+      </c>
+      <c r="J75" s="10" t="n">
+        <v>0.0301</v>
       </c>
       <c r="K75" s="7" t="n">
-        <v>0.2727</v>
+        <v>0.1323</v>
       </c>
       <c r="L75" s="8" t="n">
-        <v>0.364</v>
-[...2 lines deleted...]
-        <v>0.09130000000000001</v>
+        <v>0.162</v>
+      </c>
+      <c r="M75" s="10" t="n">
+        <v>0.0297</v>
       </c>
       <c r="N75" s="7" t="n">
-        <v>0.1838</v>
+        <v>0.0861</v>
       </c>
       <c r="O75" s="8" t="n">
-        <v>0.2767</v>
-[...2 lines deleted...]
-        <v>0.093</v>
+        <v>0.1232</v>
+      </c>
+      <c r="P75" s="10" t="n">
+        <v>0.037</v>
       </c>
       <c r="Q75" s="7" t="n">
-        <v>0.207</v>
+        <v>0.0964</v>
       </c>
       <c r="R75" s="8" t="n">
-        <v>0.2424</v>
-[...2 lines deleted...]
-        <v>0.0354</v>
+        <v>0.1072</v>
+      </c>
+      <c r="S75" s="10" t="n">
+        <v>0.0108</v>
       </c>
       <c r="T75" s="7" t="n">
-        <v>0.242</v>
+        <v>0.1134</v>
       </c>
       <c r="U75" s="8" t="n">
-        <v>0.2982</v>
-[...2 lines deleted...]
-        <v>0.0562</v>
+        <v>0.1327</v>
+      </c>
+      <c r="V75" s="10" t="n">
+        <v>0.0193</v>
       </c>
       <c r="W75" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5057</v>
       </c>
       <c r="X75" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y75" s="10" t="n">
+        <v>0.5057</v>
+      </c>
+      <c r="Y75" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="7" t="n">
-        <v>0.1895</v>
+        <v>0.1045</v>
       </c>
       <c r="AA75" s="8" t="n">
-        <v>0.1895</v>
-[...1 lines deleted...]
-      <c r="AB75" s="10" t="n">
+        <v>0.1045</v>
+      </c>
+      <c r="AB75" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="7" t="n">
         <v>0.5872000000000001</v>
       </c>
       <c r="AD75" s="8" t="n">
         <v>0.5872000000000001</v>
       </c>
-      <c r="AE75" s="10" t="n">
+      <c r="AE75" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="7" t="n">
         <v>0.372</v>
       </c>
       <c r="AG75" s="8" t="n">
         <v>0.372</v>
       </c>
-      <c r="AH75" s="10" t="n">
+      <c r="AH75" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="7" t="n">
-        <v>0.0323</v>
+        <v>0.0275</v>
       </c>
       <c r="AJ75" s="8" t="n">
-        <v>0.0538</v>
-[...2 lines deleted...]
-        <v>0.0215</v>
+        <v>0.0415</v>
+      </c>
+      <c r="AK75" s="10" t="n">
+        <v>0.014</v>
       </c>
       <c r="AL75" s="7" t="n">
-        <v>0.1118</v>
+        <v>0.0592</v>
       </c>
       <c r="AM75" s="8" t="n">
-        <v>0.1194</v>
-[...2 lines deleted...]
-        <v>0.0076</v>
+        <v>0.06510000000000001</v>
+      </c>
+      <c r="AN75" s="10" t="n">
+        <v>0.0059</v>
       </c>
       <c r="AO75" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP75" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ75" s="10" t="n">
+      <c r="AQ75" s="9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
           <t>Wood County</t>
         </is>
       </c>
       <c r="B76" s="7" t="n">
-        <v>0.2987</v>
+        <v>0.2857</v>
       </c>
       <c r="C76" s="8" t="n">
-        <v>0.3119</v>
-[...2 lines deleted...]
-        <v>0.0132</v>
+        <v>0.2766</v>
+      </c>
+      <c r="D76" s="11" t="n">
+        <v>-0.008999999999999999</v>
       </c>
       <c r="E76" s="7" t="n">
-        <v>0.188</v>
+        <v>0.1034</v>
       </c>
       <c r="F76" s="8" t="n">
-        <v>0.188</v>
-[...1 lines deleted...]
-      <c r="G76" s="10" t="n">
+        <v>0.1034</v>
+      </c>
+      <c r="G76" s="9" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="7" t="n">
-        <v>0.1184</v>
+        <v>0.0706</v>
       </c>
       <c r="I76" s="8" t="n">
-        <v>0.1548</v>
-[...2 lines deleted...]
-        <v>0.0365</v>
+        <v>0.0858</v>
+      </c>
+      <c r="J76" s="10" t="n">
+        <v>0.0152</v>
       </c>
       <c r="K76" s="7" t="n">
-        <v>0.2189</v>
+        <v>0.1217</v>
       </c>
       <c r="L76" s="8" t="n">
-        <v>0.2287</v>
+        <v>0.118</v>
       </c>
       <c r="M76" s="9" t="n">
-        <v>0.0097</v>
+        <v>-0.0037</v>
       </c>
       <c r="N76" s="7" t="n">
-        <v>0.2202</v>
+        <v>0.1185</v>
       </c>
       <c r="O76" s="8" t="n">
-        <v>0.284</v>
-[...2 lines deleted...]
-        <v>0.0638</v>
+        <v>0.1466</v>
+      </c>
+      <c r="P76" s="10" t="n">
+        <v>0.0282</v>
       </c>
       <c r="Q76" s="7" t="n">
-        <v>0.208</v>
+        <v>0.1119</v>
       </c>
       <c r="R76" s="8" t="n">
-        <v>0.1802</v>
+        <v>0.093</v>
       </c>
       <c r="S76" s="11" t="n">
-        <v>-0.0278</v>
+        <v>-0.0189</v>
       </c>
       <c r="T76" s="7" t="n">
-        <v>0.1506</v>
+        <v>0.081</v>
       </c>
       <c r="U76" s="8" t="n">
-        <v>0.1437</v>
+        <v>0.0742</v>
       </c>
       <c r="V76" s="11" t="n">
-        <v>-0.0069</v>
+        <v>-0.0068</v>
       </c>
       <c r="W76" s="7" t="n">
-        <v>0.4026</v>
+        <v>0.5169</v>
       </c>
       <c r="X76" s="8" t="n">
-        <v>0.4026</v>
-[...1 lines deleted...]
-      <c r="Y76" s="10" t="n">
+        <v>0.5169</v>
+      </c>
+      <c r="Y76" s="9" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="7" t="n">
-        <v>0.2502</v>
+        <v>0.1737</v>
       </c>
       <c r="AA76" s="8" t="n">
-        <v>0.2502</v>
-[...1 lines deleted...]
-      <c r="AB76" s="10" t="n">
+        <v>0.1737</v>
+      </c>
+      <c r="AB76" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="7" t="n">
         <v>0.4446</v>
       </c>
       <c r="AD76" s="8" t="n">
         <v>0.4446</v>
       </c>
-      <c r="AE76" s="10" t="n">
+      <c r="AE76" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="7" t="n">
         <v>0.258</v>
       </c>
       <c r="AG76" s="8" t="n">
         <v>0.258</v>
       </c>
-      <c r="AH76" s="10" t="n">
+      <c r="AH76" s="9" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="7" t="n">
-        <v>0.07530000000000001</v>
+        <v>0.0371</v>
       </c>
       <c r="AJ76" s="8" t="n">
-        <v>0.09619999999999999</v>
-[...2 lines deleted...]
-        <v>0.0209</v>
+        <v>0.0434</v>
+      </c>
+      <c r="AK76" s="10" t="n">
+        <v>0.0064</v>
       </c>
       <c r="AL76" s="7" t="n">
-        <v>0.2987</v>
+        <v>0.1657</v>
       </c>
       <c r="AM76" s="8" t="n">
-        <v>0.319</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>0.1797</v>
+      </c>
+      <c r="AN76" s="10" t="n">
+        <v>0.0139</v>
       </c>
       <c r="AO76" s="7" t="n">
         <v>0</v>
       </c>
       <c r="AP76" s="8" t="n">
         <v>0</v>
       </c>
-      <c r="AQ76" s="10" t="n">
+      <c r="AQ76" s="9" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A2:Z2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>